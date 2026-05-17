--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH152"/>
+  <dimension ref="A1:AH161"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -417,51 +417,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>143314</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -831,51 +831,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>126133</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière des communes et groupements de communes</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Amendes de police</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1012,51 +1012,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>111632</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Améliorer la sécurité routière</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Mobilité et déplacements : Sécurité routière</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1162,246 +1162,303 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>119706</v>
+        <v>165809</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+          <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>Petites villes de demain
-[...1 lines deleted...]
-Renaturation des villes</t>
+          <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau Seine Normandie</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
-          <t> Min : 40 Max : 80</t>
-[...4 lines deleted...]
-          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
-          <t>Eau pluviale
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="R6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...13 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
-          <t>Seine-Normandie</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
         </is>
       </c>
       <c r="W6" s="1" t="inlineStr">
         <is>
-          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>camilleri.jean-louis@aesn.fr</t>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
-Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
-          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>24/06/2022</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>157566</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1571,94 +1628,316 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
+        <v>154990</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Aider au financement de travaux liés à l’amélioration de la sécurité routière</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>FONDS D’ACTION LOCALE (FAL)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au financement de travaux liés à l&amp;#039;amélioration de la sécurité routière (dotation
+de l&amp;#039;État provenant du produit des amendes de police affecté par le Préfet sur proposition de
+la Commission Permanente du Département).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dont la population est inférieure à 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en œuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux
+et de la signalisation horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Les opérations à caractère économique et commercial telles que les aménagements de lotissements à usage privé et les ZAC.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de
+  dépenses : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 130.000€ HT par dossier et par maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus de 2 demandes
+de subvention.
+L&amp;#039;avis technique de la direction des routes sera sollicité pour l&amp;#039;instruction du dossier.
+L&amp;#039;aide est non cumulable avec celle à la voirie communale.
+Le versement de la subvention est effectué par les services préfectoraux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/fonds-daction-locale/</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4375-modele/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>153895</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 27</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Ministère de l&amp;#039;intérieur, de l&amp;#039;outre-mer et des collectivités territoriales transfère tous les ans aux départements le soin de répartir une enveloppe financière issue du produit des amendes de police relatives à la circulation routière, entre les communes éligibles, à savoir toutes les communes de moins de 10 000 habitants (les communes plus peuplées recevant directement leur attribution). L&amp;#039;ensemble de l&amp;#039;enveloppe est répartie entre des projets qui cherchent à améliorer la sécurité routière.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Cinq familles de travaux sont éligibles :
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  1.    Aménagement de points singuliers
 &lt;/p&gt;
 &lt;p&gt;
  -       rectifications de virages, aménagements de carrefours, dégagements de visibilité, aires de croisement ;
 &lt;/p&gt;
 &lt;p&gt;
  -       plateaux surélevés, ralentisseurs (respectant les normes).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  2.    Signalisation
 &lt;/p&gt;
 &lt;p&gt;
  -       verticale (fourniture et pose de signalisation de police, en excluant la micro signalisation et la signalisation directionnelle) ;
@@ -1703,360 +1982,138 @@
  -       ensemble des aménagements permettant de sécuriser des déplacements de piétons, limités aux prestations de terrassement, de busage et d&amp;#039;empierrement (excluant les revêtements de surface bitumineux, les bordures et les caniveaux).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -       un seul projet peut être retenu par commune ;
  &lt;br /&gt;
  -       le montant des travaux subventionnables est plafonné à 46 000  € HT par opération;
  &lt;br /&gt;
  -       le taux de subvention est de 30 % du montant HT retenu ;
  &lt;br /&gt;
  -       sont exclues les opérations dont le montant des travaux est inférieur à
  &lt;br /&gt;
  2 000  € HT ;
  &lt;br /&gt;
  -       une commune de moins de 50 km de voirie peut recevoir une aide tous les 3 ans ; une commune de 50 à 100 km de voirie tous les deux ans; une commune avec plus de 100 km de voirie tous les ans.
  &lt;br /&gt;
  -       les travaux subventionnables doivent être réalisés durant l&amp;#039;année d&amp;#039;attribution de la subvention impérativement.;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-damelioration-de-la-securite-routiere-amende-de-police/</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.spot50-manche.fr/Beneficiaires</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bad-equipements-drsquoamelioration-de-la-securite/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...220 lines deleted...]
-      </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>133544</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Subventionner les aménagements liés à la sécurité routière</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Répartition du produit des amendes de police</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2236,373 +2293,282 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>11/04/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>120366</v>
+        <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les collectivités dans leurs investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun</t>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>AMENDES DE POLICE</t>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;objectif est de soutenir les collectivités dans leurs d&amp;#039;investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun, dans le cadre d&amp;#039;opérations d&amp;#039;amélioration des transports en commun et de la circulation routière telles que définies par décret du Ministère de l&amp;#039;équipement, du Logement, de l&amp;#039;Aménagement du Territoire et des Transports, à savoir : Article 1
-[...91 lines deleted...]
-&lt;/ul&gt;</t>
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-[...3 lines deleted...]
-Transports collectifs et optimisation des trafics routiers</t>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- Communes ou Groupements de communes de moins de 10 000 habitants.
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U11" s="1" t="inlineStr">
         <is>
-          <t>Drôme</t>
+          <t>Seine-Normandie</t>
         </is>
       </c>
       <c r="V11" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/amendes-de-police/</t>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
       <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...54 lines deleted...]
-</t>
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5450-amendes-de-police/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB11" s="1" t="inlineStr">
         <is>
-          <t>Installation de miroir de circulation de sécurité routière
-Installation de ralentisseur</t>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
@@ -2691,5249 +2657,2802 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>104852</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale de moins de 10 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le produit des amendes de police relatives à la circulation routière est collecté par l&amp;#039;Etat puis réparti par le Département, au bénéfice des communes de moins de 10 000 habitants et établissements publics de coopération intercommunale dotés des 3 compétences (parc de stationnement, transport en commun et voirie) pour la réalisation de travaux d&amp;#039;amélioration des transports en commun, de la sécurité et de la circulation routières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un montant de dépense subventionnable (DS) est calculé en fonction de la nature de l&amp;#039;opération de sécurisation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements de sécurité à enjeu particulier :
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -	aux abords des établissements scolaires, culturels ainsi que sportifs à forte fréquentation
+ &lt;br /&gt;
+ - en faveur des modes doux de déplacement
+ &lt;br /&gt;
+ -	aux carrefours avec au moins une route départementale
+ &lt;br /&gt;
+ -	dans le cadre de travaux d&amp;#039;entretien sur ouvrages d&amp;#039;art commandés par les exigences de la sécurité routière.
+&lt;/p&gt;
+&lt;p&gt;
+ o	plafond de travaux : 70 000 € hors taxes
+&lt;/p&gt;
+&lt;p&gt;
+ o	taux de subvention : 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ •	autres aménagements de sécurité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ o	plafond de travaux : 40 000 € hors taxes
+&lt;/p&gt;
+&lt;p&gt;
+ o	taux de subvention : 30 %
+&lt;/p&gt;
+&lt;p&gt;
+ Ces montants (DS) sont ensuite soumis, pour les aménagements, à des taux en fonction du potentiel fiscal/habitant (PF de l&amp;#039;année N-2 fiches DGF N-1) du demandeur :
+&lt;/p&gt;
+&lt;p&gt;
+ -	PF &amp;lt; 520 €, taux de 100% appliqué sur DS  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - 520 € ≤ PF &amp;lt; 830 €, taux de 75 % à 100%  sur DS minimum variable jusqu’à 100% ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	PF ≥ 830 €, taux maximum de 50% appliqué sur DS .
+&lt;/p&gt;
+&lt;p&gt;
+ Il est à préciser pour ce dernier seuil, le taux de 50% serait adapté en fonction de la répartition du reliquat observé après avoir servi les communes dont le potentiel fiscal est inférieur. Celui des groupements de communes résulte du rapport :
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#61; total des potentiels fiscaux des communes membres /
+ nombre d&amp;#039;habitants de ces mêmes communes
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de subvention ne pourra être inférieur à 1 500 € ; le montant de l&amp;#039;opération doit en tenir compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Lors de l&amp;#039;examen annuel de l&amp;#039;individualisation de l&amp;#039;enveloppe et en fonction du nombre de dossiers éligibles, un taux minorateur pourrait être appliqué par la Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Par mesure d&amp;#039;équité, le principe d&amp;#039;attribution d&amp;#039;une subvention 1 fois tous les 2 ans est retenu. Néanmoins, si le montant de la dotation annuelle allouée par l&amp;#039;État et si le nombre de dossiers déposés et instruits le permettent, alors l&amp;#039;attribution pourra être annuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ La non-exécution de travaux aidés les années précédentes est un motif d&amp;#039;inéligibilité d&amp;#039;une nouvelle demande.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acquisition de radars pédagogiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - 50 % de la dépense hors taxes plafonnée à 2 000 € quel que soit le nombre de radars (les coûts de pose et de maintenance ne sont pas compris dans le montant subventionnable).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;acquisition de radar, le montant de l&amp;#039;aide pourra être inférieur à 1 500 €.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, la commune demanderesse pourra présenter un second dossier dans la même année civile pour un aménagement de sécurité routière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit être doté des 3 compétences : parc de stationnement, transport en commun et voirie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Charente arrête la liste des bénéficiaires et le montant des attributions à leur verser en fonction de l&amp;#039;urgence et du coût des opérations à réaliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre d&amp;#039;opérations subventionnées au cours d&amp;#039;un même exercice budgétaire : une par commune.
+&lt;/p&gt;
+&lt;p&gt;
+ À titre exceptionnel et en fonction du niveau d&amp;#039;urgence de la mise en sécurité, une seconde opération pourra être examinée si le montant de la dotation allouée par l&amp;#039;État le permet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables : opérations listées par l&amp;#039;article R2334-12 du CGCT
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les feux tricolores
+ &lt;/li&gt;
+ &lt;li&gt;
+  les cinémomètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  les signalisations lumineuses, verticales et horizontales non incluses dans un projet global
+ &lt;/li&gt;
+ &lt;li&gt;
+  les parcs de stationnement quand ils ne sont pas situés aux abords d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réfections de trottoirs et les aménagements traditionnels de bourg comme mode doux de déplacement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement prévu incluant la subvention départementale demandée, les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  en cas de sollicitation pour un nouveau projet, les justificatifs de réalisation de l&amp;#039;opération précédente (PV de réception, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : individualisation de la subvention par l&amp;#039;Assemblée délibérante dans la limite des crédits notifiés par l&amp;#039;Etat
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois par les services de l&amp;#039;Etat, avant la fin de l&amp;#039;année d&amp;#039;attribution de la subvention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/10-Routes_et_deplacements/soutien_amenagements_securite_routiere.pdf</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En
+ &lt;strong&gt;
+  version papier
+ &lt;/strong&gt;
+ à l&amp;#039;attention du président du Conseil départemental – 31 boulevard Emile Roux – CS 60000 – 16917 ANGOULEME CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 mars
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 73 59
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b934-soutenir-les-amenagements-de-securite-routier/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162365</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Préservation des espèces</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine. On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles. Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
+      <c r="AH17" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162366</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Préservation, maintien et restauration des continuités écologiques</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>http://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
+      <c r="AH18" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162297</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…)</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Biodiversité et territoires - Stratégies</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Biodiversité</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>13/07/2023</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
+      <c r="AH19" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>162298</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Améliorer les connaissances sur la biodiversité</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Amélioration des connaissances sur la biodiversité.</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Biodiversité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>17/07/2023</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>http://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
+      <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165476</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner pour acquisition de connaissances naturalistes</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'acquisition de connaissances naturalistes</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-  Inventaires naturalistes, suivis d’espèces ou d’habitats, cartographies de végétation ;&lt;/p&gt;&lt;p&gt;-  Site Natura 2000 : inventaires hors espèces et habitats ciblés dans les DOCOB – uniquement sur les 13 sites prioritaires identifiés dans le SDENS ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-  Outils de valorisation et de partage des données (bases de données, sites Internet, observatoire, recueil écrit).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-   Sites ENS actuels opérationnels ;&lt;/p&gt;&lt;p&gt;-   Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lacquisition-de-connaissances-naturalistes/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>165474</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-coordination-de-programmes-de-preservation-despeces-ou-dhabitats-cibles/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>165472</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Réaliser un atlas de la biodiversité</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Réaliser un atlas de la biodiversité</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT) &lt;/p&gt;&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email : &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-atlas-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163965</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à des projets de réduction et de séquestration de carbone pour participer à l'objectif de neutralité carbone</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Leyton</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Contexte&lt;/u&gt; : Les acteurs publics et privés doivent s&amp;#039;engager dans une démarche de décarbonation, encadrée de manière réglementaire par le Green Deal Européen et la Stratégie Nationale Bas Carbone , qui vise notamment à réduire les émissions de GES de 40% d&amp;#039;ici 2030 (vs. 1990) et à doubler nos puits de carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Méthodologie&lt;/u&gt; : Une fois que les acteurs publics et privés ont réalisé leur 1er Bilan Carbon, ils entament des actions de réduction de leur empreinte mais font face à des émissions résiduelles tous les ans. Réduire certaines émissions peut prendre du temps : absence de technologie, mobilisation des parties prenantes, etc. Cependant, il existe une solution temporaire en face de ces émissions résiduelles afin de contribuer à la neutralité carbone : La contribution carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dispositif&lt;/u&gt; : Les acteurs peuvent financer des projets qui vont permettre de réduire ou de séquestrer des émissions de GES ailleurs en France ou à l&amp;#039;étranger. Ces projets vont permettre de réduire les émissions de CO2e globalement et vont présenter de nombreux autres avantages socio-économiques et de biodiversité en fonction du projet. Par leur action, ces acteurs recevront des crédits carbone, qu&amp;#039;ils pourront valoriser, au titre de leur engagement envers la neutralité mondiale, en complément de toutes les actions de réduction préalablement engagées.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Aide&lt;/u&gt; : LEYTON vous accompagne dans la recherche de ces projets au plus proche de vos territoires, de votre activité, de vos enjeux, ou de vos valeurs afin de maximiser votre impact stratégique, extra-financier, climatique, environnemental et social avec une communication maîtrisée et légitime.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;En France :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration de forêts incendiés,&lt;/li&gt;&lt;li&gt;Conversion de friches en forêts,&lt;/li&gt;&lt;li&gt;Changement de pratiques agricoles (intrants, couvert contenu, alimentation des bovins, etc.) pour accompagner la transition agro-écologique,&lt;/li&gt;&lt;li&gt;Diversification de pratiques agricoles (vergers)...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Attractivité économique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aucun critère&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://leyton.com/fr/progres-environnemental/contribution-carbone-volontaire/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurélie BARBOTIN - Mylène OBONE - Marc LA ROSA&lt;/p&gt;&lt;p&gt;carbonevolontaire&amp;#64;leyton.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>pdeniau@leyton.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-a-des-projets-de-reduction-et-de-sequestration-de-carbone-pour-participer-a-lobjectif-de-neutralite-carbone/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Leyton</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>163792</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A travers 
 son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
 identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
 par la réglementation, permettant de cibler les écosystèmes et enjeux 
 prioritaires. Cette démarche de conservation de la nature s’inscrit 
 également en faveur de certaines espèces de faune et de flore 
 emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
  niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
 restaurer des milieux naturels, reconnecter des corridors écologiques, 
 pérenniser à long terme la qualité des écosystèmes par des équipements 
 adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
 également permettre une ouverture au public pour faciliter la découverte
  du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
 respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Foncier
 Santé
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Orientales</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...144 lines deleted...]
-      <c r="A22" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>161852</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Biodiversité au fil de l'eau</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Projets de protection et restauration sur tous milieux et espèces en lien avec les stratégies nationales ou régionales, à un taux modulable en fonction de la priorité de l&amp;#039;enjeu identifié. &lt;/p&gt;&lt;p&gt;L&amp;#039;instruction de cette aide se fait tout au long de l&amp;#039;année. &lt;/p&gt;&lt;p&gt;L&amp;#039;enveloppe budgétaire totale, pour l&amp;#039;ensemble des Outre-mer, est de 4M€. Le montant minimal d&amp;#039;aide est de 100 000€ (sauf exception) et il n&amp;#039;y a pas de montant plafond. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Biodiversité
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le projet doit répondre aux objectifs des stratégies nationales et régionales de protection de la biodiversité. La durée du projet doit être de maximum 3 ans. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;delegation.ocean-indien&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;celine.maurer&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>camille.charvolen@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-a-travers-la-reconquete-des-ecosystemes-marins-terrestres-et-aquatiques/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>12/03/2024</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...727 lines deleted...]
-      </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>137983</v>
+        <v>144516</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
-[...4 lines deleted...]
-          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+          <t>Mener des projets de protection et de valorisation du patrimoine naturel landais</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
-        <is>
-[...959 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...158 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...1916 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Loi du 18 juillet 1985 complétée depuis par différents textes 
 (article L 113-8 du Code de l&amp;#039;Urbanisme) stipule que :
 « Le Département est compétent pour élaborer et mettre en œuvre une 
 politique de protection, de gestion et d&amp;#039;ouverture au public des Espaces
  Naturels Sensibles, boisés ou non, destinée à préserver la qualité des 
 sites, des paysages, des milieux naturels et des champs naturels 
 d&amp;#039;expansion des crues et d&amp;#039;assurer la sauvegarde des habitats naturels 
 (…) ».
 Pour atteindre cet objectif, le Département dispose de deux moyens :
 - un outil juridique qui lui donne la compétence de créer des Zones de 
 Préemption au titre des Espaces Naturels Sensibles (ZPENS) ;
 - un outil financier, avec la possibilité d&amp;#039;instituer la Taxe 
 d&amp;#039;Aménagement, perçue sur les permis de construire et d&amp;#039;aménager et qui 
 permet de financer des actions qui, en quelque sorte, « compensent » les
  consommations d&amp;#039;espaces liées à l&amp;#039;urbanisation.
 Cette compétence « ENS » place le Département, non seulement comme un 
 acteur clé de la politique de protection du patrimoine naturel, tant par
  son rôle direct que par ses contributions à des politiques menées par 
 d&amp;#039;autres acteurs, mais aussi comme un des acteurs majeurs de la 
 politique d&amp;#039;aménagement et de développement durable du territoire 
 départemental.
 Dans la continuité des politiques engagées depuis plus de 20 ans, 
 l&amp;#039;Assemblée départementale a adopté, le 27 mars 2018, le Schéma Nature 
 40 qui vise à :
@@ -7977,63 +5496,63 @@
 &lt;p&gt;sur le bâti :
 Taux d&amp;#039;intervention : 15 % maximum
 Plafond de subvention : 30 000 €.&lt;/p&gt;
 &lt;p&gt;Les taux de subvention appliqués pourront être inférieurs aux taux 
 maximums en fonction des autres participations financières en respect de
  la réglementation relative au plafonnement des aides publiques en 
 vigueur.&lt;/p&gt;
 &lt;p&gt;Le Département se réserve le droit de demander le remboursement de la subvention perçue :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;si les engagements du bénéficiaire n&amp;#039;ont pas été tenus dans un délai de deux ans à compter de la signature de l&amp;#039;acte de vente.&lt;/li&gt;&lt;li&gt;à
  partir du moment où les terrains acquis dans le cadre de la politique 
 Nature 40 départementale sont réservés à une autre finalité que la 
 préservation du milieu naturel et sa valorisation auprès du public.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;III– Travaux d&amp;#039;aménagement et de restauration écologique&lt;/p&gt;
 &lt;p&gt;Les modalités d&amp;#039;intervention du Département sont les suivantes :&lt;/p&gt;
 &lt;p&gt;Pour les travaux d&amp;#039;aménagement du site :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Taux : 35 % maximum&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Pour les travaux concourant au maintien des espèces et habitats :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Taux : 35 % dans le respect des règles de financements des 
 collectivités publiques et associations et des règlements de 
 financements européens (le cas échéant)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Pour les bâtiments d&amp;#039;accueil et maisons de sites :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Taux : 20 % maximum.&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 50 000 €&lt;/li&gt;&lt;/ul&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :&lt;/p&gt;
 &lt;p&gt;I – Zones de Préemption au titre des Espaces Naturels Sensibles&lt;/p&gt;
 &lt;p&gt;L&amp;#039;article L215-1 du Code de l&amp;#039;Urbanisme permet au Département de 
 définir des Zones de Préemption au titre des Espaces Naturels Sensibles.
  La ZPENS est un outil foncier au même titre que le droit de préemption 
 urbain, permettant une veille du marché foncier dans les espaces 
 naturels et pouvant être complémentaire d&amp;#039;une négociation foncière 
 amiable.&lt;/p&gt;
 &lt;p&gt;La ZPENS est créée ou modifiée par le Département à la suite d&amp;#039;une 
 délibération motivée de l&amp;#039;Assemblée départementale, après accord de la 
 Commune concernée (délibération du Conseil municipal), si celle-ci est 
 dotée d&amp;#039;un document d&amp;#039;urbanisme opposable aux tiers, ou de l&amp;#039;EPCI 
 compétent pour l&amp;#039;élaboration des documents d&amp;#039;urbanisme.&lt;/p&gt;
 &lt;p&gt;En l&amp;#039;absence de document d&amp;#039;urbanisme et dans le cas du désaccord de 
 la Commune, la ZPENS ne peut être créée par le Département qu&amp;#039;après 
 accord du Préfet du Département.&lt;/p&gt;
 &lt;p&gt;Le projet de création de la ZPENS est soumis par le Département à 
 l&amp;#039;avis des organisations professionnelles agricoles et forestières 
 (article L215-3 du Code de l&amp;#039;Urbanisme).&lt;/p&gt;
 &lt;p&gt;Suite à l&amp;#039;arrêté de création, celui-ci doit être affiché un mois en 
 mairie et faire l&amp;#039;objet d&amp;#039;une mesure de publicité dans deux journaux et 
 dans le Bulletin Officiel du Département (ou, à défaut, affiché au siège
  du Département). La création de la ZPENS est effective à la date de la 
 dernière des parutions.&lt;/p&gt;
@@ -8077,498 +5596,4592 @@
 &lt;ul&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Sont concernées les acquisitions de milieux naturels satisfaisant aux
  critères d&amp;#039;éligibilité des sites Nature 40 (analyse réalisée par les 
 services du Département) et réalisées dans le cadre :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;de l&amp;#039;exercice du droit de préemption,&lt;/li&gt;&lt;li&gt;d&amp;#039;une démarche amiable.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les bâtiments présents sur la parcelle ne sont éligibles qu&amp;#039;à titre 
 exceptionnel, soit s&amp;#039;ils sont reconvertis pour l&amp;#039;accueil du public à des
  fins d&amp;#039;éducation à l&amp;#039;environnement, soit si leur acquisition est 
 nécessaire pour la restauration du site ou sa préservation (y compris 
 pour démolition).&lt;/p&gt;
 &lt;p&gt;Le bénéficiaire s&amp;#039;engage à :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;mettre en place une stratégie d&amp;#039;acquisition foncière (ZPENS, 
 animation foncière) sur l&amp;#039;entité écologique cohérente si celle-ci est 
 plus large que le projet d&amp;#039;acquisition,&lt;/li&gt;&lt;li&gt;assurer la pérennité du 
 site par la mise en place d&amp;#039;un statut de protection si nécessaire, 
 l&amp;#039;adaptation du document d&amp;#039;urbanisme (zone N au minimum),&lt;/li&gt;&lt;li&gt;instaurer un comité de site partenarial,&lt;/li&gt;&lt;li&gt;choisir une gestion adaptée à l&amp;#039;échelle et aux enjeux du site, et élaborée en concertation avec les services du Département,&lt;/li&gt;&lt;li&gt;préserver
  et/ou restaurer sa richesse patrimoniale, soit directement, soit par le
  biais d&amp;#039;une convention de gestion avec un partenaire présentant les 
 compétences requises,&lt;/li&gt;&lt;li&gt;valoriser et ouvrir le site au public en 
 conformité avec sa gestion et dans le respect de la préservation du 
 milieu et des espèces,&lt;/li&gt;&lt;li&gt;participer au réseau départemental Nature
  40 dans son volet information-communication et capitalisation 
 d&amp;#039;expériences et de données.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/protection-et-valorisation-du-patrimoine-naturel-landais</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dfd-protection-et-valorisation-du-patrimoine-natu/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>145885</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+  Fonds Biodiversité
+ a été instauré le 14 avril 2023. Il est doté de
+  80 millions d&amp;#039;euros
+ d&amp;#039;ici 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Fonds biodiversité témoigne de la volonté de la Métropole du Grand Paris de soutenir des projets structurants
+  favorisant la biodiversité et la nature en ville et s&amp;#039;inscrivant dans la trame écologique métropolitaine
+ . Il constitue une des 13 mesures prioritaires identifiées dans le Plan biodiversité métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce Fonds a pour objectif de financer des dépenses d&amp;#039;investissement (acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation de projets structurants, notamment en matière de plantations d&amp;#039;arbres, de résorptions de coupures écologiques, de désimperméabilisation et renaturation d&amp;#039;espaces, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subvention seront analysées à l&amp;#039;aune des 5 axes suivants, détaillés dans le règlement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dimensions du projet : Une envergure métropolitaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La localisation du projet : Un lieu de connexion écologique et d&amp;#039;adaptation au changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  La cohérence du projet avec les documents stratégiques métropolitains : Equilibre territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ambition écologique du projet : Performance écologique et environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;économie du projet : Cohérence économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+   fondsbiodiversite&amp;#64;metropolegrandparis.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Plantation massive d&amp;#039;arbres, en cohérence avec la trame verte métropolitaine : Plans canopée, Plans arbres, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désartificialisation et renaturation d&amp;#039;espaces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition foncière, dans l&amp;#039;objectif de renaturer l&amp;#039;espace
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles, les projets portés par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   communes, établissements publics territoriaux (EPT) et autres établissements publics
+  &lt;/strong&gt;
+  situés sur le périmètre de la Métropole du Grand Paris pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles
+  &lt;/strong&gt;
+  , situées sur le périmètre de la Métropole du Grand Paris.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  dépenses éligibles sont les dépenses d&amp;#039;investissement
+ &lt;/strong&gt;
+ (principalement acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation du projet. En conséquence, les dépenses de fonctionnement (notamment les dépenses pour l&amp;#039;entretien, la gestion, la surveillance, la communication et l&amp;#039;animation des espaces) ne sont pas éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-biodiversite</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsbiodiversite&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>roxane.leverrier@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff83-financer-des-projets-structurants-favorisant-/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>140801</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement local durable du territoire du Parc</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en place d&amp;#039;une navette touristique estivale vers le Lauzanier à Val d&amp;#039;Oronaye
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la commune d&amp;#039;Uvernet-Fours pour la création d&amp;#039;une boucle pédestre de proximité autour de l&amp;#039;ancien moulin du Bachelard
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de financements et assistance à maîtrise d&amp;#039;ouvrage pour la rénovation de la cabane pastorale du Prayer à Larche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autonomie énergétique du refuge du lac d&amp;#039;Allos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune d&amp;#039;Uvernet Fours pour la restauration de la chapelle des Agneliers en prenant en compte la présence d&amp;#039;une colonie de chauve-souris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la requalification paysagère du col d&amp;#039;Allos dans le cadre du programme Espaces Naturels Sensibles porté par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement technique pour une rénovation des éclairages publics de Barcelonnette et cofinancement d&amp;#039;un centre de découverte de l&amp;#039;astronomie et de la biodiversité nocturne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique à la commune d&amp;#039;Allos pour la régulation des accès touristiques au site du lac d&amp;#039;Allos
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour les communes : avoir adhéré à la Charte du Parc par délibération du conseil municipal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour un EPCI-FP : avoir sur son territoire des communes qui ont adhéré à la charte du parc
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mercantour-parcnational.fr/fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 23 rue d&amp;#039;Italie, CS 51316, 06006 Nice Cedex 1,
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;mercantour-parcnational.fr" target="_self"&gt;
+  contact&amp;#64;mercantour-parcnational.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Antenne Ubaye : 04 92 81 21 31
+ &lt;/li&gt;
+ &lt;li&gt;
+  Antenne Verdon : 04 92 83 04 18
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6556-contribuer-au-developpement-local-durable-du-/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>138027</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>137983</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Taux de 10%</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement, incitation à la réalisation d&amp;#039;actions en faveur des milieux aquatiques.
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées auprès du service gestionnaire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Actions en faveur des milieux aquatique.&lt;/li&gt;
+ &lt;li&gt;
+  Plantation de ripisylve, mise en défens de cours d&amp;#039;eau ou zones humides, restauration de cours d&amp;#039;eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier avant démarrage des travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Souhait d&amp;#039;être associé en amont.&lt;/li&gt;&lt;li&gt;Financement par l&amp;#039;Agence de l&amp;#039;Eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-missions-du-Departement.html</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Environnement et Sports&lt;/p&gt;
+&lt;p&gt;
+ Jean-Damien ROMEYER&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jean-damien.romeyer&amp;#64;hauteloire.fr" target="_self"&gt;
+  jean-damien.romeyer&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.46
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff19-accompagner-inciter-a-la-realisation-dactions/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>120964</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Eau et milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux publics ou privés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Universités et organismes de recherche,établissements d&amp;#039;enseignement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/span&gt;
+ &lt;span&gt;
+  jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Maîtrise à la source des ruissellements et désimperméabilisation :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Récupération des eaux de pluie :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats peuvent déposer leur dossier en permanence sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+ Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  eau-tramevertetbleue&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>120965</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les dépenses en investissement :
+ jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement :
+ jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Continuités écologiques terrestres
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pollinisateurs sauvages,
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Trame noire et faune nocturne,
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Santé et biodiversité,
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;/span&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;span&gt;
+  .
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
+ &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
+  l&amp;#039;Agence régionale de la biodiversité
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>117379</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur et gérer un milieu naturel (hors ENS)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créer des maillons de la trame verte et bleue.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet de bénéficier de conseil sur la restauration de milieu naturel avec, réalisation d&amp;#039;un schéma d&amp;#039;orientation décrivant les travaux et la gestion à mettre en place. La réalisation de ces travaux peut être réalisé par un chantier d&amp;#039;insertion. Une formation à la gestion peut compléter l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b4-mettre-en-valeur-et-gerer-un-milieu-naturel-h/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>104561</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>104687</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Contrat pour la Loire et ses annexes</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux expérimentaux sur le lit de la Loire (épis,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de restauration des boires et annexes hydrauliques de la Loire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de rehaussement du lit mineur de la Loire à Bellevue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2015</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement actualisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification du projet dans le CLA et notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° de Siret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis ou la cas échéant projet au stade APS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande de dérogation (s&amp;#039;il y a lieu)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez trouver une aide financière pour mener des
+ &lt;strong&gt;
+  projets liés à la préservation du patrimoine naturel et la biodiversité
+ &lt;/strong&gt;
+ ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   arbres têtards du Marais poitevin
+  &lt;/strong&gt;
+  : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Eco-Tig en Provence
+  &lt;/strong&gt;
+  : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+ : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez
+ Michel Doffagne :
+ &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
+  michel.doffagne&amp;#64;fondation-patrimoine.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>101582</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y42" s="1" t="inlineStr">
         <is>
-          <t>marie-laure.andres@landes.fr</t>
+          <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z42" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4dfd-protection-et-valorisation-du-patrimoine-natu/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
         </is>
       </c>
       <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
+        <v>95042</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les cours d’eau et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des cours d’eau et des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 35 % du montant HT
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Région Grand Est
+   &lt;br /&gt;
+   Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
+   &lt;br /&gt;
+   1, Place Adrien Zeller – BP 91006
+   &lt;br /&gt;
+   67070 STRASBOURG CEDEX
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>90762</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
+La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
+    &lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
+ code de l&amp;#039;environnement
+ , ayant pour objectif d&amp;#039;enrayer la perte de biodiversité par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La protection des sites d&amp;#039;intérêt patrimonial fort,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La considération des continuités écologiques au-delà des limites du site,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;un outil de sensibilisation et d&amp;#039;information. La connaissance du grand public est en effet une clé de la protection de la biodiversité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  C&amp;#039;est quoi ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un classement pour 10 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  une réglementation avec surveillance et pouvoir de police,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une gestion obligatoire (élaboration d&amp;#039;un plan de gestion)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un espace d&amp;#039;information et de sensibilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide financière est mobilisable pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   en phase amont du classement, pour des compléments nécessaires à l&amp;#039;argumentaire scientifique et/ou pour d&amp;#039;éventuels travaux d&amp;#039;urgence avant l&amp;#039;élaboration du plan de gestion,
+  &lt;/li&gt;
+  &lt;li&gt;
+   après le classement, pour l&amp;#039;élaboration et la mise en œuvre du plan de gestion,
+  &lt;/li&gt;
+  &lt;li&gt;
+   après le classement, des animations ou des aménagements à caractère pédagogique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Transition énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+ Pour les propriétaires, collectivités ou associations de protection du patrimoine naturel, qui se mobilisent pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quels critères de classement ?
+ &lt;/strong&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Voici les principaux critères qui seront évalués lors de l&amp;#039;examen de votre dossier.
+ &lt;/p&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Critères patrimoniaux et fonctionnels
+   &lt;/strong&gt;
+   :
+   il s&amp;#039;agit de la richesse écologique (espèces d&amp;#039;intérêt patrimonial, habitats remarquables ou objets géologiques particuliers) et/ou de la situation au regard des continuités écologiques. L&amp;#039;évaluation des menaces pour la biodiversité, telles que la fragmentation des milieux, les projets d&amp;#039;urbanisation ou la modification de pratiques agricoles sera aussi étudiée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Qualité globale du projet
+   &lt;/strong&gt;
+   :
+   Il s&amp;#039;agit de la situation et du contexte local (éléments actuels de connaissance du site (inventaires, études...), implication des acteurs (consensus local, personnes déjà informées, mobilisées...) et situation du site (fragmentation du périmètre, nombre de propriétaires...).
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Critères pédagogiques
+   &lt;/strong&gt;
+   :
+   la Région cherchera à développer dans tout projet de RNR un espace de sensibilisation et d&amp;#039;éducation du public à l&amp;#039;environnement (sites accessibles, riches en éléments pédagogiques, disposant de structures d&amp;#039;accueil ...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creer-une-reserve-naturelle-regionale</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 55 76 65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6564-creer-une-reserve-naturelle-regionale/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>79299</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention calculé sur dépenses hors TVA</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectifs de l&amp;#039;aide départementale :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valoriser le patrimoine naturel auprès du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition des connaissances et la définition des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à l&amp;#039;aménagement des sites naturels et à leur ouverture au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des populations en vue de leur restauration ou de leur maintien
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer les trames vertes et bleues dans les projets de territoires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de connaissance : inventaires et/ou suivi faune/flore, diagnostics écologiques et paysagers, publications
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de plans de gestion/action d&amp;#039;espaces naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de faisabilité de restauration des milieux constitutifs de la trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement (clôtures, protections, ouvrages de franchissement et hydrauliques, matériels...), présentant un gain environnemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes, travaux, fournitures pour la réintroduction ou le maintien d&amp;#039;espèces animales et végétales remarquables (achat d&amp;#039;individus, suivi, transport, études préalables, travaux d&amp;#039;accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et conception de projets d&amp;#039;aménagement permettant la découverte de sites naturels et l&amp;#039;information du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement des sites naturels en vue de l&amp;#039;accueil du public dans le respect de l&amp;#039;intégrité du milieu : cheminements, passerelles, balisages et panneaux pédagogiques, observatoires, bâtiments d&amp;#039;accueil et d&amp;#039;observation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports et matériels d&amp;#039;exposition et d&amp;#039;affichage, maquettes...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs groupements, toute personne morale gestionnaire de site, associations agréées, syndicats mixtes
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds des dépenses éligibles : 50 000€ (études), 100 000€ (travaux), 20 000€ (communication)
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maxi d&amp;#039;aides publiques : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention calculée à partir des dépenses hors TVA, sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande.
+&lt;/p&gt;
+&lt;p&gt;
+ Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de suivi et à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable et d&amp;#039;être imputées sur la section d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/Service Environnement Aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Catherine LABAT / Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 62 56 70 10 / 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : catherine.labat&amp;#64;ha-py.fr / nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/555c-valoriser-les-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>sophie.gouel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>23772</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder les variétés fruitières anciennes et régionales</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Taux d’aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vergers de sauvegarde
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de créer un verger de sauvegarde en replantant des arbres fruitiers en variétés anciennes, accompagné ou non d&amp;#039;arbustes à petits fruits, de haies mellifères, de ruches, de petits aménagements pour la petite faune sauvage (nichoirs, hôtels à insectes) et de signalétiques pédagogiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique)
  &lt;/li&gt;
  &lt;li&gt;
   15 arbres (ni plus, ni moins) pour les particuliers
  &lt;/li&gt;
  &lt;li&gt;
   De 15 à 30 pour les autres porteurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/node/895</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-VERGER</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Dalançon Didier
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.80.44.40.60
  &lt;/li&gt;
  &lt;li&gt;
   Remarques :
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>nathalie.deniaux@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a70c-vergers-de-sauvegarde/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>23771</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Restaurer les paysages bocagers</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Restaurer les paysages bocagers de Bourgogne-Franche-Comté.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconstitution du bocage constitue un axe majeur de la politique environnementale régionale. Ce programme en faveur de la plantation et la réhabilitation  de haies, arbres et bosquets en constitue la colonne vertébrale.
 &lt;/p&gt;
 &lt;p&gt;
  Replanter les haies bocagères, restaurer les haies champêtres dégradées ou des bosquets, planter des arbres isolés en prairie ou des alignements d&amp;#039;arbres.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutiendra les projets s&amp;#039;inscrivant dans une démarche qualitative et cohérente avec les enjeux de préservation de la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/node/896</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-BOCAGE</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Dalançon Didier
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.80.44.40.60
  &lt;/li&gt;
  &lt;li&gt;
   Remarques :
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>nathalie.deniaux@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a11-bocage-et-paysages/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>8474</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 80</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides concernent cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   1. Etudes générales et actions de médiations scientifiques :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études générales concernent les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compréhension et connaissance de l&amp;#039;état et du fonctionnement actuels de l&amp;#039;hydroécosystème et de l&amp;#039;hydrogéologie, ainsi que de l&amp;#039;impact des pressions qui s&amp;#039;y exercent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de l&amp;#039;évolution du fonctionnement de l&amp;#039;hydroécosystème, de l&amp;#039;hydrogéologie et du continuum terre-mer à plus long terme sous l&amp;#039;action des changements globaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de la gouvernance du monde de l&amp;#039;eau, et la connaissance de la dynamique sociétale, économique, réglementaire du monde de l&amp;#039;eau, notamment sous l&amp;#039;action des changements globaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes de programmation :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes transversales de programmation à l&amp;#039;échelle d&amp;#039;unités hydrographiques cohérentes et de territoires d&amp;#039;actions prioritaires (grandes masses d&amp;#039;eau ou regroupement de masses d&amp;#039;eau, contrat de référence, aires d&amp;#039;alimentation de captages, zones sensibles à la pollution microbiologique, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Etudes de gouvernance, notamment pour l&amp;#039;exercice de la compétence GEMAPI :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   4. Appui à l&amp;#039;émergence de maîtres d&amp;#039;ouvrage :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 50%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études générales couvrent également les opérations visant à accompagner les maîtres d&amp;#039;ouvrages pour l&amp;#039;exercice de leurs compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux modalités favorisant Ie retour et Ie partage d&amp;#039; expériences, Ia diffusion des connaissances vers Ies citoyens et Ies acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les connaissances acquises doivent être utiles pour Ia gestion des hydro écosystèmes continentaux ou marins du bassin Seine-Normandie y compris en matiére d&amp;#039;adaptation au changement climatique et de biodiversité. Le projet d&amp;#039;étude doit démontrer Ia plus-value des travaux proposés par rapport aux travaux existants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hangar C - Espace des Marégraphes - CS 1174
+ &lt;/li&gt;
+ &lt;li&gt;
+  76176 ROUEN Cedex 1
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 35 63 61 30
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+ &lt;/li&gt;
+ &lt;li&gt;
+  60200 COMPIEGNE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 44 30 41 00
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1, rue de la Pompe - BP 70087
+ &lt;/li&gt;
+ &lt;li&gt;
+  14203 HEROUVILLE SAINT-CLAIR Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 46 20 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 Chaussée du port- CS 50423
+ &lt;/li&gt;
+ &lt;li&gt;
+  51035 CHALONS-EN-CHAMPAGNE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 26 66 25 75
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  18 cours Tarbe - CS 70702
+ &lt;/li&gt;
+ &lt;li&gt;
+  89107 SENS Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 86 83 16 50
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  51, Rue Salvador ALLENDE
+ &lt;/li&gt;
+ &lt;li&gt;
+  92027 NANTERRE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 01 41 20 16 00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c9f-acquerir-les-connaissances-sur-les-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>497</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bretagne</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Biodiversité – Contrat Nature
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
 &lt;/p&gt;
 &lt;p&gt;
  Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
 &lt;/p&gt;
 &lt;p&gt;
  On distingue :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le contrat nature trame verte et bleue
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature territorial
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature thématique
  &lt;/li&gt;
@@ -8579,91 +10192,91 @@
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 000 € pour la phase de diagnostic (3 ans maximum)
  &lt;/li&gt;
  &lt;li&gt;
   80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 2 – Contrat nature territorial :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 3 – Contrat nature thématique :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le règlement du contrat nature téléchargeable sur le site de la région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Bretagne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Patrimoine naturel et biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   email : patrimoine.naturel&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 99 27 15 66
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature trame verte et bleue et territoriaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gaëlle Namont
@@ -8677,4147 +10290,154 @@
  &lt;li&gt;
   Tel : 02 99 27 12 32
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature thématiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Karine Delabroise
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de la connaissance du Patrimoine naturel et de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Email : karine.delabroise&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 22 93 98 71
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>gaelle.namont@bretagne.bzh</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Région Bretagne</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>13/02/2019</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1231 lines deleted...]
-      </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>163793</v>
+        <v>152160</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Préserver les zones humides</t>
+          <t>Aider à la création d'aménagements de sécurité routière</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENTS DE SÉCURITÉ ROUTIÈRE</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Pyrénées Orientales</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Association</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
-        <is>
-[...2769 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes de moins de 10.000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de passage piéton sécurisé rue des Lilas
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores à l&amp;#039;intersection de la rue de la Mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone de stationnement pour les usagers du parc municipal
  &lt;/li&gt;
  &lt;li&gt;
   Étude de circulation pour la sécurisation de la RD 75
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateaux ralentisseurs sur la rue de l&amp;#039;École
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un carrefour sécurisé rue des Cerisiers
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un chemin piétonnier le long de la RD 200
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil des camions sur la RD 42
@@ -12833,62 +10453,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité routière pour la RD 150
  &lt;/li&gt;
  &lt;li&gt;
   Création de zones 30 dans les quartiers résidentiels
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un passage surélevé à l&amp;#039;intersection de la rue Principale
  &lt;/li&gt;
  &lt;li&gt;
   Installation de dos d&amp;#039;âne pour réduire la vitesse rue des Érables
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité pour la RD 55 et la RD 220
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours sécurisés rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores aux intersections de la RD 30
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -13002,1014 +10622,4995 @@
      &lt;p&gt;
       Taux communal ou intercommunal pour les travaux sur ou le long de voie communale
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       Taux communal ou intercommunal bonifié (&amp;#43;10%) pour les travaux sur ou le long de routes départementales
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  Pour les travaux dont l&amp;#039;emprise est susceptible de concerner le domaine public départemental (routes, espaces publics,...), le maître d&amp;#039;ouvrage devra obligatoirement prendre contact avec les services du pôle aménagement et mobilité du Conseil départemental, afin de l&amp;#039;associer le plus en amont possible aux réflexions portant sur la conception du projet, et de solliciter une convention de maîtrise d&amp;#039;ouvrage ou une permission de voirie suivant les cas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4293-aider-a-lamelioration-de-la-qualite-de-la-dis/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>117155</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>166167</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les projets de lutte contre le frelon asiatique,&lt;/strong&gt; plus d&amp;#039;informations sur les critères d&amp;#039;éligibilité sont disponibles sur &lt;a href="https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp&amp;#61;sharing" target="_self"&gt;ce lien&lt;/a&gt;&lt;a href="https://drive.google.com/file/d/1PxKsklbKl5QaDTjJL7eI4Q8nhYMZ1qpX/view?usp&amp;#61;drive_link" target="_self"&gt;&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>163874</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Gérer l'eau et la nature dans les villes et les villages</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
+entraîné une artificialisation des zones urbanisées altérant durablement les
+fonctions écologiques des sols urbains, en particulier leurs fonctions
+hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
+le plus souvent par une imperméabilisation qui constitue la forme la plus
+sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
+naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
+l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
+corolaire un accroissement des ruissellements urbains, quasi-systématiquement
+gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
+inondations et des impacts plus ou moins significatifs sur la qualité des
+milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
+60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
+sont rejetés sans traitement au droit des déversoirs d’orage directement dans
+les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
+la vie présente dans ces sols et leur capacité à être supports de biodiversité,
+les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
+plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
+les capacités de stockage de carbone dans les sols sous forme de matière
+organique, facteur d’atténuation du dérèglement climatique, mais aussi de
+réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
+par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
+au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
+l’expression de leurs services écosystémiques, en repensant la place de l’eau
+et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
+constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
+Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
+Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
+première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
+titre de la présente délibération visent à impulser et accompagner la
+nécessaire transformation des modes d’aménagement urbain, de tendre vers un
+urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
+l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
+dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
+habitants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
+en améliorant leur état initial par la création de nouveaux espaces de nature
+en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
+village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>163793</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les zones humides</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;De part 
+les nombreuses fonctions qu’elles assurent, les zones humides se 
+trouvent à la croisée des enjeux liés à la protection de la ressource en
+ eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
+sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
+gestion, des travaux de protection ou restauration et des opérations 
+d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
+également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EPCI, communes, associations, fondations reconnues d’utilité publique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>161805</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>120974</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine naturel et biodiversité</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l&amp;#039;effondrement de la biodiversité, et apporter un soutien financier à des projets d&amp;#039;éco-rénovation du patrimoine bâti, et de protection du patrimoine naturel, des espaces naturels terrestres, aquatiques et maritimes.
+ &lt;br /&gt;
+ 3 champs d&amp;#039;action :
+ &lt;br /&gt;
+ • Patrimoine bâti plus vert
+ &lt;br /&gt;
+ • Biodiversité, parcs et jardins
+ &lt;br /&gt;
+ • Espaces naturels, littoraux et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de préservation, de sauvegarde ou de restauration de biens bâtis d&amp;#039;intérêt patrimonial, d&amp;#039;espaces naturels ou accueillant de la biodiversité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bourgogne-Franche-Comté
+ &lt;br /&gt;
+ • 14 rue Violet
+ &lt;br /&gt;
+ 25000 Besançon
+ &lt;br /&gt;
+ 03 81 47 95 14
+ &lt;br /&gt;
+ bfcbesancon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+ • 88 rue Jean-Jacques Rousseau
+ &lt;br /&gt;
+ BP 25 105 21051 DIJON CEDEX Dijon
+ &lt;br /&gt;
+ 03 80 43 97 19
+ &lt;br /&gt;
+ bfcdijon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acf8-valoriser-les-bonnes-pratiques-pour-repondre-/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>DDT58</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>16/10/2023</t>
+          <t>26/10/2022</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
+        <v>120966</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Création et amélioration d'espaces verts ouverts au public</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seules les dépenses d&amp;#039;investissement sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant maximum de la subvention régionale
+ dépend de la nature du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création et ouverture au public de nouveaux espaces verts et de nature :
+  500.000€ par projet (600.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la qualité d&amp;#039;espaces verts et de nature existants et déjà ouverts au public :
+  250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention
+ est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes très carencées :
+  50% des dépenses éligibles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres territoires :
+  40% des dépenses éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces verts et de liaisons vertes ouverts au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification ou amélioration de l&amp;#039;accessibilité d&amp;#039;espaces verts ou de nature existants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jardins partagés dès lors qu&amp;#039;ils permettent l&amp;#039;association du public et qu&amp;#039;ils sont soutenus par les communes et les intercommunalités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toitures et murs végétalisés accessibles au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créations d&amp;#039;alignement d&amp;#039;arbres...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur mesdemarches.iledefrance.fr. Dans le cadre de l&amp;#039;élaboration de leurs projets, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un jury d&amp;#039;élus et de personnalités qualifiées se réunit plusieurs fois par an pour sélectionner les dossiers, sur la base d&amp;#039;une instruction technique confiée à l‘Agence des espaces verts (AEV) d&amp;#039;Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers, l&amp;#039;attribution définitive des aides est votée en Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/creation-et-amelioration-despaces-verts-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
+  planvert&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e10f-creation-et-amelioration-despaces-verts/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>117637</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouveaux espaces de nature et liaisons</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Stratégie nature</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objet de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  But :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principes d&amp;#039;actions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
+ &lt;/li&gt;
+ &lt;li&gt;
+  Générer des partenariats pour étendre son action et créer de nouvelles opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de flore remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de faune remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lionel Lecoeur :
+ &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
+  llecoeur&amp;#64;hauts-de-seine.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>llecoeur@hauts-de-seine.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>direstion des parcs, du paysage et de l'environnement</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>101344</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>ENS délégués</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
+&lt;/p&gt;
+&lt;p&gt;
+ Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
+&lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p align="center"&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p align="center"&gt;Nom&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Statut&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;1&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Boucle du
+  Hom&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;2&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Mont Myrrha&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;3&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Château-Ganne&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;4&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux de
+  Jacob Mesnil&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;5&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Marais de
+  Chicheboville&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;6&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Marais de
+  Colleville-Montgomery&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;7&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux du
+  Noireau&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;8&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux et
+  prairies humides de la Boucle de l’Aure&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;9&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Landes
+  boisées et zone tourbeuse de St Aubin&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt; &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Liste des ENS délégués concernés par l&amp;#039;aide départementale :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p align="center"&gt;Nom&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;La Boucle du Hom&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Château-Ganne&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Marais de Colleville-Montgomery&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;
+&lt;p&gt;&lt;strong&gt;
+ Modalités d&amp;#039;intervention du Département :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficiaires : collectivités locales (communes, EPCI, ...), associations pour le compte de collectivités locales (convention),
+ &lt;/li&gt;
+ &lt;li&gt;Délégation du droit de préemption au titre des ENS aux collectivités,
+ &lt;/li&gt;&lt;li&gt;Taux d&amp;#039;intervention ci-dessous :&lt;/li&gt;
+&lt;/ul&gt;
+&lt;table cellspacing="0" cellpadding="0"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td width="110" rowspan="2"&gt;&lt;p align="center"&gt;Dépenses&lt;/p&gt;&lt;/td&gt;&lt;td width="119" rowspan="2"&gt;&lt;p align="center"&gt;Actions&lt;/p&gt;&lt;/td&gt;&lt;td width="133" colspan="2"&gt;&lt;p align="center"&gt;Taux d’intervention&lt;/p&gt;&lt;/td&gt;&lt;td width="143" rowspan="2"&gt;&lt;p align="center"&gt;Précisions&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="69"&gt;&lt;p align="center"&gt;MILIEUX HUMIDES&lt;/p&gt;&lt;/td&gt;&lt;td width="64"&gt;&lt;p align="center"&gt;MILIEUX SECS&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="110"&gt;&lt;p align="center"&gt;Fonctionnement&lt;/p&gt;&lt;/td&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Gestion&lt;/p&gt;&lt;/td&gt;&lt;td width="69" rowspan="5"&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Jusqu’à 70% des coûts&lt;/p&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Taux d’aide variable en fonction du taux d’aide de l’Agence de l’Eau*&lt;/p&gt;&lt;/td&gt;&lt;td width="64" rowspan="5"&gt;&lt;p align="center"&gt;70% des coûts&lt;/p&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Car non éligibles à une aide de l’Agence de l’Eau&lt;/p&gt;&lt;/td&gt;&lt;td width="143" valign="top"&gt;&lt;p align="center"&gt;Applicable aux dépenses éligibles plafonnées à 1000 €/ha géré pour les sites d’une surface acquise inférieur à 20 ha, et 500 €/ha au-delà. Plafonné à une subvention annuelle.&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="110" rowspan="4"&gt;&lt;p align="center"&gt;Investissement&lt;/p&gt;&lt;/td&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Etudes préalables et maîtrise d’œuvre&lt;/p&gt;&lt;/td&gt;&lt;td width="143" rowspan="3"&gt;&lt;p align="center"&gt;Conformes à la vocation des ENS&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Plans de gestion&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Aménagements&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Acquisitions foncières&lt;/p&gt;&lt;/td&gt;&lt;td width="143" valign="top"&gt;&lt;p align="center"&gt;Sur la base des coûts moyens constatés pour des terrains équivalents&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td valign="top" align="left"&gt;
+  &lt;p&gt;Les aides sont calculées sur les
+  dépenses en HT pour l’investissement en cas de récupération de la TVA par le
+  demandeur, sur le TTC pour le fonctionnement et pour l’investissement en cas
+  de non récupération de la TVA par le demandeur.&lt;/p&gt;&lt;p&gt; Le démarrage des travaux ne doit
+  pas intervenir avant la réception de la notification d’accord de subvention
+  par la commission permanente.&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
+  délibération de l’organe délibérant du demandeur décidant l’opération et
+  sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
+  de présentation du projet précisant les objectifs du projet et la nature des
+  travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
+  estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
+  de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
+  de situation de l’opération et un plan cadastral précisant la situation
+  juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
+  calendrier prévisionnel des travaux (date de début des travaux ; merci de
+  tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
+  d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
+  opérations relatives aux milieux humides non éligibles à une aide de l’Agence
+  de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
+  l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td valign="top" align="left"&gt;
+  &lt;ul&gt;&lt;li&gt;Pour
+  l’investissement : Paiement en deux fois maximum, dont acompte possible
+  de 50% au démarrage du chantier (sur production d’un ordre de service de
+  démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
+justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
+Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
+Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>116529</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>58398</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, adhérez à notre dispositif Patrimoine naturel !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, replantons !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques et biodiversité :
+  &lt;/strong&gt;
+  développer sur le territoire un corridor écologique et notamment une trame verte permettant de faciliter l&amp;#039;essor de la biodiversité, ainsi que la circulation des espèces
+  &lt;strong&gt;
+   ;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Séquestration carbone :
+  &lt;/strong&gt;
+  renforcer la végétalisation du territoire afin de permettre une absorption efficace des gaz à effet de serre et le déploiement de véritables espaces puits de carbone;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Paysage et identité
+  &lt;/strong&gt;
+  : retrouver les paysages normands et verdoyants , identité forte du territoire;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Adaptation au changement climatique
+  &lt;/strong&gt;
+  : augmenter la résistance du territoire aux effets néfastes du changement climatique (canicules, inondations, nouvelles maladies,...) ; NB : afin de facilité cette adaptation, une réflexion particulière sur le choix des essences sera admise.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement économique
+  &lt;/strong&gt;
+  : développer la filière bois-énergie (valorisation des tailles de haies...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Typologie de projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Forêt nourricière
+   &lt;/strong&gt;
+   50 arbres et arbustes minimum à vocation nourricière pour la faune et les humains -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Haies et bocages
+   &lt;/strong&gt;
+   sur un linéaire de 100 m minimum -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Arbres
+   &lt;/strong&gt;
+   5 arbres minimum d&amp;#039;une taille mini de 2 mètres et d&amp;#039;essences locales (projets prioritaires : création d&amp;#039;ombrage cour d&amp;#039;école, prairie) -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 2000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vergers
+   &lt;/strong&gt;
+   avec un minimum de 10 arbres fruitiers et d&amp;#039;essences locales -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vignes
+   &lt;/strong&gt;
+   avec des essences ayant une capacité d&amp;#039;adaptation aux effets du changement climatique -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Agroforesterie
+   &lt;/strong&gt;
+   (à destination uniquement des agriculteurs et société à objet agricole) avec un minimum de 50 arbres d&amp;#039;essences locales et diversifiées -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 1000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements du bénéficiaire de la subvention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avoir sollicité les aides publiques indiquées au plan de financement du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre en règle au regard des obligations fiscales et sociales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laurence DESVIGNES
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission Biodiversité - SNA
+&lt;/p&gt;
+&lt;p&gt;
+ ldesvignes&amp;#64;sna27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 33 86 01 48 ou 02 76 48 02 73
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>8453</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Foncier
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>140777</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Planter des arbres dans votre commune</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts (ONF)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Ses paysagistes, familiers des problématique urbaines, ses écologues et forestiers proposent une approche complète avec une expertise pointue pour implanter dans des situations complexes et très diverses des plantations et des boisements durables.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre de service englobe la conception de l&amp;#039;espace à planter (dessin du projet incluant le plan de plantations, les cheminements, la définition des espaces récréatifs), la proposition d&amp;#039;une palette végétale adaptées, un chiffrage global du projet pour demande de subvention de réalisation, une notice d&amp;#039;orientation de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes rurales et périurbaines :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de bandes boisées, de haies, d&amp;#039;espaces de transitions entre cœur de bourg et campagne, de corridor, de liaison plantées, d&amp;#039;espaces plantés, « d&amp;#039;ilot de fraicheur ».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes urbaines :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de boisement «ilot de fraicheur » (surface minimale de 1000m2).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes forestières :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de liaisons plantées entre la forêt et les différents quartiers. Définir un plan global pour l&amp;#039;accueil en forêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Disposer d&amp;#039;un espace disponible pouvant être planté. Il peut être en déshérence, à l&amp;#039;interface de sites et d&amp;#039;usages très différents. Il peut se présenter sous la forme d&amp;#039;une liaison sous forme de bande, d&amp;#039;un espace déjà partiellement planté à enrichir, d&amp;#039;un milieu humide à valoriser ou à enrichir. Un espace boisé à ouvrir au public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.onf.fr/produits-services/+/7d5::foret-urbaine-reinventez-la-nature-en-ville.html</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Agence Etudes ONF Seine-Nord&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  M. Laurian GASCON&lt;/p&gt;&lt;p&gt;Responsable du pôle Paysage et Patrimoine culturel&lt;/p&gt;
 &lt;p&gt;
  Tél.: 06.13.53.90.18&lt;/p&gt;
 &lt;p&gt;
  Courriel : laurian.gascon&amp;#64;onf.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>florian.duverger@onf.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5948-planter-des-arbres-dans-votre-commune/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
+      <c r="AH72" s="1" t="inlineStr">
         <is>
           <t>23/01/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>165518</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...7 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>165475</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 30 %.</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissement :&lt;/strong&gt;&lt;br /&gt;-  Plan d’interprétation ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux d’aménagements ; &lt;br /&gt;-  Travaux, équipements, mobilier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Fonctionnement&lt;/strong&gt;&lt;br /&gt;-  Actions d’animation du site (sorties, expositions, conférences…) ;&lt;br /&gt;-  Les dépenses d’entretien courant type ramassage des déchets, nettoyage de locaux, ne sont pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-  Sites ENS actuels opérationnels doté d’un plan de gestion ;&lt;/p&gt;&lt;p&gt;-  Nouveaux sites ENS prioritaires doté d’un plan de gestion ;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lamenagement-despace-naturel-sensible-pour-une-ouverture-au-public/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>163640</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région soutient le boisement et la qualité des peupliers en Nouvelle-Aquitaine dans le respect des réglementations environnementales en vigueur et des pratiques sylvicoles de gestion durable.
 &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies de qualité en alignement dans le Parc du Marais Poitevin : aider la plantation ou la replantation de peupliers en alignement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Inciter à l’élagage précoce.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;L’aide forfaitaire s’élève à 5 €/plant hors protection bovin plus 10 €/plant au titre de la protection bovine si elle est nécessaire. Elle est conditionnée à la réalisation de l&amp;#039;élagage à 3,50 m minimum dans un délai de 3 ans maximum après la plantation.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide est accordée pour 50 plants minimum et 1 200 plants maximum par an et par bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Propriétaires individuels privés et publics,&lt;/p&gt;&lt;p&gt;Propriétaires regroupés de parcelles privées ou communales,&lt;/p&gt;&lt;p&gt;Structures de regroupements (Associations Syndicales Autorisées, Associations Syndicales Libres, coopératives...) à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation des opérations.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Signer la charte populicole du Marais Poitevin en tant que document de Gestion Durable des forêts,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planter pour des raisons sanitaires des cultivars différents pour tout dossier supérieur à 3 hectares. Les cultivars femelles sont proscrits près des habitations et des zones d&amp;#039;élevage,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utiliser des cultivars figurant sur la liste « clones de peupliers éligibles aux aides de l’État pour la culture en futaie » en vigueur au moment de la plantation disponible sur le site « Peupliers de France »,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prendre en compte notamment les sujétions environnementales : Natura 2000, arrêté de biotope, monuments historiques, cahiers des charges populicoles locaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Respecter notamment les ripisylves, bandes boisées le long des berges et installer les peupliers à 5 mètres au moins des berges et des fonds voisins non boisés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’engager à mener à son terme le peuplement aidé (sauf cas de force majeure tels tempêtes, problèmes sanitaires…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réaliser les travaux de plantation et d’entretien sans avoir recours au glyphosate.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La demande d’aide doit être adressée à la Région avant le début des travaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Télécharger le dossier ou se le procurer auprès des référents professionnels suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Centre Régional de la Propriété Forestière 05 46 93 00 04 / 06 89 87 79 36&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parc Naturel Régional du Marais Poitevin 05 49 35 15 20&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Compléter le dossier avec l’aide du référent professionnel (Centre Régional de la Propriété Forestière, Parc Naturel Régional du Marais Poitevin ou autres professionnels: voir dans le formulaire) et co-signer avec lui la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Réunir les pièces complémentaires demandées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Envoyer le dossier et les pièces complémentaires à la Région par courrier (voir l&amp;#039;adresse ci-dessous) ou par mail (voir l&amp;#039;adresse dans le formulaire).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dossier est instruit par le service Forêt Bois et Papier puis présenté en Commission Permanente pour décision.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En cas d’avis favorable, un arrêté est adressé au demandeur pour lui signifier l’aide accordée et préciser les modalités de déblocage de l’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>162417</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Parc Naturel Marin de Mayotte</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sports et loisirs
 Tourisme
 Education et renforcement des compétences
 Economie circulaire
 Biodiversité
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://parc-marin-mayotte.fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>apolline.abauzit@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Parc naturel marin de Mayotte</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>26/03/2024</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>155569</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I77" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J77" s="1" t="inlineStr">
         <is>
           <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Structures intercommunales et autres groupements de collectivités (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses éligibles :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études préalables, plans et outils de communication associés,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de la parcelle nécessaires à l&amp;#039;accueil des animaux et à la sécurité : abris, abreuvoirs, clôtures...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
@@ -14018,240 +15619,240 @@
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition ou location d&amp;#039;animaux,
  &lt;/li&gt;
  &lt;li&gt;
   Prestation de service pour la surveillance ou la gestion des animaux,
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement des aménagements, entretien courant...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Plancher/plafond :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 30.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-place-decopaturage-sur-les-espaces-publics/</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0233-modele/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>155116</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -14307,173 +15908,173 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>153949</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Financer l'entretien et la restauration des rivières</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Entretien et restauration des rivières</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 25</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien des cours d&amp;#039;eau, aménagements facilitant la libre circulation des poissons migrateurs, études liées à la mise en valeur des milieux aquatiques, postes de gardes-rivières.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La politique d&amp;#039;aide du conseil départemental à l&amp;#039;entretien des cours des rivières et la valorisation des cours d&amp;#039;eau se décline de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    entretien des cours d&amp;#039;eau : 20% du montant HT des travaux (curage non pris en compte),
   &lt;/li&gt;
   &lt;li&gt;
    aménagement facilitant la libre circulation des poissons migrateurs : 2 % du montant HT des travaux.
   &lt;/li&gt;
@@ -14543,2617 +16144,2617 @@
   Pièces relatives au financement du projet :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues,
   &lt;/li&gt;
   &lt;li&gt;
    pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu,
   &lt;/li&gt;
   &lt;li&gt;
    une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet ; éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation,
   &lt;/li&gt;
   &lt;li&gt;
    selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée,
   &lt;/li&gt;
   &lt;li&gt;
    les coordonnées du payeur (RIB).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/entretien-et-restauration-des-rivieres/</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   COORDONNÉES DU SERVICE POLITIQUE TERRITORIALE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Océane Vasseur
 &lt;/p&gt;
 &lt;p&gt;
  Direction de gestion de l&amp;#039;espace et des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  98 route de candol, 50000 Saint-Lô
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 95 25
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONTACT TECHNIQUE (SERVICE INSTRUCTEUR)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Blaise Micard
 &lt;/p&gt;
 &lt;p&gt;
  Service du patrimoine et de la gestion des milieux naturels
 &lt;/p&gt;
 &lt;p&gt;
  98 route de candol, 50000 Saint-Lô
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 97 89 Lien externe
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/865e-entretien-et-restauration-des-rivieres/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>119710</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
+ rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
+ habitats naturels associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
+ globale et la continuité écologique des cours d&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
+ (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
+ destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
+ préservation ou à la remise en bon état des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  récupère
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pas la TVA.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    Etudes
+   &lt;/em&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Etude de planification d&amp;#039;entretien et de restauration des rivières, milieux humides et aquatiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic : recensement, état des milieux aquatiques (zones humides, champs d&amp;#039;expansion de crues...), usages et fonctionnalités
+&lt;/p&gt;
+&lt;p&gt;
+ * Programmation pluriannuelle des interventions précisant les aspects techniques, financiers et organisationnels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etude réalisée en en régie avec un plafond de 25 000 euros/limitée à 18 mois,
+  Bureau d&amp;#039;étude retenu dans le cadre des marchés publics conformément à la réglementation en vigueur,
+  Plafond de l&amp;#039;aide : 30 000 € maximum par projet.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Plan de gestion des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * Diagnostic, enjeux, objectifs, patrimoine naturel, fonctionnalité des milieux humides,
+&lt;/p&gt;
+&lt;p&gt;
+ *Programme de restauration et d&amp;#039;entretien du site,
+&lt;/p&gt;
+&lt;p&gt;
+ * Valorisation du site, suivi et mise en œuvre du plan de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou associative (association agrée protection de l&amp;#039;environnement),
+  Surface minimum du site : 1 ha,
+  Déplafonnement possible pour les plans de gestion compatible avec la méthode nationale sur les ENS et uniquement pour les associations
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Etude relative à la continuité écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etude préalable de définition des scénarios de la Restauration de la Continuité Ecologique et maîtrise d&amp;#039;œuvre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de maîtrise d&amp;#039;ouvrage publique ou associative,
+  Plafond des aides départementales à 30 000 € par projet, M
+  ise en œuvre d&amp;#039;un suivi photos et/ou du milieu.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux de restauration et de renaturation des cours d&amp;#039;eau/milieux humides
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux : abattage, replantation,
+ ensemencement, étrepage, débroussaillage, clôture, restauration des connexions lit majeur lit mineur.....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou
+  associative (association agrée protection de l&amp;#039;environnement),
+  Les travaux de restauration interviennent sur des sites n&amp;#039;ayant pas encore subit d&amp;#039;aménagement ou de
+  restauration,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  du cours d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de restauration légère : retalutage, plantation, pose de clôture, plantation, banquettes,....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Note justificative : restauration de berges (abris espèces protégés, ...), coupe sélective des espèces
+  présentes pour une pose de clôture, replantation,
+  Exclusion des protections de biens immobiliers
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  de la
+  continuité
+  écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de renaturation, effacement et équipement (suivi milieu si nécessaire)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Fournir le tableau des fiches FORCE au solde de l&amp;#039;opération, P
+  lafond de l&amp;#039;aide : 40 000 € maximum par projet
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition foncière
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquisition de zones humides en vue de restaurer la fonctionnalité dont le patrimoine naturel
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Convention avec objectif de restauration et maintien du milieu humide dans un objectif de conservation de la biodiversité,
+  Estimation des domaines/SAFER,
+  Déplafonnement possible si l&amp;#039;action est portée par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Valorisation pédagogique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Document de gestion établi,
+  Inscription au PDIPR,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  avérée sur la restauration des zones humides.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;attribution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
+ législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
+ impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
+ piscicole peut être financé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
+ l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
+ accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
+ Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage des travaux doit nécessairement assurer l&amp;#039;entretien des ouvrages ou des aménagements réalisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides du Département associées à un autre financeur ne peuvent dépasser 80 % du montant H.T. des études et
+ travaux pour les collectivités territoriales.
+&lt;/p&gt;
+&lt;p&gt;
+ Un déplafonnement sera possible uniquement pour les associations et sur les sites classés Espaces Naturels Sensibles et
+ ce, afin d&amp;#039;être cohérent avec les objectifs du schéma départemental des ENS.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions dont le montant est supérieur à 23 000 euros doivent faire l&amp;#039;objet d&amp;#039;une convention (conformément à
+ l&amp;#039;article 10 de la loi n°2000-321 du 12 avril 2000 et l&amp;#039;article 1 du décret n°2011-495 du 6 juin 2001).
+&lt;/p&gt;
+&lt;p&gt;
+ Les données relatives aux études devront alimenter les bases de données régionales spécifiques aux milieux humides et
+ cours d&amp;#039;eau (Fiche FORCE, observatoire de la biodiversité...).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont exclus de ce régime d&amp;#039;aide tous les projets et travaux liés :
+ &lt;/li&gt;
+ &lt;li&gt;
+  à des mesures compensatoires réglementaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre d&amp;#039;une activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à l&amp;#039;installation ou la pérennisation d&amp;#039;une activité sportive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre de travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution d&amp;#039;un dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour toutes les opérations :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - La délibération du maître d&amp;#039;ouvrage: cette délibération signée doit intégrer le plan de financement, incluant les
+ subventions octroyées au Département mais également à toute autre structure.
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche financière
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche doit récapituler les différentes dépenses relatives à l&amp;#039;opération (travaux, honoraires de maîtrise d&amp;#039;œuvre,
+ publications...). La fiche financière doit également comporter la mention « Présenté par le représentant légal de la
+ collectivité, qui certifie l&amp;#039;inscription de cette opération au budget ».
+&lt;/p&gt;
+&lt;p&gt;
+ - Demandeur ne récupérant pas la TVA : Attestation de non récupération.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour une étude, une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, une mission de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises ou bureau d&amp;#039;études (CCTP, acte d&amp;#039;engagement,....),
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour la réalisation de travaux :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Plan de situation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Note descriptive du projet : contexte, objectifs de l&amp;#039;opération, volets réglementaires, environnemental, technique
+ et financier, descriptif du milieu avant et après travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - Pièces réglementaires (arrêté d&amp;#039;autorisation ou de déclaration, déclaration d&amp;#039;intérêt général, convention),
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises,
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel,
+&lt;/p&gt;
+&lt;p&gt;
+ - Photos avant (la demande de solde devra inclure les photos après travaux),
+&lt;/p&gt;
+&lt;p&gt;
+ - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour une acquisition foncière :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Carte des parcelles à acquérir,
+&lt;/p&gt;
+&lt;p&gt;
+ - Estimation financière (Domaines, SAFER...),
+&lt;/p&gt;
+&lt;p&gt;
+ - Copie de l&amp;#039;acte notarié ou compromis de vente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Département
+&lt;/p&gt;
+&lt;p&gt;
+ 14 boulevard Georges Chauvin
+&lt;/p&gt;
+&lt;p&gt;
+ CS 72101 - 27021 Evreux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 32 31 50 50
+&lt;/p&gt;
+&lt;p&gt;
+ Marion HENRY
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
+  marion.henry&amp;#64;eure.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>117506</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Programme Nature 2050</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Pas de limites minimum ou maximum</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
+ à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
+ résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
+ ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  atténuer les changements climatiques en renforçant les
+ capacités de stockage ou de captage de CO2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et adapter les territoires à ces changements, notamment en limitant leurs
+ effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
+ inondation, sécheresse, incendie, submersion marine...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ecosystèmes marins et côtiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transitions agricole et forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Continuités écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Biodiversité en ville
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ 104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
+ &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
+  Les Réalisations Nature 2050
+ &lt;/a&gt;
+&lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quelques exemples de projets soutenus par Nature 2050 :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
+  &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre
+&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
+  &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des projets Nature 2050 sont accessibles
+ en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Friche
+Risques naturels
+Biodiversité
+Paysage
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le porteur de projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recourir aux solutions fondées sur la nature ;
+ &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
+ &lt;li&gt;
+  Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+   Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
+  &lt;br /&gt;
+ &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
+ &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
+  Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>nature2050@cdc-biodiversite.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>ID77
+Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service :
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces chantiers vous permettent de valoriser votre engagement pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus d&amp;#039;infos  https://initiatives77.org/offre-services-collectivites-locales/
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La co-construction du projet avec Initiatives77,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Espace public
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>117393</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance administrative et juridique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement pour le suivi de travaux (INITIATIVES 77)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapport
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>117396</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit/payant/SC sous conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Citoyenneté
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>117153</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de données naturalistes (faune, flore, milieux naturels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux continuités écologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Conseils  informations en urbanisme et aménagement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en relation des partenaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à la révision des documents d&amp;#039;urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement technique lors des réunions en communes ou à la demande
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>117154</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>120084</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la protection des Espaces Naturels Sensibles ouverts au public - Volet investissement Environnement</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE) -</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce fonds vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    valoriser le patrimoine naturel auprès du public, pour le transmettre et garantir le cadre de
  vie et le développement durable du territoire,
   &lt;/li&gt;
   &lt;li&gt;
    améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
    participer à l&amp;#039;aménagement des sites et à leur ouverture au public,
   &lt;/li&gt;
   &lt;li&gt;
    soutenir des populations en vue de leur restauration ou de leur maintien,
   &lt;/li&gt;
   &lt;li&gt;
    intégrer les trames verte et bleue dans les projets de territoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Études de connaissances : inventaires
  et/ou suivi faune/flore, diagnostics
  écologiques et paysagers, publications (20% d&amp;#039;aide),
   &lt;/li&gt;
   &lt;li&gt;
    Elaboration plan de gestion/d&amp;#039;actions (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration des milieux
  constitutifs de la trame verte et
  bleue : travaux d&amp;#039;équipement (clôtures, protection,
  ouvrages de franchissement et
  hydrauliques, matériels...) présentant un
  gain environnemental, t
  ravaux écologiques (30%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espèces animales ou
  végétales d&amp;#039;intérêt patrimonial : étude, travaux/fournitures pour la
  réintroduction ou le maintien d&amp;#039;espèces
  animales ou végétales remarquables - achat
  d&amp;#039;individus, suivis, transport, études
  préalables, travaux d&amp;#039;accueil des espèces (40%),
   &lt;/li&gt;
   &lt;li&gt;
    Accueil du public : études et conception de projets
  d&amp;#039;aménagement permettant la découverte
  du site et l&amp;#039;information du public, travaux liés à l&amp;#039;ouverture du public à des fins
  pédagogiques et/ou scientifiques cheminements -
  passerelles, balisage et panneaux
  pédagogiques, observatoires, bâtiments
  d&amp;#039;accueil et d&amp;#039;observation, etc (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Supports d&amp;#039;animation pédagogiques, de
  communication et d&amp;#039;exposition : matériel d&amp;#039;exposition et
  d&amp;#039;affichage, maquettes (50%).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération ne doit être ni engagée ni avoir
  fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les études, les services du Département doivent obligatoirement être associés à l&amp;#039;élaboration du
  cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum d&amp;#039;aides publiques ne doit pas dépasser 70%.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations réalisées en régie sont acceptées (y compris main d&amp;#039;œuvre, frais de
  déplacement) et le montant des travaux doit être équivalent à une fourchette de
  prix habituellement pratiquée par des entreprises pour des opérations similaires. Elles ne doivent pas dépasser 30% de la dépense subventionnable  doivent être ré-imputées en section d&amp;#039;investissement (attestation du
  Trésorier à l&amp;#039;appui). L
  e pétitionnaire doit fournir une attestation signée du Président de la
  structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué.
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions sont échelonnées de  1.000 à 100.000 € et le taux d&amp;#039;aide de 20 à 50% selon la nature du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathalie MARIANNE
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Développement Local
 &lt;/p&gt;
 &lt;p&gt;
  Service Environnement, Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 05 62 56 78 23 / 06 08 14 44 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:nathalie.marianne&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
   nathalie.marianne&amp;#64;ha-py.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2230-soutenir-la-protection-des-espaces-naturels-s/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>30/08/2022</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...508 lines deleted...]
-      <c r="G76" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>111669</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la rivière et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
-[...713 lines deleted...]
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
-[...791 lines deleted...]
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>Taux d'aide en % des dépenses HT</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valorisation de la rivière et des milieux aquatiques. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   20 % pour le suivi de la qualité des cours d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   40% pour la préservation et la restauration des cours d&amp;#039;eau, zones humides annexes et de leurs habitats
  &lt;/li&gt;
  &lt;li&gt;
   40 % pour la maîtrise de l&amp;#039;usage des pesticides par les collectivités
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour la préservation et restauration des mares et autres zones humides non connectées au cours d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2017-04-0018 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91fe-valoriser-la-riviere-et-les-milieux-aquatique/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>111671</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   paysages naturels,
  &lt;/li&gt;
  &lt;li&gt;
   continuité écologique (trame verte et bleue),
  &lt;/li&gt;
  &lt;li&gt;
   préservation des espaces agricoles (trame jaune),
  &lt;/li&gt;
  &lt;li&gt;
   ressource en eau,
  &lt;/li&gt;
  &lt;li&gt;
@@ -17163,836 +18764,3052 @@
   développement et promotion de la randonnée pédestre,
  &lt;/li&gt;
  &lt;li&gt;
   liaisons douces (sentes vertes),
  &lt;/li&gt;
  &lt;li&gt;
   tourisme équestre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Montant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2012-04-0056 (AD du 19/11/2012)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Tourisme
 Forêts
 Sols
 Foncier
 Cohésion sociale et inclusion
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>111675</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J85" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>50% maximum du coût HT de l'opération</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration écologique et paysagère des grands domaines historiques.
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
 &lt;/p&gt;
 &lt;p&gt;
  Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2017-04-0039 (AD du 25/05/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Espaces verts
 Biodiversité
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>111676</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Restaurer des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J86" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>50% maximum du coût HT de l'opération</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Remise en état des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2017-04-0039 (AD du 29/05/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Montagne
 Risques naturels
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce62-restaurer-des-sites-naturels-et-des-itinerair/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>102101</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Aménager les sites de nature ordinaire</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E87" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Calvados nature</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
 :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
 ou
 la restauration de milieux
 naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
 pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
 bonne conservation
 de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
   &lt;/li&gt;
   &lt;li&gt;
    Existence d&amp;#039;un volet pédagogique structuré
   &lt;/li&gt;
   &lt;li&gt;
    Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X87" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>105331</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l'environnement et le développement durable en Charente</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique en faveur de l&amp;#039;environnement, le Département encourage la sensibilisation de tous les publics, en soutenant des actions, animations ou manifestations concourant à l&amp;#039;éducation à l&amp;#039;environnement et à la diffusion de la culture du développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le montant de la subvention est attribué en fonction de la nature de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  plancher de subvention : 500€
+ &lt;/li&gt;
+ &lt;li&gt;
+  plafond de subvention : 2000€ /an
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutefois, le Département pourra déplafonner sa subvention pour des projets d&amp;#039;ampleur départementale, dans la limite des crédits votés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Thématiques soutenues :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la protection de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation de l&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  les trames vertes et l&amp;#039;arbre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Eligibilité des actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions devront concerner des animations, de la sensibilisation, des manifestations, des expérimentations ou des formations dans le respect des thématiques ci-dessus
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour tous les projets subventionnés, la lisibilité du soutien départemental devra apparaitre dans tous les supports de communication, dans la presse, dans les invitations, courriers et brochures publiées...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/agir_pour_environnement_et_developpement_durable.pdf</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 30 septembre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 56
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab5d-agir-pour-lenvironnement-et-le-developpement-/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>105330</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conception du sentier de découverte : étude réalisée par un prestataire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exécution des travaux d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Partie étude :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>105328</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir, gérer et valoriser les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - acquisition, gestion et valorisation des espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;Établissements Publics de Coopération Intercommunale&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Industriel et Commercial&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Administratif&lt;/li&gt;&lt;li&gt;Associations agréées au titre de l&amp;#039;environnement&lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Afin d’encourager les collectivités, établissements publics, associations ou propriétaires privés à la préservation et à la valorisation des espaces naturels sensibles (ENS), le Département peut soutenir les projets en lien avec cette politique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;participation à l’acquisition de terrains situés dans un ENS par une commune ou par un établissement public de coopération intercommunale compétent&lt;/li&gt;&lt;li&gt;participation à l’aménagement et l’entretien d&amp;#039;espaces naturels, boisés ou non, appartenant aux collectivités publiques ou à leurs établissements publics et ouverts au public, ou appartenant à des propriétaires privés &lt;/li&gt;&lt;li&gt;participation à l’acquisition par une commune, un établissement public de coopération intercommunale ou le conservatoire de l’espace littoral et des rivages lacustres, de bois et forêts donnant vocation à l’attribution en propriété ou en jouissance de bois et forêts, sous réserve de leur ouverture au public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;80 % de la dépense subventionnable plafonnée à 100 000 € HT par action subventionnée et par an (taux de subvention limité à 20% pour les bâtiments)&lt;/li&gt;&lt;li&gt;déplafonnement possible dans le cadre de projets d’ampleur départementale : étude au cas par cas par l’Assemblée délibérante, selon la nature du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;le site doit être inscrit aux espaces naturels sensibles&lt;/li&gt;&lt;li&gt;Le projet doit prévoir, si possible, l&amp;#039;ouverture du site au public ou tout autre forme de sensibilisation&lt;/li&gt;&lt;li&gt;pour les aménagements, utiliser des matériaux locaux et durables&lt;/li&gt;&lt;li&gt;mettre en place des mesures efficaces de protection (statut réglementaire, réglementation par arrêté, surveillance régulière, actions de sensibilisation...)&lt;/li&gt;&lt;li&gt;toute participation du Département est subordonnée à la signature d&amp;#039;une convention de gestion du site d’une durée de 10 ans. Dans cette convention, le demandeur indiquera son engagement sur la gestion future du site, son entretien ou toute autre opération concourant à conserver, dans un état fonctionnel et pérenne (10 ans), les investissements réalisés par le Département. &lt;/li&gt;&lt;li&gt;pour les associations, un agrément est exigé au titre de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;présenter au Département un document de gestion du site&lt;/li&gt;&lt;li&gt;dans le cadre des actions habituelles de communication, s&amp;#039;engager à informer du soutien du Département de la Charente dans tous les supports utilisés, ainsi que par le biais de rapports avec les différents médias&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Actions subventionnées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;un espace naturel sensible dans un objectif non commercial, de préservation, de réhabilitation et de valorisation&lt;/li&gt;&lt;li&gt;études et inventaires du patrimoine naturel&lt;/li&gt;&lt;li&gt;élaboration d&amp;#039;un plan de gestion&lt;/li&gt;&lt;li&gt;travaux de réhabilitation, d’aménagements et d’ENS, boisés ou non&lt;/li&gt;&lt;li&gt;animation, communication, sensibilisation et éducation au patrimoine naturel des ENS&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;--&amp;gt;Pour les collectivités territoriales (communes, EPCI) :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département&lt;/li&gt;&lt;li&gt;l’extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;la nature de l&amp;#039;opération envisagée&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;l’engagement de la collectivité à conserver les investissements réalisés (à travers l’élaboration d’une notice de gestion, ou la signature d’une convention de gestion avec un organisme agréé au titre de l’environnement) &lt;/p&gt;&lt;p&gt;--&amp;gt; Pour les établissements publics (EPIC, EPA) et les propriétaires privés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;autres financeurs (le cas échéant)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la description du projet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;Pour les associations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;les pièces structurelles du demandeur : statuts, rapport d’activité, membres…&lt;/li&gt;&lt;li&gt;les documents financiers : budget, documents comptables, RIB…&lt;/li&gt;&lt;li&gt;tout autre document complémentaire utile à l’appréciation de la demande&lt;/li&gt;&lt;li&gt;le contrat d’engagement républicain signé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la décision attributive, sur présentation des justificatifs des dépenses réalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Une demande de prorogation de deux ans peut être sollicitée 4 mois avant la date de caducité. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/schema_espaces_naturels_acquis.pdf</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 71 22
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4eb0-acquerir-gerer-et-valoriser-les-espaces-natur/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>105327</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux organismes dans le domaine de l&amp;#039;environnement et plus précisément dans le cadre des espaces naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement et en investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions relevant du domaine de l&amp;#039;énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : Conformément à la convention ou, à défaut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement : un an à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/organismes_espaces_naturels.pdf</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba4c-soutenir-les-organismes-du-domaine-des-espace/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>116528</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>92591</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
+subventionner : 50 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
+&lt;/p&gt;
+&lt;p&gt;
+ - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre du plan de gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Précisions bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
+Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>94499</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Fondation Nature &amp; Découvertes</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>De 6000 à 15000€</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
+ Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Forêts
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  déjà réalisés lors de l&amp;#039;attribution des subventions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à but lucratif, promotionnel ou publicitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;édition de livre ou de film ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
+ &lt;/li&gt;
+ &lt;li&gt;
+  événementiels (festivals, rencontres, classes vertes...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour candidater :
+ &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
+  https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>flavie.berdu@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>103417</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité en Île-de-France</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques terrestres
+  &lt;/strong&gt;
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pollinisateurs sauvages,
+  &lt;/strong&gt;
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Trame noire et faune nocturne,
+  &lt;/strong&gt;
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Santé et biodiversité,
+  &lt;/strong&gt;
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en investissement : 70% maximum du montant des dépenses subventionnables, plafonné à 200 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Démarche
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>103418</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Eaux et milieux aquatiques humides</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels types de projets?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise à la source des ruissellements et désimperméabilisation :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récupération des eaux de pluie
+ &lt;/strong&gt;
+ : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ eau-tramevertetbleue&amp;#64;iledefrance.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>79298</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion raisonnée des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de l&amp;#039;aide départementale
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition de connaissances et la définition des projets sur les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à la restauration physique du fonctionnement des bassins versants
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de fonctionnement des bassins versants : SAGE, hydromorphologie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration du transport sédimentaire, amélioration de la continuité longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux, aménagements en vue d&amp;#039;améliorer les continuités latérales des cours d&amp;#039;eau : études préalables et travaux, y compris maîtrise d&amp;#039;oeuvre, déclaration Loi sur l&amp;#039;Eau, assistance à maîtrise d&amp;#039;ouvrage, géotechniques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de connaissances : hydrométrie, topographie, télédétection, modélisation, suivi, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs regroupements, syndicats mixtes et associations syndicales autorisées
+&lt;/p&gt;
+&lt;p&gt;
+ Montant total d&amp;#039;aides publiques maxi : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles : 50 000€ pour les études et 200 000€ pour les travaux. Le montant de la subvention est calculé sur la base des dépenses hors TVA sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de déroulement et à leur restitution
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande. Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/
+ Service Environnement Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/061e-accompagner-la-gestion-raisonnee-des-milieux-/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>97357</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
  &lt;/li&gt;
  &lt;li&gt;
   la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer les ressources en eau, en qualité et en quantité ;
  &lt;/li&gt;
  &lt;li&gt;
   préserver et valoriser les zones humides du département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dépenses éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de réserves de substitution (Travaux et études préalables).
  &lt;/li&gt;
@@ -18005,2162 +21822,1681 @@
 &lt;ul&gt;
  &lt;li&gt;
   les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;entretien régulier des ouvrages hydrauliques,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de recalibrage de canaux,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux visant à gérer la fréquentation touristique,
  &lt;/li&gt;
  &lt;li&gt;
   la gestion de l&amp;#039;espace,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux préconisés dans le cadre de mesures compensatoires,
  &lt;/li&gt;
  &lt;li&gt;
   tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>97609</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
  préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
   &lt;/li&gt;
   &lt;li&gt;
    Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
   &lt;/li&gt;
   &lt;li&gt;
    Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépense non éligible :
  &lt;/strong&gt;
  Tous travaux d&amp;#039;entretien général
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement durable - Direction Développement, Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Annick Aymes de Boeck, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   annick.aymesdeboeck&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.67.31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...638 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>30531</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
-[...415 lines deleted...]
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
  &lt;/li&gt;
  &lt;li&gt;
   Porter à connaissance de données relatives aux zones humides sur le territoire du Département
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Achat et valorisation d&amp;#039;une zone humide
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une signalétique
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
 &lt;/p&gt;
 &lt;p&gt;
  Conférence zones humides
 &lt;/p&gt;
 &lt;p&gt;
  Continuité écologique de la traversée du Viaur
 &lt;/p&gt;
 &lt;p&gt;
  Plan d&amp;#039;action biodiversité sur tout le territoire communal
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Biodiversité
 Paysage
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>30530</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Promouvoir et mettre en œuvre la gestion durable des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les communes et EPCI (notamment à travers les syndicats de rivière) pour promouvoir et mettre en œuvre la gestion durable des milieux aquatiques
  &lt;/li&gt;
  &lt;li&gt;
   Thématiques et prise en compte des enjeux : Etats des lieux, cartographie, réglementation, outils méthodologiques; programmes de travaux, PPG, ...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Continuités écologiques, hydromorphologie, suivis piscicoles...
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 22 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la définition des enjeux/objectifs/actions sur les masses d&amp;#039;eau ciblées dans le cadre du PPG Cérou-Vère
 &lt;/p&gt;
 &lt;p&gt;
  Aide à la rédaction de la déclaration d&amp;#039;intérêt général (DIG) établie dans le cadre du nouveau programme pluriannuel de gestion (PPG) de Cérou-Vère
 &lt;/p&gt;
 &lt;p&gt;
  Analyse de la thermie du Tescou en amont et en aval d&amp;#039;un ouvrage transversal
 &lt;/p&gt;
 &lt;p&gt;
  Défintion des Objectifs/actions du futur programme pluriannuel de gestion (PPG) de Cérou-Vère 2022-2027
 &lt;/p&gt;
 &lt;p&gt;
  Détermination par topographie de la pente du ruisseau de Lavergné sur la commune de Cuq-les-Vielmur
 &lt;/p&gt;
 &lt;p&gt;
  Analyse liée à une érosion de berges en bord de voirie communale - propositions d&amp;#039;aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Analyse d&amp;#039;un problème d&amp;#039;eau stagnante dans le fossé du hameau de Beauzelles
 &lt;/p&gt;
 &lt;p&gt;
  Rédaction d&amp;#039;un mémo sur les modalités de mise en œuvre de mesures topographiques en cours d&amp;#039;eau. Formation in situ des agents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5323-promouvoir-et-mettre-en-uvre-la-gestion-durab/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB107" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>23856</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I98" s="1" t="inlineStr">
+      <c r="I108" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
+      <c r="J108" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>Espace public
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
 Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
 Risques naturels
-Accessibilité
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
 Appui méthodologique
-Transports collectifs et optimisation des trafics routiers
-[...5 lines deleted...]
-      <c r="O99" s="1" t="inlineStr">
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S99" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
-[...29 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>163141</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
+des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
+un enjeu dans un contexte de changement climatique. Elle cible une gestion
+intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
+limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
+(infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
+recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
+place par les services départementaux et leurs partenaires, un accompagnement
+adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
+du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
+général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
+la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
+de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
+l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
+avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
+sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
+que référent elle sera en charge de la coordination des acteurs et la
+répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
+abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
+le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
+compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
+création de schéma d’intention et la prise en compte de l’accessibilité, SEME
+sur La sensibilisation aux enjeux environnementaux des différents acteurs et
+l’intégration d’une biodiversité dans les projets et la Direction des Routes
+sur les dépendances de la route.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Sols
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
+du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
+commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>77367</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avoir une meilleure gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la transition climatique et bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -20305,905 +23641,776 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...49 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...4 lines deleted...]
-          <t>Ingénierie financière
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>Sols
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
 Espace public
 Friche
+Foncier
 Voirie et réseaux
-Economie d'énergie et rénovation énergétique
-[...1 lines deleted...]
-Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
+Réhabilitation
 Logement et habitat
 Architecture
 Paysage
-Appui méthodologique
-[...341 lines deleted...]
-Paysage
+Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
-[...3 lines deleted...]
-commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
-Gestion d'une base nautique</t>
-[...24 lines deleted...]
-          <t>02/03/2026</t>
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>74155</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou la restructuration d'une école rurale</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...13 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
-[...37 lines deleted...]
-&lt;/ul&gt;
+ Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des dépenses subventionnables : 1 M€
+&lt;/p&gt;
+&lt;p&gt;
+ Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Ruralité et Economie Résidentielle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>143373</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
  &lt;br /&gt;
  Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelles orientations retenir parmi plusieurs options techniques ?
@@ -21270,1439 +24477,1439 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des formations méthodologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Former
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Malo Agglomération :
   &lt;/strong&gt;
   Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole :
   &lt;/strong&gt;
   Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB117" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>132573</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Projets locaux d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
 &lt;/p&gt;
 &lt;p&gt;
  La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de la Haute-Marne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 03.25.32.85.71
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
   service.agriculture&amp;#64;haute-marne.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Guide des aides :
  &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
   http://www.haute-marne.fr/guidedesaides/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toute correspondance doit être adressée à :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Monsieur le Président du Conseil départemental
 &lt;/p&gt;
 &lt;p&gt;
  1 rue du Commandant Hugueny
 &lt;/p&gt;
 &lt;p&gt;
  CS 62127
 &lt;/p&gt;
 &lt;p&gt;
  52905 CHAUMONT Cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>jean-jules.joly@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G107" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>119761</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
-[...17 lines deleted...]
-      <c r="M107" s="1" t="inlineStr">
+ L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
+ &lt;br /&gt;
+ biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...46 lines deleted...]
- &lt;/strong&gt;
+ Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Création de noues plantées en bordure de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ Création de toitures végétalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Création de chaussées à struture réservoir
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
+ &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
+  https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O107" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;opération ne doit être ni engagée ni avoir
-[...38 lines deleted...]
- L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
+ Déconnexion des eaux pluviales :
+&lt;/p&gt;
+&lt;p&gt;
+ - du réseau unitaire d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>Jean-Philippe KARPINSKI
+&lt;br /&gt;
+Chef de la Mission Mer du Nord
+&lt;br /&gt;
+jp.karpinski&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+François BLIN
+&lt;br /&gt;
+Chef de la Mission Picardie
+&lt;br /&gt;
+f.blin&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Ludovic LEMAIRE
+&lt;br /&gt;
+Chef de la Mission Littoral
+&lt;br /&gt;
+l.lemaire&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé CANLER
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>123492</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...5 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W108" s="1" t="inlineStr">
+      <c r="W120" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...241 lines deleted...]
-      <c r="A110" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>117150</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre la préservation de la fonctionnalité des zones humides.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
 &lt;/p&gt;
 &lt;p&gt;
  Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit pour partie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Foncier
 Risques naturels
 Appui méthodologique
 Milieux humides</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>120261</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour atteindre cet objectif et dans la continuité des politiques engagées depuis de nombreuses
+ années, le Département développe une politique qui vise à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
+  &lt;/li&gt;
+  &lt;li&gt;
+   participer à la restauration physique du fonctionnement des bassins versants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Acquisition de connaissances (hydrométrie, topographie,
+ télédétection, modélisation,
+ suivis ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes de fonctionnement des bassins
+ versants (SAGE, hydromorphologie ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors étude liée à des opérations
+  foncières, inventaires zones humides, études
+  en lien avec des mesures
+  compensatoires liées à une
+  opération, élaboration/bilan PAPI.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Amélioration du transport sédimentaire, amélioration de la continuité
+ longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux (études préalables et travaux compris maîtrise d&amp;#039;
+ œuvre
+ , déclaration Loi sur l&amp;#039;Eau, AMO,
+ géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement en vue d&amp;#039;améliorer les
+ continuités latérales des cours d&amp;#039;eau  (études préalables et travaux compris maîtrise d&amp;#039;œuvre, déclaration Loi sur l&amp;#039;Eau, AMO, géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors travaux d&amp;#039;entretien et travaux
+  d&amp;#039;aménagement récurrents
+  (enlèvement déchets, enlèvement
+  d&amp;#039;embâcles, entretien ripisylve,
+  lutte contre les plantes
+  envahissantes, ...), protection de
+  berges autres qu&amp;#039;en génie
+  végétal, protection
+  contre les
+  inondations, restauration
+  de la ripisylve, mesures compensatoires, animation.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération ne doit être ni engagée ni avoir
+ fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les études, les services du Département doivent être associés à l&amp;#039;élaboration du
+ cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux maximum toutes aides publiques confondues ne doit pas dépasser 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant le travail réalisé en régie :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le montant des travaux doit être équivalent à une fourchette de
+ prix habituellement pratiquée par des entreprises pour des opérations similaires
+ ,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le pétitionnaire doit fournir une attestation signée du Président de la
+ structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ils ne doivent pas dépasser 30% de la dépense subventionnable,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la main d&amp;#039;
+ œuvre
+ (y compris charges),
+ les frais de déplacement, les dépenses ponctuelles directement liées à la mission, excepté les frais liés au fonctionnement général de la structure, peuvent être intégrés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ces prestations doivent être ré-imputées en section d&amp;#039;investissement (attestation du
+ Trésorier à l&amp;#039;appui).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Catherine LABAT - Cheffe de Service Environnement, Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:catherine.labat&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
+  catherine.labat&amp;#64;ha-py.fr
+ &lt;/a&gt;
+ - 05 62 56 70 10 - 06 21 03 80 03
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5269-soutenir-les-structures-gestionnaires-des-mil/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>116530</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Restaurer la fonctionnalité des écosystèmes</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>95344</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie
+Conseil départemental de l'Aude
 Agence de l'eau Rhône-Méditerranée-Corse
-Conseil départemental de l'Aude
 Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J112" s="1" t="inlineStr">
+      <c r="J124" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'intervention dépend du dispositif demandé</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
 &lt;/p&gt;
 &lt;p&gt;
  Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité des opérations
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe
   1
   &lt;/em&gt;
   &lt;em&gt;
    :
   &lt;/em&gt;
   Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
@@ -22760,1030 +25967,433 @@
    Axe 2 :
   &lt;/em&gt;
   Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 3 :
   &lt;/em&gt;
   Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 4 :
   &lt;/em&gt;
   Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 5 :
   &lt;/em&gt;
   Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    david.mouret&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Alain ERADES  - Ingénieur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    alain.erades&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   téléphone : 04.68.11.67.62
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>07/07/2021</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-[...597 lines deleted...]
-      <c r="A116" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>140803</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>156131</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Favoriser la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I126" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
+      <c r="J126" s="1" t="inlineStr">
         <is>
           <t>- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
   (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
   (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Mares :
   Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements favorables à la biodiversité
   en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
@@ -23858,217 +26468,1099 @@
   Plafonds des dépenses subventionnables :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Mares : 8.000€ HT par mare
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements favorables à la biodiversité : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
  &lt;/li&gt;
  &lt;li&gt;
   Plantations : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Haies : 18€ HT par mètre linéaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>105329</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la plantation de haies et d'arbres</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - plantation de haies et d'arbres (hors forêts)</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales charentaises (communes, EPCI, syndicats, etc.)&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Agriculteurs (propriétaires ou fermiers)&lt;/li&gt;&lt;li&gt;Particuliers (propriétaires de parcelles agricoles)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;La subvention du Département a pour but de favoriser la reconstitution des trames bocagères cohérentes, de renforcer la biodiversité, de réguler le régime des eaux, de limiter les îlots de chaleur, de protéger les sols contre l’érosion, de contribuer à la valorisation collective des paysages, de préserver les habitations de la dérive des produits phytosanitaires à proximité de zones agricoles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plantation de haies et d&amp;#039;arbres &lt;/strong&gt;&lt;strong&gt;(incluant fourniture des plants, des tuteurs et protections biosourcés et biodégradables et le paillage naturel)&lt;/strong&gt;&lt;strong&gt;  :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  haie simple : 2 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie double : 5 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie triple : 7 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;arbre : 4 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;li&gt;arbre fruitier greffé isolé : 8 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Frais d’adhésion et/ou expertise : &lt;/strong&gt;montant HT de l’accompagnement plafonné à 300 €.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation des travaux :&lt;/strong&gt; 80% de la dépense HT subventionnable, plafonnée à 3 000 €, hors coût de désartificialisation des sols&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plafond de subvention :&lt;/strong&gt; 80 % des frais engagés par les planteurs
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher de subvention :&lt;/strong&gt; 500 €, toute demande inférieure ne sera pas traitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;br /&gt;
+ &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères généraux : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’intégrer dans le cadre des objectifs de la subvention cités ci-dessus. Il doit être situé sur le territoire du département de la Charente. En cas d’opération dépassant les limites administratives du département, seule la partie charentaise sera soutenue.&lt;/p&gt;&lt;p&gt;Afin de répondre aux objectifs du règlement d’intervention, le Département se réserve le droit, à titre dérogatoire, de soutenir un projet qui ne respecterait pas scrupuleusement tous les critères dès lors qu’il aura été présenté en Comité technique (cf. Modalités d’instruction et de versement) et que celui-ci aura émis avis favorable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Localisation des plantations :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;en plein champ&lt;/li&gt;&lt;li&gt;en bordure de voirie&lt;/li&gt;&lt;li&gt;en limite de bâti agricole&lt;/li&gt;&lt;li&gt;tout autre secteur jugé pertinent pour répondre aux objectifs du Plan Arbres et Haies et du Schéma département des espaces naturels&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Attention, sont exclus du soutien du Département, les projets de plantations situées dans les espaces urbanisés à l’exception :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des projets d’aménagements d’îlots de fraîcheur ou projets similaires ;&lt;/li&gt;&lt;li&gt;des projets concourant à protéger les habitations de la dérive des produits phytosanitaires issus de zones agricoles à proximité immédiate.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire veillera à s’informer de façon exhaustive sur les zonages relatifs au secteur de plantation concerné et à respecter scrupuleusement toute règlementation ou servitude s’y appliquant (plan local d’urbanisme, site classé, site inscrit, etc.)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Contraintes liées aux plantations en bordure de routes départementales&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;au-delà de la limite du domaine départemental, il est nécessaire d’obtenir l’alignement auprès des agences départementales de l’aménagement (ADA),&lt;/li&gt;&lt;li&gt;la plantation a lieu à une distance minimale de 4 mètres de la bordure de la chaussée,&lt;/li&gt;&lt;li&gt;lorsque la route présente une fréquentation de plus de 1 500 véhicules par jour, la distance minimale est de 7 m.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Calendrier de plantations : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Novembre à mars, en s’assurant des bonnes conditions pédoclimatiques permettant d’obtenir rapidement une reprise des plants (hors période de gel ou inondation …),&lt;/li&gt;&lt;li&gt;Report exceptionnel en cas d’aléa (météo, manque de disponibilités de plants ou autre cas de force majeure).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Choix des essences :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des essences autorisées est celle publiée par le Conservatoire Botanique National Sud Atlantique. Pour les arbres fruitiers greffés, seront retenues les variétés fruitières anciennes du Sud-Ouest. Les arbres fruitiers non greffés sont considérés comme des essences classiques d’arbres et arbustes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Diversité des essences :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Haies et bosquets : 5 essences différentes au moins (veiller à mélanger les différentes strates et à inclure des essences fruitières et/ou favorables aux pollinisateurs&lt;/li&gt;&lt;li&gt;Vergers : 3 essences différentes au moins, en diversifiant parmi les variétés anciennes si possibles &lt;/li&gt;&lt;li&gt;Arbres d’alignement : possibilité de plantation monospécifique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Travail du sol :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le coût du travail du sol est compris dans le coût d’implantation. Le coût de la désartificialisation des sols n’est pas éligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Protection des plants et tuteurs : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les protections et tuteurs en plastique sont proscrits et doivent être biosourcés et biodégradables, à l’exception de ceux concernant les arbres de haut jet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Paillage : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à utiliser un paillage biodégradable pour la plantation en quantité suffisante pour un bon développement de la haie. Le bénéficiaire s’engage à regarnir le paillage si nécessaire. Dans ce cadre, l’emploi de plastique est proscrit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Entretien de la plantation de haie :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il consiste à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dégager la végétation herbacée pendant les trois premières années,&lt;/li&gt;&lt;li&gt;compléter le paillage si nécessaire,&lt;/li&gt;&lt;li&gt;défourcher et élaguer les arbres de hauts jets pour obtenir une qualité bois d’œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour éviter la destruction des espèces protégées, en particulier les oiseaux nicheurs, et pour répondre aux recommandations de l&amp;#039;Office Français de la Biodiversité, le bénéficiaire s’engage à éviter toute intervention sur les haies entre le 15 mars et le 15 août, à l&amp;#039;exception de celles relatives à la sécurité des biens et des personnes.&lt;/p&gt;&lt;p&gt;Il s’engage également à ne pas détruire la haie plantée grâce à l’aide du Département.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Distance de plantation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il est obligatoire de respecter la règlementation en vigueur relative à la distance de plantation vis-à-vis des fonds publics ou privés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux haies&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;longueur minimale de haie : 100 mètres d’un seul tenant,&lt;/li&gt;&lt;li&gt;emprise de la haie : entre 70 cm et 1 m de large,&lt;/li&gt;&lt;li&gt;distance maximale entre deux plants : 2 m.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres fruitiers&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les fruitiers y compris greffés peuvent être implantés dans le linéaire de la haie en respectant une densité maximale de 20% ; privilégier les essences locales et conservatoires : pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, ... &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;(Pour plus d’informations, se rapprocher du Domaine Agro écologique de Barolle à MONTESQUIEU 47130 - ex Conservatoire végétal régional de Nouvelle-Aquitaine)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux vergers de variétés anciennes&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;seules les collectivités sont éligibles. Un maximum de 100 arbres fruitiers greffés d’essences locales et conservatoires peut être subventionné (pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques à la dérive des produits phytosanitaires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les caractéristiques des plantations proposées par les structures doivent être en adéquation avec l’objectif (argumentation à présenter en comité technique). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;les projets visant à compléter les haies existantes (dents creuses) ou les arbres isolés seront privilégiés.&lt;/p&gt;&lt;p&gt;Attention : Les projets d’agroforesterie ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant, l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les éléments techniques du projet de plantation (formulaire spécifique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous les devis qui entrainent un coût pour le planeur (plants, paillage, implantation et protection)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des factures acquittées,&lt;/li&gt;&lt;li&gt;l&amp;#039;attestation sur l&amp;#039;honneur du bénéficiaire,&lt;/li&gt;&lt;li&gt;des visuels certifiant que la réalisation de la plantation est conforme au dossier subventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subventions doivent être établies par les structures en charge du dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la Chambre d&amp;#039;agriculture de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre d&amp;#039;Etude Technique Environnemental et Forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Prom&amp;#039;haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association pour la Mise en Valeur des Forêts du Sud Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de Bassin etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Celles-ci présentent les projets de plantation et transmettent le formulaire au Département dûment complété 15 jours avant la tenue des comités techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Examen des dossiers par le comité technique :
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers recevables sont présentés lors de la réunion d&amp;#039;un comité technique, au cours de laquelle chaque structure dispose d&amp;#039;une voix. Ce comité émet un avis simple sur les projets présentés en fonction des conditions techniques de plantation et de leur intérêt environnemental et paysager. Il est composé des structures suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre Régional de la Propriété Forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Direction Départementale des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Charente Nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le CAUE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hennessy
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Angoulême
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dates de réunion du comité technique sont fixées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ → Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;Les paiements relatifs aux plantations
+sont effectués en un versement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le paiement du solde
+intervient après dépôt des pièces justificatives dans le portail
+« Subvention 16 » (cf. PIECES A FOURNIR) et traitement par les
+services du Département qui rédigent un procès-verbal. Celui-ci est cosigné par
+le bénéficiaire uniquement en cas de réception in situ.&lt;/p&gt;&lt;p&gt;
+ Les travaux des bénéficiaires ayant fait une demande de solde avant l&amp;#039;été sont réceptionnés dès l&amp;#039;automne par les services du Département ou par tout autre technicien habilité par le Département. La réception fait l&amp;#039;objet d&amp;#039;un procès-verbal, cosigné par le planteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour que la réception soit conforme, la plantation doit être réalisée et correspondre au descriptif de projet approuvé par le comité technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations de haies, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 80 % sans trouées de plus de 10 mètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire conforme au projet, avec une tolérance de 5 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un entretien suffisant pour permettre à la haie de se développer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les plantations d&amp;#039;arbres d&amp;#039;alignement ou de verger, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 90 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire ou dispositif conforme au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La conformité des réceptions déclenche le versement des subventions des plantations.&lt;/p&gt;
+&lt;p&gt;
+ Si la réception s&amp;#039;avère non conforme, le bénéficiaire devra effectuer les restaurations et compléments nécessaires et tenir informé le Département de la fin des travaux. Le planteur pourra néanmoins solliciter le versement de la partie conforme de la haie, mais ne pourra bénéficier du reste de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Si toutefois, la réfaction entraine un calcul de la subvention inférieur à 500 €, le projet ne pourra être financé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra être achevé et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Au-delà de ce délai de deux ans, le projet est considéré comme abandonné.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet peut s&amp;#039;échelonner sur deux années afin d&amp;#039;atteindre le plafond des 500 €. Il constitue alors une seule et même demande.
+&lt;/p&gt;&lt;p&gt;Contrôle :&lt;/p&gt;&lt;p&gt;Le Département se réserve le droit de
+procéder à des contrôles concernant la conformité des travaux réalisés (nombre
+de plants vivants, paillage, tuteurs et protections). Le bénéficiaire est
+informé qu’à l’issue des contrôles, si les plantations ne sont pas conformes au
+projet déposé et pour lequel la subvention a été octroyée, il est dans
+l’obligation d’effectuer à ses frais les travaux de mise en conformité
+(entretien, paillage, regarni, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/02-Au_quotidien/03-Dispositifs_de_subventions/plantation_haies_arbres.pdf</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Schéma des espaces naturels - plantation de haies et d&amp;#039;arbres (hors forêt)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 94&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMUNICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communication sur le projet financé doit systématiquement se faire en prenant l&amp;#039;attache du Département et à minima en mentionnant son soutien au projet, sous peine de révision de l&amp;#039;octroi de l&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est conditionnée au respect des points suivant :
+&lt;/p&gt;
+&lt;p&gt;
+ -	la communication presse possible uniquement après contact et validation du Département
+&lt;/p&gt;
+&lt;p&gt;
+ -	toute communication écrite ou orale doit mentionner l&amp;#039;aide du Département
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b68a-accompagner-et-soutenir-la-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>97346</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Plantations de haies et de bosquets en zone rurale</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I130" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan Vendée Biodiversité Climat -
   Plantation de haies et de bosquets en zone rurale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
 15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Sols
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement technique du projet,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des végétaux,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de préparation de terrain,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de plantation,
  &lt;/li&gt;
  &lt;li&gt;
   la préparation ou la fourniture du paillage biodégradable,
  &lt;/li&gt;
  &lt;li&gt;
   la pose du paillage biodégradable, des protections et du tuteurage.
@@ -24087,1471 +27579,388 @@
  ).
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
 bâtie, aux plantations de haies ou au regarnissage de haies existantes y
 compris autour des sièges d’exploitation et des bâtiments agricoles avec un
 minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
 jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
 ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
 réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
 espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
 surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
 m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 &lt;p&gt;Les
 bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
 &lt;p&gt; La
 subvention ne doit pas avoir pour objet de financer des plantations visant à se
 mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
 point de vue de la biodiversité, les plantations réalisées au minimum sur 2
 lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
 possible, la réalisation de haies sur talus et terrains en pente doit se faire
 perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
 en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Agriculture et Pêche
 &lt;/p&gt;
 &lt;p&gt;
  40, rue du Maréchal Foch
 85923 LA ROCHE-SUR-YON CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   agriculture&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>gaelle.daviaud@vendee.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-[...900 lines deleted...]
-      <c r="G122" s="1" t="inlineStr">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>156134</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
-[...200 lines deleted...]
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I131" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J123" s="1" t="inlineStr">
+      <c r="J131" s="1" t="inlineStr">
         <is>
           <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>117377</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
  &lt;br /&gt;
  Le conseil du CAUE vise à intégrer dans le projet une approche :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualitative (paysage),
  &lt;/li&gt;
  &lt;li&gt;
   Environnementale et soutenable,
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -25603,1033 +28012,1234 @@
   Participation en réunion de travail,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W132" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB132" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>147706</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
+      <c r="I133" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P125" s="1" t="inlineStr">
+      <c r="P133" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q125" s="1" t="inlineStr">
+      <c r="Q133" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
+      <c r="AB133" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD125" s="1" t="inlineStr">
+      <c r="AD133" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-      <c r="A126" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>163014</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB126" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G127" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>128232</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Replacer la nature au cœur des aménagements</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Ma Commune Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver la biodiversité, les rivières et les zones humides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Type de projet 1 : Végétalisation et renaturation des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://agencedelaruralite-eure.fr/</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de la Ruralité du Département de l&amp;#039;Eure
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
+  agencedelaruralite&amp;#64;eure.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 27 34 02 27
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>140797</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie et Territoires 04</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   AMO pour la réalisation de schémas directeurs
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Études de faisabilité pour la mise en sécurité de traversées urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
 &lt;/p&gt;
 &lt;p&gt;
  - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement de la demande par les services :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
   &lt;/li&gt;
   &lt;li&gt;
    En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.it04.fr/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 30 08 50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
   contact&amp;#64;it04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB127" s="1" t="inlineStr">
+      <c r="AB136" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Gestion des inondations
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-      <c r="A128" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>157101</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE128" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG128" s="1" t="inlineStr">
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
-      <c r="AH128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-      <c r="A129" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>83479</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -26687,77 +29297,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -26779,79 +29389,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -26884,1723 +29494,1878 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB138" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC138" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>163959</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...3 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W130" s="1" t="inlineStr">
+      <c r="W139" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB139" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC139" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>163896</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...3 lines deleted...]
-      <c r="G131" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
+      <c r="M140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V140" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W131" s="1" t="inlineStr">
+      <c r="W140" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
+      <c r="AB140" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC140" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>103460</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Contrat d’aménagement régional (CAR)</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M132" s="1" t="inlineStr">
+      <c r="M141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF132" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>13/08/2021</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-      <c r="A133" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>94239</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour le développement de circuits courts et de filières locales de qualité</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Financement de l’alimentation durable et de la transition agricole</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités mais également les entreprises privées dans leur projet de transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;aider collectivités et entreprises à développer le circuit court mais également des filières locales de qualité, l&amp;#039;offre propose un accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   En conseils et des missions d&amp;#039;animation
  &lt;/li&gt;
  &lt;li&gt;
   En Co-financement d&amp;#039;études
  &lt;/li&gt;
  &lt;li&gt;
   En investissements directs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 Consommation et production
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T133" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Acc_transition_alim_psat</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/779f-accelerer-la-transition-alimentaire-afin-de-d/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-[...38 lines deleted...]
-      <c r="G134" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
-[...251 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB143" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>162642</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M136" s="1" t="inlineStr">
+      <c r="M144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB136" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>162635</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Voirie</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
+&lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/voirie/</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>159894</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F137" s="1" t="inlineStr">
+      <c r="F147" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J137" s="1" t="inlineStr">
+      <c r="J147" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -28652,286 +31417,286 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P137" s="1" t="inlineStr">
+      <c r="P147" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q137" s="1" t="inlineStr">
+      <c r="Q147" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
+      <c r="AB147" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC137" s="1" t="inlineStr">
+      <c r="AC147" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="AE137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-      <c r="A138" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>155127</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -29007,954 +31772,799 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W138" s="1" t="inlineStr">
+      <c r="W148" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB138" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF138" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-[...360 lines deleted...]
-      <c r="A141" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>157097</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB149" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC149" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
+      <c r="AE149" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-      <c r="A142" s="1">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
         <v>44635</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
+      <c r="H150" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W142" s="1" t="inlineStr">
+      <c r="W150" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB150" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-      <c r="A143" s="1">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>98916</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Renforcer les filières agricoles et développer les circuits courts</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Développement des circuits courts (agriculture et peche) - Fiche Actions 1</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I143" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I152" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J143" s="1" t="inlineStr">
+      <c r="J152" s="1" t="inlineStr">
         <is>
           <t>sur remboursement des dépenses du projet</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide LEADER est un financement des projets qui développe le territoire du GAL. Elle consiste aussi en un accompagnement des porteurs de projet pour le montage du dossier de demande de financement LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle a pour enjeux de:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renforcer les filières agricoles et halieutiques (pèche) en aval de la production;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les circuits courts alimentaires de produits locaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les impacts attendus sur le territoire sont:
 &lt;/p&gt;
 &lt;p&gt;
  impacts directs :
  &lt;br /&gt;
@@ -29968,373 +32578,373 @@
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;outils de valorisation des produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Montée en compétence des acteurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Effets indirects :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Amélioration des conditions économiques des producteurs et des groupements de producteurs
  &lt;/li&gt;
  &lt;li&gt;
   Augmentation de l&amp;#039;offre en produits locaux à disposition des consommateurs
  &lt;/li&gt;
  &lt;li&gt;
   Création et pérennisation de postes d&amp;#039;emplois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M143" s="1" t="inlineStr">
+      <c r="M152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemple projet 1 : Achat de caisses de stockage et transport de fruits et légumes pour une coopérative agricole.
 &lt;/p&gt;
 &lt;p&gt;
  Exemple projet 2 : Achat d&amp;#039;étales / présentoirs à fruits et légumes pour un point de vente de produits locaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  pour être éligible, le projet doit correspondre à un des Types d&amp;#039;Opérations (TO) suivant:
 &lt;/p&gt;
 &lt;p&gt;
  - TO 1.1 : Soutien aux actions de formation pour la mise en place de circuits courts
  &lt;br /&gt;
  - TO 1.2 : Soutien à la structuration et mise en réseau à la destination de groupements de producteurs et/ou artisans
  &lt;br /&gt;
  - TO 1.3 : Soutien à la construction et à l&amp;#039;aménagement d&amp;#039;espaces de transformation et de vente de produits locaux en circuits courts
  &lt;br /&gt;
  - TO 1.4 : Soutien aux actions de promotion, communication et valorisation des circuits courts et produits locaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>GAL Nord et Centre de Mayotte</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://leader-mayotte.yt/wp-content/uploads/2021/05/20200213_FA1.pdf</t>
         </is>
       </c>
-      <c r="W143" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://leader-mayotte.yt/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Romain DELARUE
 &lt;/p&gt;
 &lt;p&gt;
  Animateur du GAL Nord et Centre de Mayotte
 &lt;/p&gt;
 &lt;p&gt;
  06.39.65.74.83
 &lt;/p&gt;
 &lt;p&gt;
  adnc.mayotte&amp;#64;gmail.com
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>adnc.mayotte@gmail.com</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e8b5-developpement-des-circuits-courts-agriculture/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC143" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>GAL Nord et centre de Mayotte</t>
         </is>
       </c>
-      <c r="AD143" s="1" t="inlineStr">
+      <c r="AD152" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>29/07/2021</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>163040</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
+      <c r="C153" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F144" s="1" t="inlineStr">
+      <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I144" s="1" t="inlineStr">
+      <c r="I153" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Friche
 Accès aux services
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Biodiversité
 Attractivité économique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD144" s="1" t="inlineStr">
+      <c r="AD153" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>143309</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -30482,191 +33092,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M154" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
+      <c r="AB154" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC154" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
+      <c r="AE154" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>117148</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -30727,214 +33337,214 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W146" s="1" t="inlineStr">
+      <c r="W155" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>159895</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C156" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F147" s="1" t="inlineStr">
+      <c r="F156" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J147" s="1" t="inlineStr">
+      <c r="J156" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -30986,524 +33596,524 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P147" s="1" t="inlineStr">
+      <c r="P156" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q147" s="1" t="inlineStr">
+      <c r="Q156" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB147" s="1" t="inlineStr">
+      <c r="AB156" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Mise en place d’un commerce de proximité
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC156" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="AD147" s="1" t="inlineStr">
+      <c r="AD156" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>163170</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C157" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F148" s="1" t="inlineStr">
+      <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I148" s="1" t="inlineStr">
+      <c r="I157" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J148" s="1" t="inlineStr">
+      <c r="J157" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
 par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
 manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
 économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
 acteurs.
 La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
 nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
 les touristes étrangers.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
 objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
 du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
 la promotion d’un tourisme durable. Cette fiche action prend également en compte les
 constats du GIEC normand en termes de biodiversité, adaptation aux changements
 climatiques et la pollution de l’air.
 Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
 régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M148" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
 des besoins et éclairer les décisions ;
 &lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
 - Réhabilitation et extension de logements pour les personnels saisonniers ;
 &lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
 &lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
 &lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
 &lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
 &lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
 tourisme à vélo ;
 &lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
 et réorienter les flux ;
 &lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
 &lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
 10000 habitants), y compris les activités mobiles.
 &lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T157" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
+      <c r="AB157" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
+      <c r="AC157" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>98588</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les circuits courts qualitatifs</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
+      <c r="C158" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Pays Vichy Auvergne</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="I149" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I158" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Circuits courts qualitatifs :
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Promouvoir la consommation durable et l&amp;#039;achat local : Ex: campagnes de sensibilisation et développer la marque de territoire Pays
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter l&amp;#039;installation de maraîchers et petits producteurs (développer l&amp;#039;offre)
  &lt;/li&gt;
  &lt;li&gt;
   Développer les projets d&amp;#039;approvisionnement local et durable pour la restauration collective
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les filières locales et de qualité : vin de Saint-Pourçain, la filière Nature-forme-santé
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;emploi  et les retombées économiques dans les circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Sensibiliser les élus et les informer sur les outils permettant la protection du foncier
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer les jardins familiaux et partagés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  &lt;strong&gt;
   Circuits de proximité :
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation, de sensibilisation, communication, promotion dans le domaine des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation visant à créer et développer des marchés de plein air
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation de filières ou micro-filières en productions agricoles et agro-alimentaires. Le Comité de Programmation sélectionnera les filières, micro-filières qui seront soutenues via ce dispositif
  &lt;/li&gt;
  &lt;li&gt;
   Actions de Formation à la réglementation sur les marchés publics et groupements d&amp;#039;achats
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement de postes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Animateur foncier,
  &lt;/li&gt;
  &lt;li&gt;
   Animateur PAT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Étude unité de transformation et de restauration
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;strong&gt;
   Dépenses immatérielles
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Frais de personnel liés à l&amp;#039;opération : salaires et charges, frais de structure calculés sur une base forfaitaire correspondant à 15% des frais salariaux (salaires &amp;#43;charges)
  &lt;/li&gt;
  &lt;li&gt;
   Prestations de services
  &lt;/li&gt;
  &lt;li&gt;
   Prestations d&amp;#039;études, de conseils, d&amp;#039;enquêtes
  &lt;/li&gt;
  &lt;li&gt;
   Prestations de formations : prestations pédagogiques, supports de formation, coûts pédagogiques
  &lt;/li&gt;
  &lt;li&gt;
   Frais de formations pour les participants : frais d&amp;#039;hébergement, de restauration et de déplacement uniquement pour les formations ayant lieu à l&amp;#039;extérieur du périmètre Leader du GAL du Pays Vichy-Auvergne
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses liées aux opérations de promotion, communication, sensibilisation : frais de conception et d&amp;#039;édition d&amp;#039;outils d&amp;#039;information et de communication, dont l&amp;#039;utilisation des médias - par exemple : documents techniques, mallette pédagogique, expositions, circuits thématiques, évènementiels, dépliants, présentoirs, site internet, films, des outils de communications spécifiques
  &lt;/li&gt;
@@ -31530,178 +34140,178 @@
   Travaux de rénovation-aménagement de bâtiment (hors construction)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagements / équipements liés à la mobilité (hors construction)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions foncières pour la préservation et le développement des Jardins familiaux et partagés dans la limite de 10% du projet global
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  &lt;strong&gt;
   Investissements inéligibles
  &lt;/strong&gt;
  :
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de déplacement, de restauration et d&amp;#039;hébergement des personnels de la structure bénéficiant de l&amp;#039;aide LEADER de l&amp;#039;opération ne sont pas éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Matériels d&amp;#039;occasion, équipements de renouvellement et de mise aux normes et /ou réglementaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>CC Argentan Intercom</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>http://www.paysvichyauvergne.com/contenu/fck/Vichy_FA1_Ville-Campagne_VF_15%20juin%202016(2).pdf</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Stéphane Zapata,
  Directeur,
  Association Pays Vichy-Auvergne
 &lt;/p&gt;
 &lt;p&gt;
  37 Avenue de Gramont -
  03200 Vichy
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 0470965722
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.paysvichyauvergne.com/" rel="noopener" target="_blank"&gt;
   www.paysvichyauvergne.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>s.zapata@pays-vichy-auvergne.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6697-circuit-courts-qualitatifs/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB158" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AD149" s="1" t="inlineStr">
+      <c r="AD158" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-      <c r="A150" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>111710</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -31719,66 +34329,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -31915,438 +34525,438 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W150" s="1" t="inlineStr">
+      <c r="W159" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB159" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC159" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>98630</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB160" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-      <c r="A152" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>142702</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Organiser une logistique durable dans le développement de vos "circuits courts"</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs du monde agricole sont confrontés à une demande de plus en plus importante de circuits d&amp;#039;approvisionnement alimentaires plus durables, mobilisant davantage les filières locales et la valorisant avec les agriculteurs. Pourtant, la réduction des distances géographiques et relationnelles entre le consommateur et le producteur sont de plus en plus pénalisantes pour ceux qui s&amp;#039;y engagent, notamment par rapport aux filières longues. De plus, le bilan environnemental des circuits courts soulève des interrogations dans la mesure où la multiplicité des trajets de livraison effectués en petits véhicules, rarement complets, peut s&amp;#039;avérer dans certains cas plus néfastes que les transports effectués de manière massifiée par des intermédiaires (grossistes, distributeurs).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema a développé une méthodologie et des outils qui permettent d&amp;#039;accompagner les porteurs de projets de développement des circuits courts dans la conception d&amp;#039;organisations logistiques plus durable. Elle s&amp;#039;appuie notamment sur un outil d&amp;#039;évaluation de la performance économique et environnementale de ces organisations logistiques. L&amp;#039;offre porte sur de l&amp;#039;assistance à l&amp;#039;optimisation de l&amp;#039;organisation logistique. Elle peut prendre la forme de formation à la méthodologie et à l&amp;#039;usage de l&amp;#039;outil d&amp;#039;évaluation des coûts d&amp;#039;exploitation et des coûts environnementaux. Ce peut être une formation directe mais aussi une formation de formateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Attractivité économique
 Appui méthodologique
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-logistique-durable-developpement-vos-circuits</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faff-organiser-une-logistique-durable-dans-le-deve/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC152" s="1" t="inlineStr">
+      <c r="AC161" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>