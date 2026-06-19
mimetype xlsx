--- v0 (2026-04-28)
+++ v1 (2026-06-19)
@@ -439,86 +439,86 @@
           <t>Pays des Châteaux</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/06/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165715</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'économie circulaire – Collectivités</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Économie circulaire – Collectivités</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’économie circulaire couvre un ensemble de champs sur lesquels les collectivités territoriales ont la possibilité d’agir, autour de la prévention et de la gestion des déchets qui relèvent de leur compétence.&lt;/p&gt;&lt;p&gt;La loi AGEC de 2020 a formalisé les objectifs nationaux. Les mesures sont réparties selon cinq axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;sortir du plastique jetable&lt;/li&gt;&lt;li&gt;mieux informer les consommateurs&lt;/li&gt;&lt;li&gt;lutter contre le gaspillage et pour le réemploi solidaire&lt;/li&gt;&lt;li&gt;agir contre l’obsolescence programmée&lt;/li&gt;&lt;li&gt;mieux produire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les collectivités ont un rôle essentiel dans la mise en œuvre de cette politique publique, du fait de leurs compétences, leur capacité d’animation locale et d’action au plus proche des citoyens. Des projets peuvent ainsi être envisagés sur les thématiques suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;La sobriété : adopter un nouveau modèle économique en accompagnant des actions visant à lutter contre la surconsommation, la surproduction et le gaspillage.&lt;/li&gt;&lt;li&gt;La prévention : mettre en place des opérations visant la réduction à la source des déchets ménagers et assimilés et qui encouragent notamment la participation des citoyens.&lt;/li&gt;&lt;li&gt;L’optimisation du service public de prévention et de gestion des déchets (SPPGD) : optimiser et moderniser le service dans le but de réduire la quantité de déchets et d’en améliorer la valorisation.&lt;/li&gt;&lt;li&gt;La valorisation matière : faire des déchets ménagers et assimilés des ressources utiles pour le territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif s’articule autour de 3 axes dans lesquels les projets des collectivités pourront s’inscrire :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 – Optimiser les services publics de prévention et de gestion des déchets :&lt;ul&gt;&lt;li&gt;études d’optimisation SPPGD ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations d’optimisation du SPPGD ;&lt;/li&gt;&lt;li&gt;investissements liés aux équipements de suivi du SPPGD.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 2 – Enrichir l’accompagnement à l’économie circulaire sur les territoires :&lt;ul&gt;&lt;li&gt;études sur la planification de l’économie circulaire sur le territoire ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations de sobriété, prévention des déchets et valorisation matière.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 3 – Réduire les quantités de déchets en instaurant un financement incitatif ou une information individuelle :&lt;ul&gt;&lt;li&gt;études préalables à la mise en place de la tarification incitative/redevance spéciale/information individuelle ;&lt;/li&gt;&lt;li&gt;mise en œuvre de la tarification incitative/information individuelle ;&lt;/li&gt;&lt;li&gt;investissements liés à la mise en œuvre d’un mode de financement incitatif/information individuelle.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour rappel, les modalités d’aides sont les suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études : taux d’aide maximum 80 % ; plafond d’assiette :&lt;ul&gt;&lt;li&gt;diagnostic : 50 k€ ;&lt;/li&gt;&lt;li&gt;étude accompagnement de projet : 100 k€.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Mise en œuvre des opérations SPPG et/ou ECi : dépenses externes (animation, formation et communication) jusqu’à 50 % maximum et 30 k€/an/ETPT pour du personnel contractuel, non-fonctionnaire, avec un plafond d’aide de 200 k€ par opération.&lt;/li&gt;&lt;li&gt;Aide aux investissements dans des équipements permettant le suivi de l’utilisation du SPPGD (puces, logiciels, informatique embarquée, tambours d’identification…), y compris pour les opérations liées à la mise en œuvre d’une tarification.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
@@ -556,51 +556,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/economie-circulaire-collectivites/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>119750</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Développer l'économie circulaire</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
@@ -673,51 +673,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>90828</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner la transition vers l’économie circulaire</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Conseil à l’économie circulaire</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -841,51 +841,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162532</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'économie sociale et solidaire et l'économie circulaire</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
@@ -1048,550 +1048,550 @@
           <t>Coutances mer et bocage</t>
         </is>
       </c>
       <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
+        <v>165879</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide aux études stratégiques en matière d&amp;#039;économie circulaire et déchets permet aux bénéficiaires de disposer d&amp;#039;une connaissance approfondie des enjeux d&amp;#039;un sujet afin de prendre des actions et de concrétiser des projets. Ces études peuvent concerner tous les domaines - technique; organisationnel; financier; juridiques - les différentes échelles territoriales (territoires; bassin SRADDET; région; supra-régionale) et s&amp;#039;appliquer à un ensemble de flux ou une filière spécifique (exemple: bois ou déchets d&amp;#039;activités économiques gérés par un EPCI).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux personnes morales de droit public: collectivités territoriales et leurs groupements compétentes en matière de déchets et d&amp;#039;économie circulaire, établissements publics (chambres consulaires, etc);&lt;/p&gt;&lt;p&gt;Aux personnes morales de droit privé: associations, syndicats ou fédérations professionnelles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses de prestation de services pour la réalisation de l&amp;#039;étude et éventuellement les dépenses liées à la diffusion et communication des résultats.&lt;br /&gt; Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-etudes-strategiques-economie-circulaire-dechets</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ETUDECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-strategiques-economie-circulaire-dechets/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>90787</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer de nouvelles activités en économie circulaire</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Création de nouvelles activités en économie circulaire</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la création de nouvelles activités de collecte et de recyclage permettant le développement de nouvelles filières ou de nouveaux débouchés
  &lt;/li&gt;
  &lt;li&gt;
   Développer de nouvelles filières de traitement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Bénéficiaires : Entreprises de toutes tailles, dont les associations et les collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Modalités d&amp;#039;intervention: s
  ubvention maximum de 60 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie circulaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Investissements matériels et immatériels liés un programme d&amp;#039;investissements
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux d&amp;#039;étude et de conception, recherche et développement de nouvelles activités y compris assistance externe et travaux de lancement promotionnel de l&amp;#039;activité;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements roulants et/ou d&amp;#039;occasion.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creation-de-nouvelles-activites-en-economie-circulaire</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction de l&amp;#039;énergie et du climat
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/79f1-creation-de-nouvelles-activites-en-economie-c/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>90850</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Préparer et accompagner la transition vers l’économie circulaire</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Actions collectives dans l&amp;apos;économie circulaire</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accompagner les opérations visant à l&amp;#039;émergence de filières, de projets d&amp;#039;économie de la fonctionnalité, de partenariats inter-entreprises, de démarche d&amp;#039;écologie industrielle ou territoriales, de mise en relation clients/fournisseurs dans le cadre de circuits de proximité d&amp;#039;approvisionnement, de démarches d&amp;#039;accompagnement d&amp;#039;entreprises vers une prise en compte d&amp;#039;un ou plusieurs piliers de l&amp;#039;économie circulaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entreprises de toutes tailles, dont les associations et les collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mission d&amp;#039;intérêt général : Subvention maximum de 80%
  &lt;/li&gt;
  &lt;li&gt;
   Porteur ≤ 5ans : Subvention maximum de 80 % plafonnés à 600 000€
  &lt;/li&gt;
  &lt;li&gt;
   Pôle d&amp;#039;innovation : Subvention maximum de 50%
  &lt;/li&gt;
  &lt;li&gt;
   Opérateur transparent : selon régime
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/actions-collectives-dans-leconomie-circulaire</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction de l&amp;#039;environnement : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   du lundi au vendredi de 9h à 18h sans interruption
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/29d6-actions-collectives-dans-leconomie-circulaire/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...135 lines deleted...]
-      </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>163209</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'économie circulaire et la gestion des déchets</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1729,51 +1729,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Département du calvados</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>02/09/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>103447</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Prévenir et valoriser les déchêts : zéro déchet et économie circulaire</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Zéro déchet et économie circulaire</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1964,51 +1964,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/987a-zero-dechet-et-economie-circulaire/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>71808</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -2125,51 +2125,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>143278</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Intégrer l'économie circulaire dans vos projets de construction et d'aménagement (Label 2EC)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -2404,51 +2404,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>30742</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -2805,51 +2805,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>20395</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -3105,51 +3105,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>165678</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3239,51 +3239,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>08/01/2026</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>163962</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Prévenir les impacts des activités maritimes et littorales dans une démarche d'économie circulaire</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°3 - Adapter, gérer et prévenir les impacts des activités maritimes et littorales dans une démarche d’économie circulaire avec des pratiques durables et respectueuses</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
@@ -3483,89 +3483,216 @@
           <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
         </is>
       </c>
       <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
+        <v>166387</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-ENVIRONMENT : 79 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-GOV : 6,5 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 and 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faciliter la transition vers une économie durable, circulaire, économe en énergie et résiliente face au changement climatique, vers un environnement exempt de substances toxiques, ainsi que vers la protection, la restauration et l&amp;#039;amélioration de la qualité de l&amp;#039;environnement.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : économie circulaire et déchets&lt;/li&gt;    &lt;li&gt;Priorité 2 : zéro pollution et gestion durable des ressources naturelles : air, eau, sol, bruit, produits chimiques, émissions industrielles et sécurité, ainsi qu&amp;#039;un nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;Priorité 3 : activités visant à soutenir la prise de décision des administrations publiques et les approches volontaires pour les secteurs public et privé&lt;/li&gt;    &lt;li&gt;Priorité 4 : garantie de la conformité environnementale et accès à la justice&lt;/li&gt;    &lt;li&gt;Priorité 5 : initiatives visant à modifier les comportements et à sensibiliser le public&lt;/li&gt;    &lt;li&gt;Priorité 6 : actions facilitant la reproduction et la mise à l&amp;#039;échelle de solutions environnementales éprouvées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-env_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-ENV&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-economie-circulaire-et-qualite-de-vie-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-economie-circulaire-et-qualite-de-vie-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>143369</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les déchets de chantier du BTP - Anticiper pour s’engager dans l’économie circulaire (Formation)</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
  Les déchets du BTP représentent le principal flux de déchets de l&amp;#039;Union Européenne. Leurs prévention et gestion est en enjeu incontournable pour les acteurs de l&amp;#039;acte de construire afin de promouvoir l&amp;#039;économie circulaire dans les territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  Une bonne gestion de ces déchets peut générer des effets bénéfiques considérables en matière de préservation des ressources non-renouvelables, d&amp;#039;amélioration de la qualité de vie et du développement d&amp;#039;un tissu économique local.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette formation s&amp;#039;inscrit comme un module d&amp;#039;amélioration des connaissances dans le domaine des déchets du BTP permettant de pousser le réemploi et la valorisation des déchets issus des chantiers du BTP et de faire le point sur le contexte réglementaire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtriser les fondamentaux d&amp;#039;une politique favorable au développement de l&amp;#039;économie circulaire des déchets du BTP
  &lt;/li&gt;
  &lt;li&gt;
@@ -3612,210 +3739,210 @@
   Niveau pré-requis
  &lt;/strong&gt;
  &lt;br /&gt;
  Une bonne connaissance du déroulement des chantiers du BTP
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Outils pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Apports techniques
  &lt;/li&gt;
  &lt;li&gt;
   Études de cas
  &lt;/li&gt;
  &lt;li&gt;
   Retours d&amp;#039;expérience
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-prevenir-gerer-dechets-chantier-du-btp-anticiper-s</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f835-prevenir-et-gerer-les-dechets-de-chantier-du-/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>126570</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations et projets en matière de prévention et de valorisation des déchets</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Zéro déchet et économie circulaire</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En accompagnement des objectifs du Plan régional de prévention et de gestion des déchets et de la Stratégie régionale économie circulaire, la Région soutient les opérations et projets en matière de prévention et de valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  En savoir plus sur le
  &lt;a href="https://www.iledefrance.fr/PRPGD" rel="noopener" target="_blank"&gt;
   Plan régional de prévention et de gestion des déchets (PRPGD)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  En savoir plus sur la
  &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank" title="iledefrance.fr (nouvelle fenêtre)"&gt;
   Stratégie régionale économie circulaire (SREC)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Découvrez également
  &lt;a href="https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets" rel="noopener" target="_blank"&gt;
   les dispositifs de soutien pour lutter contre les dépôts sauvages
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>Toutes les personnes morales sont éligibles.
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    É
   &lt;/strong&gt;
   &lt;strong&gt;
    tudes de faisabilité ou pré-opérationnelles :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 100.000€)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Autres investissements nécessaires au projet :
   &lt;/strong&gt;
   jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Attention : seuls les projets dont le montant de subvention demandé est supérieur à 10.000 € sont acceptés dans le cadre de ce dispositif. Pour les autres projets,
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique-et-solidaire-proposez-votre-projet"&gt;
@@ -3856,848 +3983,654 @@
 &lt;p&gt;
  Il pourra ensuite déposer son dossier sur
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - Avant le 08/03/2023 : présentation à partir de la CP de juillet 2023 (prendre contact avec le service avant le 08/02/2023)
 &lt;br /&gt;
 - Avant le 12/05/2023 : présentation à partir de la CP de septembre 2023 (prendre contact avec le service avant le 12/04/2023)
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/zero-dechet-et-economie-circulaire</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e158-zero-dechet-et-economie-circulaire/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>15/01/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>162365</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Préservation des espèces</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine. On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles. Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
+      <c r="AH21" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>162366</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Préservation, maintien et restauration des continuités écologiques</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>http://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
+      <c r="AH22" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>162297</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…)</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Biodiversité et territoires - Stratégies</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Biodiversité</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>13/07/2023</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>162298</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Améliorer les connaissances sur la biodiversité</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Amélioration des connaissances sur la biodiversité.</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Biodiversité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>17/07/2023</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>http://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
-        </is>
-[...192 lines deleted...]
-          <t>01/04/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>165476</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner pour acquisition de connaissances naturalistes</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'acquisition de connaissances naturalistes</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4794,115 +4727,115 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>165474</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+          <t>'-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R26" s="1" t="inlineStr">
         <is>
-          <t>-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
+          <t>'-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
       <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
@@ -4936,97 +4869,97 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>165472</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Réaliser un atlas de la biodiversité</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Réaliser un atlas de la biodiversité</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+          <t>'-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
@@ -5075,51 +5008,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>163792</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
@@ -5225,81 +5158,81 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Département des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>163965</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Contribuer à des projets de réduction et de séquestration de carbone pour participer à l'objectif de neutralité carbone</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Leyton</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Contexte&lt;/u&gt; : Les acteurs publics et privés doivent s&amp;#039;engager dans une démarche de décarbonation, encadrée de manière réglementaire par le Green Deal Européen et la Stratégie Nationale Bas Carbone , qui vise notamment à réduire les émissions de GES de 40% d&amp;#039;ici 2030 (vs. 1990) et à doubler nos puits de carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Méthodologie&lt;/u&gt; : Une fois que les acteurs publics et privés ont réalisé leur 1er Bilan Carbon, ils entament des actions de réduction de leur empreinte mais font face à des émissions résiduelles tous les ans. Réduire certaines émissions peut prendre du temps : absence de technologie, mobilisation des parties prenantes, etc. Cependant, il existe une solution temporaire en face de ces émissions résiduelles afin de contribuer à la neutralité carbone : La contribution carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dispositif&lt;/u&gt; : Les acteurs peuvent financer des projets qui vont permettre de réduire ou de séquestrer des émissions de GES ailleurs en France ou à l&amp;#039;étranger. Ces projets vont permettre de réduire les émissions de CO2e globalement et vont présenter de nombreux autres avantages socio-économiques et de biodiversité en fonction du projet. Par leur action, ces acteurs recevront des crédits carbone, qu&amp;#039;ils pourront valoriser, au titre de leur engagement envers la neutralité mondiale, en complément de toutes les actions de réduction préalablement engagées.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Aide&lt;/u&gt; : LEYTON vous accompagne dans la recherche de ces projets au plus proche de vos territoires, de votre activité, de vos enjeux, ou de vos valeurs afin de maximiser votre impact stratégique, extra-financier, climatique, environnemental et social avec une communication maîtrisée et légitime.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;En France :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration de forêts incendiés,&lt;/li&gt;&lt;li&gt;Conversion de friches en forêts,&lt;/li&gt;&lt;li&gt;Changement de pratiques agricoles (intrants, couvert contenu, alimentation des bovins, etc.) pour accompagner la transition agro-écologique,&lt;/li&gt;&lt;li&gt;Diversification de pratiques agricoles (vergers)...&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
@@ -5369,51 +5302,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Leyton</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>10/12/2024</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>161852</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Biodiversité au fil de l'eau</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)</t>
@@ -5517,51 +5450,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>12/03/2024</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>145885</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5733,51 +5666,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>18/07/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>144516</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de protection et de valorisation du patrimoine naturel landais</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
@@ -6032,821 +5965,441 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>140801</v>
+        <v>142827</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Contribuer au développement local durable du territoire du Parc</t>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Parc national du Mercantour</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
-        <is>
-[...190 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
  &lt;strong&gt;
   requalification environnementale et la modernisation de leurs infrastructures existantes.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
  &lt;strong&gt;
   le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>138027</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Préserver un site ENS</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Préserver un site ENS</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...188 lines deleted...]
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>120964</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux publics ou privés,
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   Universités et organismes de recherche,établissements d&amp;#039;enseignement,
  &lt;/li&gt;
  &lt;li&gt;
   Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -6898,182 +6451,182 @@
  &lt;li&gt;
   Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats peuvent déposer leur dossier en permanence sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   eau-tramevertetbleue&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>120965</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les dépenses en investissement :
  jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement :
  jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Continuités écologiques terrestres
@@ -7108,117 +6661,497 @@
  &lt;span&gt;
   .
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
  &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
   l&amp;#039;Agence régionale de la biodiversité
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>140801</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement local durable du territoire du Parc</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en place d&amp;#039;une navette touristique estivale vers le Lauzanier à Val d&amp;#039;Oronaye
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la commune d&amp;#039;Uvernet-Fours pour la création d&amp;#039;une boucle pédestre de proximité autour de l&amp;#039;ancien moulin du Bachelard
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de financements et assistance à maîtrise d&amp;#039;ouvrage pour la rénovation de la cabane pastorale du Prayer à Larche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autonomie énergétique du refuge du lac d&amp;#039;Allos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune d&amp;#039;Uvernet Fours pour la restauration de la chapelle des Agneliers en prenant en compte la présence d&amp;#039;une colonie de chauve-souris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la requalification paysagère du col d&amp;#039;Allos dans le cadre du programme Espaces Naturels Sensibles porté par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement technique pour une rénovation des éclairages publics de Barcelonnette et cofinancement d&amp;#039;un centre de découverte de l&amp;#039;astronomie et de la biodiversité nocturne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique à la commune d&amp;#039;Allos pour la régulation des accès touristiques au site du lac d&amp;#039;Allos
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour les communes : avoir adhéré à la Charte du Parc par délibération du conseil municipal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour un EPCI-FP : avoir sur son territoire des communes qui ont adhéré à la charte du parc
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mercantour-parcnational.fr/fr</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 23 rue d&amp;#039;Italie, CS 51316, 06006 Nice Cedex 1,
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;mercantour-parcnational.fr" target="_self"&gt;
+  contact&amp;#64;mercantour-parcnational.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Antenne Ubaye : 04 92 81 21 31
+ &lt;/li&gt;
+ &lt;li&gt;
+  Antenne Verdon : 04 92 83 04 18
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6556-contribuer-au-developpement-local-durable-du-/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>137983</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Taux de 10%</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement, incitation à la réalisation d&amp;#039;actions en faveur des milieux aquatiques.
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées auprès du service gestionnaire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Actions en faveur des milieux aquatique.&lt;/li&gt;
+ &lt;li&gt;
+  Plantation de ripisylve, mise en défens de cours d&amp;#039;eau ou zones humides, restauration de cours d&amp;#039;eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier avant démarrage des travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Souhait d&amp;#039;être associé en amont.&lt;/li&gt;&lt;li&gt;Financement par l&amp;#039;Agence de l&amp;#039;Eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-missions-du-Departement.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Environnement et Sports&lt;/p&gt;
+&lt;p&gt;
+ Jean-Damien ROMEYER&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jean-damien.romeyer&amp;#64;hauteloire.fr" target="_self"&gt;
+  jean-damien.romeyer&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.46
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff19-accompagner-inciter-a-la-realisation-dactions/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>25/10/2022</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>117379</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur et gérer un milieu naturel (hors ENS)</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
@@ -7324,51 +7257,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>117167</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
@@ -7661,51 +7594,51 @@
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
       <c r="AD40" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>104525</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Règlement  « Liger Bocage et Agroforesterie »</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
@@ -7884,1336 +7817,1336 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
-        <v>97324</v>
+        <v>104561</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
-        <is>
-[...220 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
 &lt;/p&gt;
 &lt;p&gt;
  Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
 &lt;/p&gt;
 &lt;p&gt;
  A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
 &lt;/p&gt;
 &lt;p&gt;
  Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité
 International
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>22/12/2021</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Biodiversité et littoral
 &lt;/p&gt;
 &lt;p&gt;
  Cyril Bellouard
  &lt;br /&gt;
  0228205445
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>104687</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Contrat pour la Loire et ses annexes</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux expérimentaux sur le lit de la Loire (épis,...) ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux de restauration des boires et annexes hydrauliques de la Loire ;
  &lt;/li&gt;
  &lt;li&gt;
   projet de rehaussement du lit mineur de la Loire à Bellevue.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Forêts
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/01/2015</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Délibération du maître d&amp;#039;ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   Plan de financement actualisé
  &lt;/li&gt;
  &lt;li&gt;
   Identification du projet dans le CLA et notice explicative
  &lt;/li&gt;
  &lt;li&gt;
   N° de Siret
  &lt;/li&gt;
  &lt;li&gt;
   Devis ou la cas échéant projet au stade APS
  &lt;/li&gt;
  &lt;li&gt;
   Demande de dérogation (s&amp;#039;il y a lieu)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>102631</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez trouver une aide financière pour mener des
  &lt;strong&gt;
   projets liés à la préservation du patrimoine naturel et la biodiversité
  &lt;/strong&gt;
  ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    arbres têtards du Marais poitevin
   &lt;/strong&gt;
   : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Eco-Tig en Provence
   &lt;/strong&gt;
   : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
  &lt;/li&gt;
  &lt;li&gt;
   Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
  &lt;/li&gt;
  &lt;li&gt;
   ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
  : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez
  Michel Doffagne :
  &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
   michel.doffagne&amp;#64;fondation-patrimoine.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>101589</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
 &lt;br /&gt;
 &lt;br /&gt;
 La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité comptant sur son territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
  &lt;/li&gt;
  &lt;li&gt;
   des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Fondation du patrimoine :
  &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
   https://www.fondation-patrimoine.org/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>101582</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>95042</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Restaurer les cours d’eau et les milieux aquatiques</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Restauration des cours d’eau et des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux maxi : 35 % du montant HT
 &lt;/p&gt;
 &lt;p&gt;
  Plafond :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
  &lt;/li&gt;
  &lt;li&gt;
   Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier à adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Région Grand Est
    &lt;br /&gt;
    Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
    &lt;br /&gt;
    1, Place Adrien Zeller – BP 91006
    &lt;br /&gt;
    67070 STRASBOURG CEDEX
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>sophie.gouel@vendee.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>01/07/2021</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>90762</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
 La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
     &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
  code de l&amp;#039;environnement
  , ayant pour objectif d&amp;#039;enrayer la perte de biodiversité par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection des sites d&amp;#039;intérêt patrimonial fort,
@@ -9364,51 +9297,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>79299</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
@@ -9582,51 +9515,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>12/02/2021</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
         <v>23772</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder les variétés fruitières anciennes et régionales</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
@@ -9746,51 +9679,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>23771</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Restaurer les paysages bocagers</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Particulier
 Association</t>
@@ -9904,99 +9837,592 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
+        <v>8474</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides concernent cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   1. Etudes générales et actions de médiations scientifiques :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études générales concernent les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compréhension et connaissance de l&amp;#039;état et du fonctionnement actuels de l&amp;#039;hydroécosystème et de l&amp;#039;hydrogéologie, ainsi que de l&amp;#039;impact des pressions qui s&amp;#039;y exercent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de l&amp;#039;évolution du fonctionnement de l&amp;#039;hydroécosystème, de l&amp;#039;hydrogéologie et du continuum terre-mer à plus long terme sous l&amp;#039;action des changements globaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de la gouvernance du monde de l&amp;#039;eau, et la connaissance de la dynamique sociétale, économique, réglementaire du monde de l&amp;#039;eau, notamment sous l&amp;#039;action des changements globaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes de programmation :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes transversales de programmation à l&amp;#039;échelle d&amp;#039;unités hydrographiques cohérentes et de territoires d&amp;#039;actions prioritaires (grandes masses d&amp;#039;eau ou regroupement de masses d&amp;#039;eau, contrat de référence, aires d&amp;#039;alimentation de captages, zones sensibles à la pollution microbiologique, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Etudes de gouvernance, notamment pour l&amp;#039;exercice de la compétence GEMAPI :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   4. Appui à l&amp;#039;émergence de maîtres d&amp;#039;ouvrage :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 50%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études générales couvrent également les opérations visant à accompagner les maîtres d&amp;#039;ouvrages pour l&amp;#039;exercice de leurs compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux modalités favorisant Ie retour et Ie partage d&amp;#039; expériences, Ia diffusion des connaissances vers Ies citoyens et Ies acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les connaissances acquises doivent être utiles pour Ia gestion des hydro écosystèmes continentaux ou marins du bassin Seine-Normandie y compris en matiére d&amp;#039;adaptation au changement climatique et de biodiversité. Le projet d&amp;#039;étude doit démontrer Ia plus-value des travaux proposés par rapport aux travaux existants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hangar C - Espace des Marégraphes - CS 1174
+ &lt;/li&gt;
+ &lt;li&gt;
+  76176 ROUEN Cedex 1
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 35 63 61 30
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+ &lt;/li&gt;
+ &lt;li&gt;
+  60200 COMPIEGNE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 44 30 41 00
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1, rue de la Pompe - BP 70087
+ &lt;/li&gt;
+ &lt;li&gt;
+  14203 HEROUVILLE SAINT-CLAIR Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 46 20 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 Chaussée du port- CS 50423
+ &lt;/li&gt;
+ &lt;li&gt;
+  51035 CHALONS-EN-CHAMPAGNE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 26 66 25 75
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  18 cours Tarbe - CS 70702
+ &lt;/li&gt;
+ &lt;li&gt;
+  89107 SENS Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 86 83 16 50
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  51, Rue Salvador ALLENDE
+ &lt;/li&gt;
+ &lt;li&gt;
+  92027 NANTERRE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 01 41 20 16 00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c9f-acquerir-les-connaissances-sur-les-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>8469</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des études pour protéger les milieux aquatiques face à la sécheresse</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Protection des milieux aquatiques face à la sécheresse : Etudes pour la protection des milieux aquatiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de protéger les milieux aquatiques en période d&amp;#039;étiage et d&amp;#039;améliorer la connaissance des impacts du changement climatique sur les ressources en eau, conformément à la stratégie d&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre sont aidées les études notamment de vulnérabilité, de modélisation, de gestion active des ressources
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les
+études de programmation, de faisabilité, d’incidence (écologie, hydraulique,
+économique et sociologique) et d’optimisation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/24c1-protection-des-milieux-aquatiques-face-a-la-s/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>497</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bretagne</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Biodiversité – Contrat Nature
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
 &lt;/p&gt;
 &lt;p&gt;
  Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
 &lt;/p&gt;
 &lt;p&gt;
  On distingue :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le contrat nature trame verte et bleue
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature territorial
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature thématique
  &lt;/li&gt;
@@ -10007,91 +10433,91 @@
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 000 € pour la phase de diagnostic (3 ans maximum)
  &lt;/li&gt;
  &lt;li&gt;
   80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 2 – Contrat nature territorial :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 3 – Contrat nature thématique :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le règlement du contrat nature téléchargeable sur le site de la région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Bretagne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Patrimoine naturel et biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   email : patrimoine.naturel&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 99 27 15 66
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature trame verte et bleue et territoriaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gaëlle Namont
@@ -10105,466 +10531,138 @@
  &lt;li&gt;
   Tel : 02 99 27 12 32
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature thématiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Karine Delabroise
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de la connaissance du Patrimoine naturel et de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Email : karine.delabroise&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 22 93 98 71
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>gaelle.namont@bretagne.bzh</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Région Bretagne</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>13/02/2019</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...328 lines deleted...]
-      <c r="A55" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>94680</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer les diagnostics de territoire et études préalables aux investissement de réemploi, réparation et réutilisation</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Diagnostic de territoire ou d&amp;#039;étude préalable à un investissement de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  v
  ous souhaitez connaître le potentiel d&amp;#039;une filière de réemploi, réparation et réutilisation sur votre territoire ou étudier la faisabilité d&amp;#039;une installation de collecte, de remise en état ou de réparation d&amp;#039;objets ou matériaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Structure impliquée dans l&amp;#039;économie circulaire :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivités et entreprises (y compris fédérations nationales ou régionales),
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
@@ -10573,2035 +10671,2426 @@
   &lt;/li&gt;
   &lt;li&gt;
    Associations,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Chambres de commerce et de métiers...
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les taux d&amp;#039;aide maximum peuvent varier de 50 % à 70 %,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Plafond de l&amp;#039;assiette des dépenses éligibles : 50 000 à 100 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions éligibles :
  &lt;br /&gt;
  1/ Diagnostics de territoires,
  &lt;br /&gt;
  2/ Études d&amp;#039;opportunité ou de faisabilité d&amp;#039;un projet d&amp;#039;équipement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Atelier de réparation au sein d&amp;#039;une recyclerie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Création de nouvelles recyclerie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Développement d&amp;#039;activités spécifiques de réemploi, notamment liées aux futures filières REP,
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  3/ Étude d&amp;#039;accompagnement de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie sociale et solidaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réalisation des études par un prestataire indépendant et spécialisé dans l&amp;#039;économie circulaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Respect du cahier es charges « Étude de faisabilité pour l&amp;#039;implantation d&amp;#039;une recyclerie.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dun-diagnostic-territoire-detude-prealable-a-investissement-reemploi</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e5a-aider-au-diagnostic-de-territoire-ou-detude-p/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Agences de l'eau
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les projets de lutte contre le frelon asiatique,&lt;/strong&gt; plus d&amp;#039;informations sur les critères d&amp;#039;éligibilité sont disponibles sur &lt;a href="https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp&amp;#61;sharing" target="_self"&gt;ce lien&lt;/a&gt;&lt;a href="https://drive.google.com/file/d/1PxKsklbKl5QaDTjJL7eI4Q8nhYMZ1qpX/view?usp&amp;#61;drive_link" target="_self"&gt;&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>166167</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>163874</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q62" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>163793</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Préserver les zones humides</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;De part 
 les nombreuses fonctions qu’elles assurent, les zones humides se 
 trouvent à la croisée des enjeux liés à la protection de la ressource en
  eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
 sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
 gestion, des travaux de protection ou restauration et des opérations 
 d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
 également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Sols
 Biodiversité
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;EPCI, communes, associations, fondations reconnues d’utilité publique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Orientales</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Département des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...38 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...272 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
-[...408 lines deleted...]
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
 départemental des Itinéraires de Promenade et de Randonnée.
 Représentant une offre de plus de 220 circuits (pédestre, équestre
 et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
 nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
 	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
 	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
 		d’arbres sur le tracé, travaux de terrassement, de protection ou
 		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Travaux et aménagements visant la
 	protection de la biodiversité et des paysages aux abords du
 	sentier (restauration des continuités
 		écologiques, mise en valeur et requalification
 		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
 		dont la pollution lumineuse, désartificialisation, remplacement des
 		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
 	ou travaux nécessaires à la continuité ou à la sécurité du
 	cheminement, autres que l’entretien courant : réouverture de
 	chemin, passerelles, caillebotis, mains courantes, aménagements
 	permettant l’adaptation pour l’accès aux personnes à mobilité
 	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Fourniture et pose de balisage et/ou
 	signalétique : poteau, lame, bagues, panneau danger, panneau
 	d’information départs…&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Mobilier
 	d’accueil du public : bancs, tables de pique-nique, totem de
 	départ …,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Communication
 	et valorisation du patrimoine à proximité, présent le long de
 	l’itinéraire : fourniture et pose de table d’orientation,
 	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Acquisition foncière nécessaire à la
 	création, l’amélioration ou le maintien de la continuité d’un
 	itinéraire de randonnée et/ou à la réalisation d’aménagements
 	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Les opérations finançables doivent
 permettre de développer la pratique de la randonnée (pédestre,
 équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
 &lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
 cela, elles feront l’objet d’une étude et/ou d’un travail de
 concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
 &lt;font face="Arial, serif"&gt;et le référent randonnées du
 Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
 conseiller et apporter un appui technique pour préciser et affiner
 le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
 projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
 inscrire au Plan départemental des Itinéraires de promenade et de
 randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
 affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
 subvention qui pourra être accordée, le Conseil départemental
 préconise de se référer aux guides nationaux et/ou recommandations
 des partenaires locaux experts des différentes pratiques (CDRP 28
 pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...362 lines deleted...]
-      </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
+        <v>161805</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>120974</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l’effondrement de la biodiversité</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine naturel et biodiversité</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l&amp;#039;effondrement de la biodiversité, et apporter un soutien financier à des projets d&amp;#039;éco-rénovation du patrimoine bâti, et de protection du patrimoine naturel, des espaces naturels terrestres, aquatiques et maritimes.
  &lt;br /&gt;
  3 champs d&amp;#039;action :
  &lt;br /&gt;
  • Patrimoine bâti plus vert
  &lt;br /&gt;
  • Biodiversité, parcs et jardins
  &lt;br /&gt;
  • Espaces naturels, littoraux et biodiversité
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets de préservation, de sauvegarde ou de restauration de biens bâtis d&amp;#039;intérêt patrimonial, d&amp;#039;espaces naturels ou accueillant de la biodiversité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bourgogne-Franche-Comté
  &lt;br /&gt;
  • 14 rue Violet
  &lt;br /&gt;
  25000 Besançon
  &lt;br /&gt;
  03 81 47 95 14
  &lt;br /&gt;
  bfcbesancon&amp;#64;fondation-patrimoine.org
  &lt;br /&gt;
  • 88 rue Jean-Jacques Rousseau
  &lt;br /&gt;
  BP 25 105 21051 DIJON CEDEX Dijon
  &lt;br /&gt;
  03 80 43 97 19
  &lt;br /&gt;
  bfcdijon&amp;#64;fondation-patrimoine.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/acf8-valoriser-les-bonnes-pratiques-pour-repondre-/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>DDT58</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>26/10/2022</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>120966</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Création et amélioration d'espaces verts ouverts au public</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seules les dépenses d&amp;#039;investissement sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant maximum de la subvention régionale
  dépend de la nature du projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création et ouverture au public de nouveaux espaces verts et de nature :
   500.000€ par projet (600.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées),
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la qualité d&amp;#039;espaces verts et de nature existants et déjà ouverts au public :
   250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention
  est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -12622,508 +13111,508 @@
   Jardins partagés dès lors qu&amp;#039;ils permettent l&amp;#039;association du public et qu&amp;#039;ils sont soutenus par les communes et les intercommunalités,
  &lt;/li&gt;
  &lt;li&gt;
   Toitures et murs végétalisés accessibles au public,
  &lt;/li&gt;
  &lt;li&gt;
   Créations d&amp;#039;alignement d&amp;#039;arbres...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur mesdemarches.iledefrance.fr. Dans le cadre de l&amp;#039;élaboration de leurs projets, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un jury d&amp;#039;élus et de personnalités qualifiées se réunit plusieurs fois par an pour sélectionner les dossiers, sur la base d&amp;#039;une instruction technique confiée à l‘Agence des espaces verts (AEV) d&amp;#039;Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers, l&amp;#039;attribution définitive des aides est votée en Commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/creation-et-amelioration-despaces-verts-ouverts-au-public</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
   planvert&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e10f-creation-et-amelioration-despaces-verts/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>117637</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Créer de nouveaux espaces de nature et liaisons</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Stratégie nature</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hauts-de-Seine</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I67" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objet de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   But :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Principes d&amp;#039;actions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
  &lt;/li&gt;
  &lt;li&gt;
   Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
  &lt;/li&gt;
  &lt;li&gt;
   Générer des partenariats pour étendre son action et créer de nouvelles opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Présence connue de flore remarquable en Ile de France (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Présence connue de faune remarquable en Ile de France (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
  &lt;/li&gt;
  &lt;li&gt;
   Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
  &lt;/li&gt;
  &lt;li&gt;
   Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
  &lt;/li&gt;
  &lt;li&gt;
   Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
  &lt;/li&gt;
  &lt;li&gt;
   Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
  &lt;/li&gt;
  &lt;li&gt;
   Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-Seine</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lionel Lecoeur :
  &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
   llecoeur&amp;#64;hauts-de-seine.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>llecoeur@hauts-de-seine.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>direstion des parcs, du paysage et de l'environnement</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>20/05/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>116529</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Reconquérir la continuité écologique</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>101344</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>ENS délégués</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
 &lt;/p&gt;
 &lt;p&gt;
  Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
 &lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;Statut&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;1&lt;/p&gt;
   &lt;/td&gt;
@@ -13221,68 +13710,68 @@
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;9&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt;Landes
   boisées et zone tourbeuse de St Aubin&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;A créer&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Liste des ENS délégués concernés par l&amp;#039;aide départementale :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;La Boucle du Hom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Château-Ganne&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
@@ -13318,335 +13807,168 @@
 &lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
   délibération de l’organe délibérant du demandeur décidant l’opération et
   sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
   de présentation du projet précisant les objectifs du projet et la nature des
   travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
   estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
   de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
   de situation de l’opération et un plan cadastral précisant la situation
   juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
   calendrier prévisionnel des travaux (date de début des travaux ; merci de
   tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
   d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
   opérations relatives aux milieux humides non éligibles à une aide de l’Agence
   de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
   l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td valign="top" align="left"&gt;
   &lt;ul&gt;&lt;li&gt;Pour
   l’investissement : Paiement en deux fois maximum, dont acompte possible
   de 50% au démarrage du chantier (sur production d’un ordre de service de
   démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
 justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
 Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
 Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>06/09/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...167 lines deleted...]
-      <c r="A71" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>58398</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Financer la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Seine Normandie Agglomération (SNA)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, adhérez à notre dispositif Patrimoine naturel !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, replantons !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques et biodiversité :
   &lt;/strong&gt;
@@ -13767,266 +14089,266 @@
   &lt;li&gt;
    Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
   &lt;/li&gt;
   &lt;li&gt;
    Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
   &lt;/li&gt;
   &lt;li&gt;
    Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Laurence DESVIGNES
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission Biodiversité - SNA
 &lt;/p&gt;
 &lt;p&gt;
  ldesvignes&amp;#64;sna27.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 33 86 01 48 ou 02 76 48 02 73
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>ncaroff@sna27.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>21/09/2020</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>8453</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acquisition et maîtrise foncière
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Foncier
 Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P72" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q72" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux pour être accompagné :
 &lt;/p&gt;
 &lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
   https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Hangar C - Espace des Marégraphes - CS 1174
 &lt;/p&gt;
 &lt;p&gt;
  76176 ROUEN Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02 35 63 61 30
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
@@ -14077,1127 +14399,841 @@
 &lt;p&gt;
  18 cours Tarbe - CS 70702
 &lt;/p&gt;
 &lt;p&gt;
  89107 SENS Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 03 86 83 16 50
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  51, Rue Salvador ALLENDE
 &lt;/p&gt;
 &lt;p&gt;
  92027 NANTERRE Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 01 41 20 16 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-[...25 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>8218</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder et restaurer les milieux aquatiques ou humides et leurs milieux connectés</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...27 lines deleted...]
-Sols
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour maintenir un fonctionnement naturel,
+les actions aidées sont :&lt;/p&gt;&lt;p&gt;-       
+les
+études pour connaître les milieux humides et littoraux afin de les protéger et
+d’agir ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux de restauration et de préservation des milieux humides et littoraux et
+leurs milieux connectés ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux d’entretien des milieux humides et littoraux et de lutte contre les
+foyers émergents des espèces exotiques envahissantes ;&lt;/p&gt;&lt;p&gt;-       
+les
+actions de maîtrise foncière ;&lt;/p&gt;&lt;p&gt;-       
+l’animation
+afin de faire émerger des actions en faveur des milieux humides et
+littoraux ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+les
+actions de communication et de mise en valeur de ces milieux humides et
+littoraux.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Biodiversité
-Milieux humides
+Bâtiments et construction
+Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
-[...70 lines deleted...]
-      <c r="T73" s="1" t="inlineStr">
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;p&gt;-       
+les études d’inventaires et de prélocalisation
+des zones humides jusqu’à leur inscription dans les documents
+d’urbanisme ;&lt;/p&gt;&lt;p&gt;-       
+les
+études générales ou globales à visée opérationnelle ainsi que les dispositifs
+de suivi ;&lt;/p&gt;&lt;p&gt;-       
+les études pour l’élaboration de programmes
+pluriannuels d’actions sur les milieux aquatiques et humides à une échelle
+territoriale pertinente ;&lt;/p&gt;&lt;p&gt;-       
+les études portant sur les services rendus par
+ces milieux humides et littoraux et leurs fonctionnalités utiles aux équilibres
+naturels ;&lt;/p&gt;&lt;p&gt;-       
+les études portant sur les modes d’alimentation
+hydrologique de la zone et la définition de son aire de recharge ;&lt;/p&gt;&lt;p&gt;-       
+les études de maîtrise foncière et d’élaboration
+de stratégies foncières ;&lt;/p&gt;&lt;p&gt;-       
+les études hydrauliques de gestion des niveaux
+d’eau à une échelle pertinente ;&lt;/p&gt;&lt;p&gt;-       
+les études d’anticipation du changement
+climatique visant à déterminer des stratégies d’adaptation.  &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les études nécessaires à la réalisation des travaux (études de
+dimensionnement, relevés topographiques, etc.) sont éligibles au taux des
+travaux.&lt;/p&gt;&lt;p&gt;Afin de maintenir les caractéristiques des
+milieux humides et littoraux, sont éligibles les travaux de restauration en
+tant que tels ainsi que les actions d’accompagnement et les mesures que ces
+travaux rendent nécessaires :&lt;/p&gt;&lt;p&gt;-       
+les opérations de restauration écologique, qui visent à rétablir le
+fonctionnement naturel d’une zone humide ou d’un habitat côtier (suppression
+de dispositifs de drainage, enlèvement de remblais ou d’ouvrages, réouverture
+de l’espace, etc.) ;&lt;/p&gt;&lt;p&gt;-       
+les
+aménagements et équipements nécessaires à une gestion des niveaux d’eau
+répondant aux exigences écologiques du milieu ;&lt;/p&gt;&lt;p&gt;-       
+la
+restauration des fossés liés à la pérennité d’un milieu remarquable du point de
+vue écologique intégrant une réflexion sur la gestion hydraulique à une échelle
+cohérente ; &lt;/p&gt;&lt;p&gt;-       
+la reconnexion des cours d’eau avec les zones
+humides par recréation de zones d’expansion de crues ;&lt;/p&gt;&lt;p&gt;-       
+la
+pose de clôtures, les aménagements d’abreuvoirs, l’achat de bétail rustique
+adapté à l’entretien des zones humides et leurs milieux connectés pour
+pérenniser ces milieux humides ;&lt;/p&gt;&lt;p&gt;-       
+la
+restauration et la création de mares en lien avec la reconnexion des trames
+écologiques (trame verte et bleue) ;&lt;/p&gt;&lt;p&gt;-       
+le rétablissement du transit sédimentaire côtier
+(enlèvement ou effacement d’ouvrages) s’il a pour objectif la préservation ou
+la restauration des fonctions écologiques des milieux littoraux et
+rétro-littoraux et s’il s’inscrit dans une réflexion menée à l’échelle de la
+cellule hydrosédimentaire.&lt;/p&gt;&lt;p&gt;Les travaux de végétalisation utilisent des
+essences locales ou de territoires limitrophes permettant une meilleure
+adaptation à l’évolution du climat. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles les travaux
+paysagers sans amélioration de l’état du milieu ainsi que les travaux
+d’agréments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/37fb-proteger-et-restaurer-les-milieux-aquatiques-/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Acquisition d'une parcelle
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>24/04/2026</t>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>140777</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Planter des arbres dans votre commune</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts (ONF)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Ses paysagistes, familiers des problématique urbaines, ses écologues et forestiers proposent une approche complète avec une expertise pointue pour implanter dans des situations complexes et très diverses des plantations et des boisements durables.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre de service englobe la conception de l&amp;#039;espace à planter (dessin du projet incluant le plan de plantations, les cheminements, la définition des espaces récréatifs), la proposition d&amp;#039;une palette végétale adaptées, un chiffrage global du projet pour demande de subvention de réalisation, une notice d&amp;#039;orientation de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes rurales et périurbaines :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de bandes boisées, de haies, d&amp;#039;espaces de transitions entre cœur de bourg et campagne, de corridor, de liaison plantées, d&amp;#039;espaces plantés, « d&amp;#039;ilot de fraicheur ».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes urbaines :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de boisement «ilot de fraicheur » (surface minimale de 1000m2).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les communes forestières :
   &lt;/em&gt;
  &lt;/strong&gt;
  création de liaisons plantées entre la forêt et les différents quartiers. Définir un plan global pour l&amp;#039;accueil en forêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Disposer d&amp;#039;un espace disponible pouvant être planté. Il peut être en déshérence, à l&amp;#039;interface de sites et d&amp;#039;usages très différents. Il peut se présenter sous la forme d&amp;#039;une liaison sous forme de bande, d&amp;#039;un espace déjà partiellement planté à enrichir, d&amp;#039;un milieu humide à valoriser ou à enrichir. Un espace boisé à ouvrir au public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.onf.fr/produits-services/+/7d5::foret-urbaine-reinventez-la-nature-en-ville.html</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Agence Etudes ONF Seine-Nord&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  M. Laurian GASCON&lt;/p&gt;&lt;p&gt;Responsable du pôle Paysage et Patrimoine culturel&lt;/p&gt;
 &lt;p&gt;
  Tél.: 06.13.53.90.18&lt;/p&gt;
 &lt;p&gt;
  Courriel : laurian.gascon&amp;#64;onf.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>florian.duverger@onf.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5948-planter-des-arbres-dans-votre-commune/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
+      <c r="AH76" s="1" t="inlineStr">
         <is>
           <t>23/01/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>165518</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>165475</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J78" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 30 %.</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissement :&lt;/strong&gt;&lt;br /&gt;-  Plan d’interprétation ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux d’aménagements ; &lt;br /&gt;-  Travaux, équipements, mobilier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Fonctionnement&lt;/strong&gt;&lt;br /&gt;-  Actions d’animation du site (sorties, expositions, conférences…) ;&lt;br /&gt;-  Les dépenses d’entretien courant type ramassage des déchets, nettoyage de locaux, ne sont pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-  Sites ENS actuels opérationnels doté d’un plan de gestion ;&lt;/p&gt;&lt;p&gt;-  Nouveaux sites ENS prioritaires doté d’un plan de gestion ;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lamenagement-despace-naturel-sensible-pour-une-ouverture-au-public/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...290 lines deleted...]
-      </c>
       <c r="AH78" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:34" customHeight="0">
       <c r="A79" s="1">
         <v>162417</v>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Parc Naturel Marin de Mayotte</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
@@ -15309,92 +15345,92 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Parc naturel marin de Mayotte</t>
         </is>
       </c>
       <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>26/03/2024</t>
         </is>
       </c>
       <c r="AH79" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:34" customHeight="0">
       <c r="A80" s="1">
         <v>155569</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J80" s="1" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
       <c r="O80" s="1" t="inlineStr">
         <is>
@@ -15520,51 +15556,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:34" customHeight="0">
       <c r="A81" s="1">
         <v>155116</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15799,51 +15835,51 @@
         </is>
       </c>
       <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH81" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:34" customHeight="0">
       <c r="A82" s="1">
         <v>153949</v>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Financer l'entretien et la restauration des rivières</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Entretien et restauration des rivières</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16078,51 +16114,51 @@
         </is>
       </c>
       <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
         <v>120084</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Soutenir la protection des Espaces Naturels Sensibles ouverts au public - Volet investissement Environnement</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE) -</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16321,51 +16357,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>30/08/2022</t>
         </is>
       </c>
       <c r="AH83" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:34" customHeight="0">
       <c r="A84" s="1">
         <v>119710</v>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Gestion des rivières et des milieux humides</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16816,244 +16852,103 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
-        <v>116528</v>
+        <v>117506</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
+          <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Programme Nature 2050</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Office de l'eau Réunion</t>
+          <t>CDC Biodiversité</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
-        <is>
-[...144 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
 Agriculteur
-Association</t>
-[...2 lines deleted...]
-      <c r="H86" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J86" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
  résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
  ;
  &lt;/li&gt;
  &lt;li&gt;
   atténuer les changements climatiques en renforçant les
  capacités de stockage ou de captage de CO2 ;
  &lt;/li&gt;
  &lt;li&gt;
   et adapter les territoires à ces changements, notamment en limitant leurs
  effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
  inondation, sécheresse, incendie, submersion marine...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -17065,231 +16960,231 @@
  &lt;/li&gt;
  &lt;li&gt;
   Transitions agricole et forestière
  &lt;/li&gt;
  &lt;li&gt;
   Continuités écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Biodiversité en ville
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
  &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
   Les Réalisations Nature 2050
  &lt;/a&gt;
 &lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quelques exemples de projets soutenus par Nature 2050 :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
   &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre
 &lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
   &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des projets Nature 2050 sont accessibles
  en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Friche
 Risques naturels
 Biodiversité
 Paysage
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le porteur de projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recourir aux solutions fondées sur la nature ;
  &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
  &lt;li&gt;
   Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
    Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
   &lt;br /&gt;
  &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
  &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
   Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>nature2050@cdc-biodiversite.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>27/04/2022</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>117417</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77
+ID77</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  Notre offre de service :
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces chantiers vous permettent de valoriser votre engagement pour :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
  &lt;/li&gt;
  &lt;li&gt;
   La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -17330,544 +17225,544 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
  &lt;li&gt;
   Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Réhabilitation
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail : id77&amp;#64;departement77.fr
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>117393</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
   &lt;/li&gt;
   &lt;li&gt;
    Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance administrative et juridique
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement pour le suivi de travaux (INITIATIVES 77)
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
   &lt;/li&gt;
   &lt;li&gt;
    Rédaction de notes et de rapport
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Foncier
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>117396</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit/payant/SC sous conditions.
 &lt;/p&gt;
 &lt;p&gt;
  Convention de partenariat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Espaces verts
 Friche
 Citoyenneté
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>117170</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>FREDON  Occitanie</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H90" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
  Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
  &lt;br /&gt;
  Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
  &lt;br /&gt;
  Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
  &lt;br /&gt;
  Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  &lt;strong&gt;
   NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/h1&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;blockquote&gt;
  &lt;p&gt;
   &lt;em&gt;
    Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
   &lt;/em&gt;
  &lt;/p&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
  &lt;br /&gt;
  L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
 &lt;/p&gt;
 &lt;h1&gt;
  &lt;strong&gt;
@@ -17981,528 +17876,652 @@
   L&amp;#039;EXPERTISE SANITAIRE
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LE DIAGNOSTIC
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  LES FORMATIONS
 &lt;/h2&gt;
 &lt;p&gt;
  Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Recyclage et valorisation des déchets
 Santé
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle est également membre du réseau FREDON FRANCE.
 &lt;/p&gt;
 &lt;p&gt;
  Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.fredonoccitanie.com/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FREDON Occitanie
  &lt;br /&gt;
  &lt;br /&gt;
  Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
  &lt;br /&gt;
  Téléphone : 04 67 75 64 48
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
   contact&amp;#64;fredon-occitanie.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
   https://www.fredonoccitanie.com/nous-contacter/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>contact@fredon-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>31/03/2022</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>117153</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de données naturalistes (faune, flore, milieux naturels)
  &lt;/li&gt;
  &lt;li&gt;
   de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   de données liées aux continuités écologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Conseils  informations en urbanisme et aménagement :
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en relation des partenaires
 &lt;/p&gt;
 &lt;p&gt;
  - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
 &lt;/p&gt;
 &lt;p&gt;
  - Aide à la révision des documents d&amp;#039;urbanisme
 &lt;/p&gt;
 &lt;p&gt;
  - Accompagnement technique lors des réunions en communes ou à la demande
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Foncier
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>117154</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Espaces verts
 Friche
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne.
 &lt;/p&gt;
 &lt;p&gt;
  Adhésion SEME.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>163640</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région soutient le boisement et la qualité des peupliers en Nouvelle-Aquitaine dans le respect des réglementations environnementales en vigueur et des pratiques sylvicoles de gestion durable.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies de qualité en alignement dans le Parc du Marais Poitevin : aider la plantation ou la replantation de peupliers en alignement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Inciter à l’élagage précoce.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;L’aide forfaitaire s’élève à 5 €/plant hors protection bovin plus 10 €/plant au titre de la protection bovine si elle est nécessaire. Elle est conditionnée à la réalisation de l&amp;#039;élagage à 3,50 m minimum dans un délai de 3 ans maximum après la plantation.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide est accordée pour 50 plants minimum et 1 200 plants maximum par an et par bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Propriétaires individuels privés et publics,&lt;/p&gt;&lt;p&gt;Propriétaires regroupés de parcelles privées ou communales,&lt;/p&gt;&lt;p&gt;Structures de regroupements (Associations Syndicales Autorisées, Associations Syndicales Libres, coopératives...) à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation des opérations.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Signer la charte populicole du Marais Poitevin en tant que document de Gestion Durable des forêts,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planter pour des raisons sanitaires des cultivars différents pour tout dossier supérieur à 3 hectares. Les cultivars femelles sont proscrits près des habitations et des zones d&amp;#039;élevage,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utiliser des cultivars figurant sur la liste « clones de peupliers éligibles aux aides de l’État pour la culture en futaie » en vigueur au moment de la plantation disponible sur le site « Peupliers de France »,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prendre en compte notamment les sujétions environnementales : Natura 2000, arrêté de biotope, monuments historiques, cahiers des charges populicoles locaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Respecter notamment les ripisylves, bandes boisées le long des berges et installer les peupliers à 5 mètres au moins des berges et des fonds voisins non boisés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’engager à mener à son terme le peuplement aidé (sauf cas de force majeure tels tempêtes, problèmes sanitaires…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réaliser les travaux de plantation et d’entretien sans avoir recours au glyphosate.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La demande d’aide doit être adressée à la Région avant le début des travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Télécharger le dossier ou se le procurer auprès des référents professionnels suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Centre Régional de la Propriété Forestière 05 46 93 00 04 / 06 89 87 79 36&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parc Naturel Régional du Marais Poitevin 05 49 35 15 20&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Compléter le dossier avec l’aide du référent professionnel (Centre Régional de la Propriété Forestière, Parc Naturel Régional du Marais Poitevin ou autres professionnels: voir dans le formulaire) et co-signer avec lui la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Réunir les pièces complémentaires demandées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Envoyer le dossier et les pièces complémentaires à la Région par courrier (voir l&amp;#039;adresse ci-dessous) ou par mail (voir l&amp;#039;adresse dans le formulaire).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dossier est instruit par le service Forêt Bois et Papier puis présenté en Commission Permanente pour décision.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En cas d’avis favorable, un arrêté est adressé au demandeur pour lui signifier l’aide accordée et préciser les modalités de déblocage de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF92" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG92" s="1" t="inlineStr">
         <is>
-          <t>23/03/2022</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>111669</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Valoriser la rivière et les milieux aquatiques</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Eau</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -18620,95 +18639,940 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
-        <v>111671</v>
+        <v>116528</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
-[...4 lines deleted...]
-          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>105328</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir, gérer et valoriser les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - acquisition, gestion et valorisation des espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;Établissements Publics de Coopération Intercommunale&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Industriel et Commercial&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Administratif&lt;/li&gt;&lt;li&gt;Associations agréées au titre de l&amp;#039;environnement&lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Afin d’encourager les collectivités, établissements publics, associations ou propriétaires privés à la préservation et à la valorisation des espaces naturels sensibles (ENS), le Département peut soutenir les projets en lien avec cette politique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;participation à l’acquisition de terrains situés dans un ENS par une commune ou par un établissement public de coopération intercommunale compétent&lt;/li&gt;&lt;li&gt;participation à l’aménagement et l’entretien d&amp;#039;espaces naturels, boisés ou non, appartenant aux collectivités publiques ou à leurs établissements publics et ouverts au public, ou appartenant à des propriétaires privés &lt;/li&gt;&lt;li&gt;participation à l’acquisition par une commune, un établissement public de coopération intercommunale ou le conservatoire de l’espace littoral et des rivages lacustres, de bois et forêts donnant vocation à l’attribution en propriété ou en jouissance de bois et forêts, sous réserve de leur ouverture au public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;80 % de la dépense subventionnable plafonnée à 100 000 € HT par action subventionnée et par an (taux de subvention limité à 20% pour les bâtiments)&lt;/li&gt;&lt;li&gt;déplafonnement possible dans le cadre de projets d’ampleur départementale : étude au cas par cas par l’Assemblée délibérante, selon la nature du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;le site doit être inscrit aux espaces naturels sensibles&lt;/li&gt;&lt;li&gt;Le projet doit prévoir, si possible, l&amp;#039;ouverture du site au public ou tout autre forme de sensibilisation&lt;/li&gt;&lt;li&gt;pour les aménagements, utiliser des matériaux locaux et durables&lt;/li&gt;&lt;li&gt;mettre en place des mesures efficaces de protection (statut réglementaire, réglementation par arrêté, surveillance régulière, actions de sensibilisation...)&lt;/li&gt;&lt;li&gt;toute participation du Département est subordonnée à la signature d&amp;#039;une convention de gestion du site d’une durée de 10 ans. Dans cette convention, le demandeur indiquera son engagement sur la gestion future du site, son entretien ou toute autre opération concourant à conserver, dans un état fonctionnel et pérenne (10 ans), les investissements réalisés par le Département. &lt;/li&gt;&lt;li&gt;pour les associations, un agrément est exigé au titre de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;présenter au Département un document de gestion du site&lt;/li&gt;&lt;li&gt;dans le cadre des actions habituelles de communication, s&amp;#039;engager à informer du soutien du Département de la Charente dans tous les supports utilisés, ainsi que par le biais de rapports avec les différents médias&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Actions subventionnées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;un espace naturel sensible dans un objectif non commercial, de préservation, de réhabilitation et de valorisation&lt;/li&gt;&lt;li&gt;études et inventaires du patrimoine naturel&lt;/li&gt;&lt;li&gt;élaboration d&amp;#039;un plan de gestion&lt;/li&gt;&lt;li&gt;travaux de réhabilitation, d’aménagements et d’ENS, boisés ou non&lt;/li&gt;&lt;li&gt;animation, communication, sensibilisation et éducation au patrimoine naturel des ENS&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;--&amp;gt;Pour les collectivités territoriales (communes, EPCI) :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département&lt;/li&gt;&lt;li&gt;l’extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;la nature de l&amp;#039;opération envisagée&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;l’engagement de la collectivité à conserver les investissements réalisés (à travers l’élaboration d’une notice de gestion, ou la signature d’une convention de gestion avec un organisme agréé au titre de l’environnement) &lt;/p&gt;&lt;p&gt;--&amp;gt; Pour les établissements publics (EPIC, EPA) et les propriétaires privés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;autres financeurs (le cas échéant)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la description du projet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;Pour les associations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;les pièces structurelles du demandeur : statuts, rapport d’activité, membres…&lt;/li&gt;&lt;li&gt;les documents financiers : budget, documents comptables, RIB…&lt;/li&gt;&lt;li&gt;tout autre document complémentaire utile à l’appréciation de la demande&lt;/li&gt;&lt;li&gt;le contrat d’engagement républicain signé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la décision attributive, sur présentation des justificatifs des dépenses réalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Une demande de prorogation de deux ans peut être sollicitée 4 mois avant la date de caducité. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/schema_espaces_naturels_acquis.pdf</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 71 22
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4eb0-acquerir-gerer-et-valoriser-les-espaces-natur/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>105327</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux organismes dans le domaine de l&amp;#039;environnement et plus précisément dans le cadre des espaces naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement et en investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions relevant du domaine de l&amp;#039;énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : Conformément à la convention ou, à défaut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement : un an à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/organismes_espaces_naturels.pdf</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba4c-soutenir-les-organismes-du-domaine-des-espace/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>102101</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les sites de nature ordinaire</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Calvados nature</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
+:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
+ou
+la restauration de milieux
+naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
+pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
+bonne conservation
+de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Existence d&amp;#039;un volet pédagogique structuré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   paysages naturels,
  &lt;/li&gt;
  &lt;li&gt;
   continuité écologique (trame verte et bleue),
  &lt;/li&gt;
  &lt;li&gt;
   préservation des espaces agricoles (trame jaune),
  &lt;/li&gt;
  &lt;li&gt;
   ressource en eau,
  &lt;/li&gt;
  &lt;li&gt;
@@ -18718,1702 +19582,885 @@
   développement et promotion de la randonnée pédestre,
  &lt;/li&gt;
  &lt;li&gt;
   liaisons douces (sentes vertes),
  &lt;/li&gt;
  &lt;li&gt;
   tourisme équestre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Montant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2012-04-0056 (AD du 19/11/2012)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Tourisme
 Forêts
 Sols
 Foncier
 Cohésion sociale et inclusion
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>111675</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>50% maximum du coût HT de l'opération</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration écologique et paysagère des grands domaines historiques.
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
 &lt;/p&gt;
 &lt;p&gt;
  Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2017-04-0039 (AD du 25/05/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Espaces verts
 Biodiversité
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>111676</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Restaurer des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>50% maximum du coût HT de l'opération</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Remise en état des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2017-04-0039 (AD du 29/05/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Montagne
 Risques naturels
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce62-restaurer-des-sites-naturels-et-des-itinerair/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E97" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>105330</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Dans le cadre de sa politique en faveur de l&amp;#039;environnement, le Département encourage la sensibilisation de tous les publics, en soutenant des actions, animations ou manifestations concourant à l&amp;#039;éducation à l&amp;#039;environnement et à la diffusion de la culture du développement durable.
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  le montant de la subvention est attribué en fonction de la nature de la demande
-[...21 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Thématiques soutenues :
+ &lt;strong&gt;
+  → Conception du sentier de découverte : étude réalisée par un prestataire
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la protection de la biodiversité
-[...8 lines deleted...]
-  les trames vertes et l&amp;#039;arbre
+  critères de décision :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Eligibilité des actions :
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les actions devront concerner des animations, de la sensibilisation, des manifestations, des expérimentations ou des formations dans le respect des thématiques ci-dessus
-[...2 lines deleted...]
-  pour tous les projets subventionnés, la lisibilité du soutien départemental devra apparaitre dans tous les supports de communication, dans la presse, dans les invitations, courriers et brochures publiées...
+  critères optionnels :
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exécution des travaux d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour les collectivités territoriales :
+ Partie étude :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
  &lt;/li&gt;
  &lt;li&gt;
-  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les associations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
   les documents financiers : budget, documents comptables, RIB...
  &lt;/li&gt;
  &lt;li&gt;
   le contrat d&amp;#039;engagement républicain signé
  &lt;/li&gt;
  &lt;li&gt;
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
- Modalités de versement : conformément à la notification de décision attributive
-[...2 lines deleted...]
- Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U97" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W97" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
-[...357 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...536 lines deleted...]
-      <c r="A101" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>97357</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
  &lt;/li&gt;
  &lt;li&gt;
   la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer les ressources en eau, en qualité et en quantité ;
  &lt;/li&gt;
  &lt;li&gt;
   préserver et valoriser les zones humides du département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dépenses éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de réserves de substitution (Travaux et études préalables).
  &lt;/li&gt;
@@ -20426,537 +20473,537 @@
 &lt;ul&gt;
  &lt;li&gt;
   les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;entretien régulier des ouvrages hydrauliques,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de recalibrage de canaux,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux visant à gérer la fréquentation touristique,
  &lt;/li&gt;
  &lt;li&gt;
   la gestion de l&amp;#039;espace,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux préconisés dans le cadre de mesures compensatoires,
  &lt;/li&gt;
  &lt;li&gt;
   tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>97609</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
  préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
   &lt;/li&gt;
   &lt;li&gt;
    Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
   &lt;/li&gt;
   &lt;li&gt;
    Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépense non éligible :
  &lt;/strong&gt;
  Tous travaux d&amp;#039;entretien général
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement durable - Direction Développement, Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Annick Aymes de Boeck, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   annick.aymesdeboeck&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.67.31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>94499</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Fondation Nature &amp; Découvertes</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J103" s="1" t="inlineStr">
+      <c r="J104" s="1" t="inlineStr">
         <is>
           <t>De 6000 à 15000€</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
 &lt;/p&gt;
 &lt;p&gt;
  Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
  Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
  &lt;/li&gt;
  &lt;li&gt;
   La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Forêts
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
  &lt;/li&gt;
  &lt;li&gt;
   déjà réalisés lors de l&amp;#039;attribution des subventions ;
  &lt;/li&gt;
  &lt;li&gt;
   à but lucratif, promotionnel ou publicitaire ;
  &lt;/li&gt;
  &lt;li&gt;
   de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;édition de livre ou de film ;
  &lt;/li&gt;
  &lt;li&gt;
   à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
  &lt;/li&gt;
  &lt;li&gt;
   événementiels (festivals, rencontres, classes vertes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
         <is>
           <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour candidater :
  &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
   https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>flavie.berdu@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>103417</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité en Île-de-France</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L104" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques terrestres
   &lt;/strong&gt;
   pour résorber les obstacles au déplacement des espèces terrestres,
@@ -20997,200 +21044,200 @@
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Démarche
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>103418</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Eaux et milieux aquatiques humides</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quels types de projets?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
  &lt;/li&gt;
  &lt;li&gt;
   Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
  &lt;/li&gt;
  &lt;li&gt;
   Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
  &lt;/li&gt;
  &lt;li&gt;
@@ -21220,1202 +21267,1371 @@
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maîtrise à la source des ruissellements et désimperméabilisation :
  &lt;/strong&gt;
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
  &lt;/strong&gt;
  jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récupération des eaux de pluie
  &lt;/strong&gt;
  : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  eau-tramevertetbleue&amp;#64;iledefrance.fr
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>92591</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur les espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I107" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux de subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
 subventionner : 50 000 €)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
 &lt;/p&gt;
 &lt;p&gt;
  - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
  &lt;/li&gt;
  &lt;li&gt;
   Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Acquisitions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
  &lt;/li&gt;
  &lt;li&gt;
   Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Mise en œuvre du plan de gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Précisions bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Groupement de collectivités territoriales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
 Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB107" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>79298</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Améliorer la gestion raisonnée des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I107" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J108" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs de l&amp;#039;aide départementale
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer l&amp;#039;acquisition de connaissances et la définition des projets sur les milieux aquatiques
  &lt;/li&gt;
  &lt;li&gt;
   participer à la restauration physique du fonctionnement des bassins versants
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etudes de fonctionnement des bassins versants : SAGE, hydromorphologie
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration du transport sédimentaire, amélioration de la continuité longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux, aménagements en vue d&amp;#039;améliorer les continuités latérales des cours d&amp;#039;eau : études préalables et travaux, y compris maîtrise d&amp;#039;oeuvre, déclaration Loi sur l&amp;#039;Eau, assistance à maîtrise d&amp;#039;ouvrage, géotechniques...
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de connaissances : hydrométrie, topographie, télédétection, modélisation, suivi, etc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : communes et leurs regroupements, syndicats mixtes et associations syndicales autorisées
 &lt;/p&gt;
 &lt;p&gt;
  Montant total d&amp;#039;aides publiques maxi : 70%
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses éligibles : 50 000€ pour les études et 200 000€ pour les travaux. Le montant de la subvention est calculé sur la base des dépenses hors TVA sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA
 &lt;/p&gt;
 &lt;p&gt;
  Plancher de subvention : 1000€
 &lt;/p&gt;
 &lt;p&gt;
  Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de déroulement et à leur restitution
 &lt;/p&gt;
 &lt;p&gt;
  Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande. Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction du Développement Local/
  Service Environnement Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie MARIANNE
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 05 62 56 78 23
 &lt;/p&gt;
 &lt;p&gt;
  Mail : nathalie.marianne&amp;#64;ha-py.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/061e-accompagner-la-gestion-raisonnee-des-milieux-/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>12/02/2021</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>30531</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
  &lt;/li&gt;
  &lt;li&gt;
   Porter à connaissance de données relatives aux zones humides sur le territoire du Département
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Achat et valorisation d&amp;#039;une zone humide
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une signalétique
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
 &lt;/p&gt;
 &lt;p&gt;
  Conférence zones humides
 &lt;/p&gt;
 &lt;p&gt;
  Continuité écologique de la traversée du Viaur
 &lt;/p&gt;
 &lt;p&gt;
  Plan d&amp;#039;action biodiversité sur tout le territoire communal
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Biodiversité
 Paysage
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>30530</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Promouvoir et mettre en œuvre la gestion durable des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les communes et EPCI (notamment à travers les syndicats de rivière) pour promouvoir et mettre en œuvre la gestion durable des milieux aquatiques
  &lt;/li&gt;
  &lt;li&gt;
   Thématiques et prise en compte des enjeux : Etats des lieux, cartographie, réglementation, outils méthodologiques; programmes de travaux, PPG, ...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Continuités écologiques, hydromorphologie, suivis piscicoles...
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 22 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la définition des enjeux/objectifs/actions sur les masses d&amp;#039;eau ciblées dans le cadre du PPG Cérou-Vère
 &lt;/p&gt;
 &lt;p&gt;
  Aide à la rédaction de la déclaration d&amp;#039;intérêt général (DIG) établie dans le cadre du nouveau programme pluriannuel de gestion (PPG) de Cérou-Vère
 &lt;/p&gt;
 &lt;p&gt;
  Analyse de la thermie du Tescou en amont et en aval d&amp;#039;un ouvrage transversal
 &lt;/p&gt;
 &lt;p&gt;
  Défintion des Objectifs/actions du futur programme pluriannuel de gestion (PPG) de Cérou-Vère 2022-2027
 &lt;/p&gt;
 &lt;p&gt;
  Détermination par topographie de la pente du ruisseau de Lavergné sur la commune de Cuq-les-Vielmur
 &lt;/p&gt;
 &lt;p&gt;
  Analyse liée à une érosion de berges en bord de voirie communale - propositions d&amp;#039;aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Analyse d&amp;#039;un problème d&amp;#039;eau stagnante dans le fossé du hameau de Beauzelles
 &lt;/p&gt;
 &lt;p&gt;
  Rédaction d&amp;#039;un mémo sur les modalités de mise en œuvre de mesures topographiques en cours d&amp;#039;eau. Formation in situ des agents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5323-promouvoir-et-mettre-en-uvre-la-gestion-durab/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>23856</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
+      <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF110" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P112" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>152463</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J111" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L111" s="1" t="inlineStr">
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -22560,607 +22776,438 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C112" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
-[...168 lines deleted...]
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I114" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P114" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q114" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD113" s="1" t="inlineStr">
+      <c r="AD114" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>143373</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
  &lt;br /&gt;
  Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelles orientations retenir parmi plusieurs options techniques ?
@@ -23227,661 +23274,661 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des formations méthodologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Former
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Malo Agglomération :
   &lt;/strong&gt;
   Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole :
   &lt;/strong&gt;
   Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>132573</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>123492</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...6 lines deleted...]
-      <c r="G115" s="1" t="inlineStr">
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W117" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB117" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-[...196 lines deleted...]
-      <c r="A117" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>120261</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour atteindre cet objectif et dans la continuité des politiques engagées depuis de nombreuses
  années, le Département développe une politique qui vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
    participer à la restauration physique du fonctionnement des bassins versants.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Acquisition de connaissances (hydrométrie, topographie,
  télédétection, modélisation,
  suivis ...) : 1 000 à 50 000 €,
   &lt;/li&gt;
   &lt;li&gt;
    Etudes de fonctionnement des bassins
  versants (SAGE, hydromorphologie ...) : 1 000 à 50 000 €,
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Hors étude liée à des opérations
   foncières, inventaires zones humides, études
   en lien avec des mesures
   compensatoires liées à une
   opération, élaboration/bilan PAPI.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -23891,775 +23938,775 @@
  , déclaration Loi sur l&amp;#039;Eau, AMO,
  géotechniques, ....) : 1 000 à 200 000 €,
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement en vue d&amp;#039;améliorer les
  continuités latérales des cours d&amp;#039;eau  (études préalables et travaux compris maîtrise d&amp;#039;œuvre, déclaration Loi sur l&amp;#039;Eau, AMO, géotechniques, ....) : 1 000 à 200 000 €,
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Hors travaux d&amp;#039;entretien et travaux
   d&amp;#039;aménagement récurrents
   (enlèvement déchets, enlèvement
   d&amp;#039;embâcles, entretien ripisylve,
   lutte contre les plantes
   envahissantes, ...), protection de
   berges autres qu&amp;#039;en génie
   végétal, protection
   contre les
   inondations, restauration
   de la ripisylve, mesures compensatoires, animation.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération ne doit être ni engagée ni avoir
  fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les études, les services du Département doivent être associés à l&amp;#039;élaboration du
  cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum toutes aides publiques confondues ne doit pas dépasser 70%.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant le travail réalisé en régie :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    le montant des travaux doit être équivalent à une fourchette de
  prix habituellement pratiquée par des entreprises pour des opérations similaires
  ,
   &lt;/li&gt;
   &lt;li&gt;
    le pétitionnaire doit fournir une attestation signée du Président de la
  structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué,
   &lt;/li&gt;
   &lt;li&gt;
    ils ne doivent pas dépasser 30% de la dépense subventionnable,
   &lt;/li&gt;
   &lt;li&gt;
    la main d&amp;#039;
  œuvre
  (y compris charges),
  les frais de déplacement, les dépenses ponctuelles directement liées à la mission, excepté les frais liés au fonctionnement général de la structure, peuvent être intégrés,
   &lt;/li&gt;
   &lt;li&gt;
    ces prestations doivent être ré-imputées en section d&amp;#039;investissement (attestation du
  Trésorier à l&amp;#039;appui).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Catherine LABAT - Cheffe de Service Environnement, Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:catherine.labat&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
   catherine.labat&amp;#64;ha-py.fr
  &lt;/a&gt;
  - 05 62 56 70 10 - 06 21 03 80 03
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5269-soutenir-les-structures-gestionnaires-des-mil/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>08/09/2022</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>119761</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
  &lt;br /&gt;
  biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
 &lt;/p&gt;
 &lt;p&gt;
  Création de noues plantées en bordure de voirie
 &lt;/p&gt;
 &lt;p&gt;
  Création de toitures végétalisées
 &lt;/p&gt;
 &lt;p&gt;
  Création de chaussées à struture réservoir
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
  &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
   https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déconnexion des eaux pluviales :
 &lt;/p&gt;
 &lt;p&gt;
  - du réseau unitaire d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>Jean-Philippe KARPINSKI
 &lt;br /&gt;
 Chef de la Mission Mer du Nord
 &lt;br /&gt;
 jp.karpinski&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 François BLIN
 &lt;br /&gt;
 Chef de la Mission Picardie
 &lt;br /&gt;
 f.blin&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Ludovic LEMAIRE
 &lt;br /&gt;
 Chef de la Mission Littoral
 &lt;br /&gt;
 l.lemaire&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé CANLER
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>117150</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre la préservation de la fonctionnalité des zones humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
+&lt;/p&gt;
+&lt;p&gt;
+ Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour partie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Foncier
+Risques naturels
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>116530</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Restaurer la fonctionnalité des écosystèmes</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W119" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-[...150 lines deleted...]
-      <c r="A121" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>95344</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude
 Conseil régional d'Occitanie
-Conseil départemental de l'Aude
 Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J121" s="1" t="inlineStr">
+      <c r="J122" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'intervention dépend du dispositif demandé</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
 &lt;/p&gt;
 &lt;p&gt;
  Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité des opérations
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe
   1
   &lt;/em&gt;
   &lt;em&gt;
    :
   &lt;/em&gt;
   Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
@@ -24717,218 +24764,218 @@
    Axe 2 :
   &lt;/em&gt;
   Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 3 :
   &lt;/em&gt;
   Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 4 :
   &lt;/em&gt;
   Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 5 :
   &lt;/em&gt;
   Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    david.mouret&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Alain ERADES  - Ingénieur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    alain.erades&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   téléphone : 04.68.11.67.62
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>07/07/2021</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>156131</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Favoriser la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
   (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
   (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Mares :
   Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements favorables à la biodiversité
   en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
@@ -25003,446 +25050,728 @@
   Plafonds des dépenses subventionnables :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Mares : 8.000€ HT par mare
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements favorables à la biodiversité : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
  &lt;/li&gt;
  &lt;li&gt;
   Plantations : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Haies : 18€ HT par mètre linéaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>119762</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 35</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Friche
 Voirie et réseaux
 Commerces et services
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etablissements éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
 &lt;/p&gt;
 &lt;p&gt;
  ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
 &lt;/p&gt;
 &lt;p&gt;
  financière,
 &lt;/p&gt;
 &lt;p&gt;
  - Petites et très Petites Entreprises, artisans,
 &lt;/p&gt;
 &lt;p&gt;
  - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
 &lt;/p&gt;
 &lt;p&gt;
  techniques, syndicats professionnels ... ), commerciale ou artisanale.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les surfaces imperméabilisées
 &lt;/p&gt;
 &lt;p&gt;
  existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
 &lt;/p&gt;
 &lt;p&gt;
  nouvelles imperméabilisations.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>Philippe LESAINT
 &lt;br /&gt;
 p.lesaint&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 Chargé d&amp;#039;interventions spécialisé
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé Canler
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>105329</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la plantation de haies et d'arbres</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - plantation de haies et d'arbres (hors forêts)</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales charentaises (communes, EPCI, syndicats, etc.)&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Agriculteurs (propriétaires ou fermiers)&lt;/li&gt;&lt;li&gt;Particuliers (propriétaires de parcelles agricoles)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;La subvention du Département a pour but de favoriser la reconstitution des trames bocagères cohérentes, de renforcer la biodiversité, de réguler le régime des eaux, de limiter les îlots de chaleur, de protéger les sols contre l’érosion, de contribuer à la valorisation collective des paysages, de préserver les habitations de la dérive des produits phytosanitaires à proximité de zones agricoles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plantation de haies et d&amp;#039;arbres &lt;/strong&gt;&lt;strong&gt;(incluant fourniture des plants, des tuteurs et protections biosourcés et biodégradables et le paillage naturel)&lt;/strong&gt;&lt;strong&gt;  :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   haie simple : 2 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
  &lt;li&gt;
   haie double : 5 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
  &lt;li&gt;
   haie triple : 7 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
  &lt;li&gt;arbre : 4 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;li&gt;arbre fruitier greffé isolé : 8 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Frais d’adhésion et/ou expertise : &lt;/strong&gt;montant HT de l’accompagnement plafonné à 300 €.&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation des travaux :&lt;/strong&gt; 80% de la dépense HT subventionnable, plafonnée à 3 000 €, hors coût de désartificialisation des sols&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Plafond de subvention :&lt;/strong&gt; 80 % des frais engagés par les planteurs
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Plancher de subvention :&lt;/strong&gt; 500 €, toute demande inférieure ne sera pas traitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;br /&gt;
  &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Critères généraux : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’intégrer dans le cadre des objectifs de la subvention cités ci-dessus. Il doit être situé sur le territoire du département de la Charente. En cas d’opération dépassant les limites administratives du département, seule la partie charentaise sera soutenue.&lt;/p&gt;&lt;p&gt;Afin de répondre aux objectifs du règlement d’intervention, le Département se réserve le droit, à titre dérogatoire, de soutenir un projet qui ne respecterait pas scrupuleusement tous les critères dès lors qu’il aura été présenté en Comité technique (cf. Modalités d’instruction et de versement) et que celui-ci aura émis avis favorable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Localisation des plantations :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;en plein champ&lt;/li&gt;&lt;li&gt;en bordure de voirie&lt;/li&gt;&lt;li&gt;en limite de bâti agricole&lt;/li&gt;&lt;li&gt;tout autre secteur jugé pertinent pour répondre aux objectifs du Plan Arbres et Haies et du Schéma département des espaces naturels&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Attention, sont exclus du soutien du Département, les projets de plantations situées dans les espaces urbanisés à l’exception :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des projets d’aménagements d’îlots de fraîcheur ou projets similaires ;&lt;/li&gt;&lt;li&gt;des projets concourant à protéger les habitations de la dérive des produits phytosanitaires issus de zones agricoles à proximité immédiate.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire veillera à s’informer de façon exhaustive sur les zonages relatifs au secteur de plantation concerné et à respecter scrupuleusement toute règlementation ou servitude s’y appliquant (plan local d’urbanisme, site classé, site inscrit, etc.)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Contraintes liées aux plantations en bordure de routes départementales&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;au-delà de la limite du domaine départemental, il est nécessaire d’obtenir l’alignement auprès des agences départementales de l’aménagement (ADA),&lt;/li&gt;&lt;li&gt;la plantation a lieu à une distance minimale de 4 mètres de la bordure de la chaussée,&lt;/li&gt;&lt;li&gt;lorsque la route présente une fréquentation de plus de 1 500 véhicules par jour, la distance minimale est de 7 m.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Calendrier de plantations : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Novembre à mars, en s’assurant des bonnes conditions pédoclimatiques permettant d’obtenir rapidement une reprise des plants (hors période de gel ou inondation …),&lt;/li&gt;&lt;li&gt;Report exceptionnel en cas d’aléa (météo, manque de disponibilités de plants ou autre cas de force majeure).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Choix des essences :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des essences autorisées est celle publiée par le Conservatoire Botanique National Sud Atlantique. Pour les arbres fruitiers greffés, seront retenues les variétés fruitières anciennes du Sud-Ouest. Les arbres fruitiers non greffés sont considérés comme des essences classiques d’arbres et arbustes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Diversité des essences :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Haies et bosquets : 5 essences différentes au moins (veiller à mélanger les différentes strates et à inclure des essences fruitières et/ou favorables aux pollinisateurs&lt;/li&gt;&lt;li&gt;Vergers : 3 essences différentes au moins, en diversifiant parmi les variétés anciennes si possibles &lt;/li&gt;&lt;li&gt;Arbres d’alignement : possibilité de plantation monospécifique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Travail du sol :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le coût du travail du sol est compris dans le coût d’implantation. Le coût de la désartificialisation des sols n’est pas éligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Protection des plants et tuteurs : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les protections et tuteurs en plastique sont proscrits et doivent être biosourcés et biodégradables, à l’exception de ceux concernant les arbres de haut jet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Paillage : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à utiliser un paillage biodégradable pour la plantation en quantité suffisante pour un bon développement de la haie. Le bénéficiaire s’engage à regarnir le paillage si nécessaire. Dans ce cadre, l’emploi de plastique est proscrit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Entretien de la plantation de haie :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il consiste à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dégager la végétation herbacée pendant les trois premières années,&lt;/li&gt;&lt;li&gt;compléter le paillage si nécessaire,&lt;/li&gt;&lt;li&gt;défourcher et élaguer les arbres de hauts jets pour obtenir une qualité bois d’œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour éviter la destruction des espèces protégées, en particulier les oiseaux nicheurs, et pour répondre aux recommandations de l&amp;#039;Office Français de la Biodiversité, le bénéficiaire s’engage à éviter toute intervention sur les haies entre le 15 mars et le 15 août, à l&amp;#039;exception de celles relatives à la sécurité des biens et des personnes.&lt;/p&gt;&lt;p&gt;Il s’engage également à ne pas détruire la haie plantée grâce à l’aide du Département.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Distance de plantation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il est obligatoire de respecter la règlementation en vigueur relative à la distance de plantation vis-à-vis des fonds publics ou privés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux haies&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;longueur minimale de haie : 100 mètres d’un seul tenant,&lt;/li&gt;&lt;li&gt;emprise de la haie : entre 70 cm et 1 m de large,&lt;/li&gt;&lt;li&gt;distance maximale entre deux plants : 2 m.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres fruitiers&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les fruitiers y compris greffés peuvent être implantés dans le linéaire de la haie en respectant une densité maximale de 20% ; privilégier les essences locales et conservatoires : pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, ... &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;(Pour plus d’informations, se rapprocher du Domaine Agro écologique de Barolle à MONTESQUIEU 47130 - ex Conservatoire végétal régional de Nouvelle-Aquitaine)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux vergers de variétés anciennes&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;seules les collectivités sont éligibles. Un maximum de 100 arbres fruitiers greffés d’essences locales et conservatoires peut être subventionné (pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques à la dérive des produits phytosanitaires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les caractéristiques des plantations proposées par les structures doivent être en adéquation avec l’objectif (argumentation à présenter en comité technique). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;les projets visant à compléter les haies existantes (dents creuses) ou les arbres isolés seront privilégiés.&lt;/p&gt;&lt;p&gt;Attention : Les projets d’agroforesterie ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;instruction de la demande :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
  &lt;/li&gt;
  &lt;li&gt;
   le cas échéant, l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
  &lt;/li&gt;
  &lt;li&gt;
   les éléments techniques du projet de plantation (formulaire spécifique)
  &lt;/li&gt;
  &lt;li&gt;
   tous les devis qui entrainent un coût pour le planeur (plants, paillage, implantation et protection)
  &lt;/li&gt;
  &lt;li&gt;
   le contrat d&amp;#039;engagement républicain signé (pour les associations)
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -25563,78 +25892,78 @@
 &lt;p&gt;
  La conformité des réceptions déclenche le versement des subventions des plantations.&lt;/p&gt;
 &lt;p&gt;
  Si la réception s&amp;#039;avère non conforme, le bénéficiaire devra effectuer les restaurations et compléments nécessaires et tenir informé le Département de la fin des travaux. Le planteur pourra néanmoins solliciter le versement de la partie conforme de la haie, mais ne pourra bénéficier du reste de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Si toutefois, la réfaction entraine un calcul de la subvention inférieur à 500 €, le projet ne pourra être financé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra être achevé et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Au-delà de ce délai de deux ans, le projet est considéré comme abandonné.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet peut s&amp;#039;échelonner sur deux années afin d&amp;#039;atteindre le plafond des 500 €. Il constitue alors une seule et même demande.
 &lt;/p&gt;&lt;p&gt;Contrôle :&lt;/p&gt;&lt;p&gt;Le Département se réserve le droit de
 procéder à des contrôles concernant la conformité des travaux réalisés (nombre
 de plants vivants, paillage, tuteurs et protections). Le bénéficiaire est
 informé qu’à l’issue des contrôles, si les plantations ne sont pas conformes au
 projet déposé et pour lequel la subvention a été octroyée, il est dans
 l’obligation d’effectuer à ses frais les travaux de mise en conformité
 (entretien, paillage, regarni, etc.)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/02-Au_quotidien/03-Dispositifs_de_subventions/plantation_haies_arbres.pdf</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Schéma des espaces naturels - plantation de haies et d&amp;#039;arbres (hors forêt)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
@@ -25648,454 +25977,172 @@
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMUNICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La communication sur le projet financé doit systématiquement se faire en prenant l&amp;#039;attache du Département et à minima en mentionnant son soutien au projet, sous peine de révision de l&amp;#039;octroi de l&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est conditionnée au respect des points suivant :
 &lt;/p&gt;
 &lt;p&gt;
  -	la communication presse possible uniquement après contact et validation du Département
 &lt;/p&gt;
 &lt;p&gt;
  -	toute communication écrite ou orale doit mentionner l&amp;#039;aide du Département
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b68a-accompagner-et-soutenir-la-plantation-de-haie/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-[...282 lines deleted...]
-      <c r="A126" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>97346</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Plantations de haies et de bosquets en zone rurale</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I126" s="1" t="inlineStr">
+      <c r="I127" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan Vendée Biodiversité Climat -
   Plantation de haies et de bosquets en zone rurale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
 15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Sols
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement technique du projet,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des végétaux,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de préparation de terrain,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de plantation,
  &lt;/li&gt;
  &lt;li&gt;
   la préparation ou la fourniture du paillage biodégradable,
  &lt;/li&gt;
  &lt;li&gt;
   la pose du paillage biodégradable, des protections et du tuteurage.
@@ -26114,1139 +26161,1139 @@
  ).
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
 bâtie, aux plantations de haies ou au regarnissage de haies existantes y
 compris autour des sièges d’exploitation et des bâtiments agricoles avec un
 minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
 jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
 ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
 réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
 espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
 surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
 m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 &lt;p&gt;Les
 bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
 &lt;p&gt; La
 subvention ne doit pas avoir pour objet de financer des plantations visant à se
 mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
 point de vue de la biodiversité, les plantations réalisées au minimum sur 2
 lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
 possible, la réalisation de haies sur talus et terrains en pente doit se faire
 perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
 en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Agriculture et Pêche
 &lt;/p&gt;
 &lt;p&gt;
  40, rue du Maréchal Foch
 85923 LA ROCHE-SUR-YON CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   agriculture&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>gaelle.daviaud@vendee.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB126" s="1" t="inlineStr">
+      <c r="AB127" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-      <c r="A127" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>165867</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Soutenir la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Soutien à la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
 &lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P127" s="1" t="inlineStr">
+      <c r="P128" s="1" t="inlineStr">
         <is>
           <t>10/06/2024</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF127" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-      <c r="A128" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>165663</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne financièrement la &lt;strong&gt;création et le fonctionnement des observatoires régionaux&lt;/strong&gt; Climat Air Énergie et des observatoires régionaux Économie circulaire, Déchets et Ressources.&lt;/p&gt;&lt;p&gt;Ce système d’aide se décompose en deux piliers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’aide à la création est une aide forfaitaire&lt;/strong&gt; apportée en une seule fois par observatoire et par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides à la création. L’aide à la création est cumulable avec l’aide au fonctionnement sur une même période. L’ADEME apporte aussi une aide pour les études de préfiguration d’un observatoire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’aide au fonctionnement est une aide annuelle&lt;/strong&gt; qui peut être cumulée par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides au fonctionnement.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q129" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux structures assurant l’animation d’un ou plusieurs observatoires régionaux. Les porteurs de projets sont invités à se rapprocher de la Direction régionale concernée avant de déposer leur dossier afin de valider l’éligibilité de leur projet. &lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées  via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage sur les documents à compléter&lt;/p&gt;&lt;p&gt;Merci d&amp;#039;utiliser le formulaire ci-dessous « Contactez-nous ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Aides%20observatoires%20territoriaux%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Aides observatoires territoriaux - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000865" target="_self"&gt;Contactez l&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-creation-et-au-fonctionnement-des-observatoires-territoriaux-2/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>143307</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
  &lt;/li&gt;
  &lt;li&gt;
   Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE128" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG128" s="1" t="inlineStr">
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-      <c r="A129" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>128232</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I129" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
  &lt;/li&gt;
  &lt;li&gt;
   Préserver la biodiversité, les rivières et les zones humides.
  &lt;/li&gt;
  &lt;li&gt;
   Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Type de projet 1 : Végétalisation et renaturation des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Biodiversité
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://agencedelaruralite-eure.fr/</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence de la Ruralité du Département de l&amp;#039;Eure
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
   agencedelaruralite&amp;#64;eure.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 27 34 02 27
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>deera@eure.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-[...135 lines deleted...]
-      <c r="A131" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>163237</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un développement territorial sobre et résilient</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 3</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I131" s="1" t="inlineStr">
+      <c r="I132" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J131" s="1" t="inlineStr">
+      <c r="J132" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
+      <c r="M132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Artisanat
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P131" s="1" t="inlineStr">
+      <c r="P132" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="Q131" s="1" t="inlineStr">
+      <c r="Q132" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD131" s="1" t="inlineStr">
+      <c r="AD132" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>165915</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Soutenir les solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Soutien aux solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif développé grâce à délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner des projets relatifs à la création de déchèteries professionnelles, les centres de tri et de sur-tri, et les installations et/ou équipements de production, de préparation en vue de la fabrication ou d’utilisation de matières premières recyclées.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P132" s="1" t="inlineStr">
+      <c r="P133" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les entreprises de l’économie conventionnelle et les collectivités locales.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;br /&gt; Les équipements mobiles s’ils assurent un fonctionnement optimisé du process et sont indissociables de l’opération (chargeurs, presse à balles, …) ;&lt;br /&gt; Les équipements process (cribles, broyeurs, équipements pour le stockage de liants, mélangeur, …);&lt;br /&gt; - Les équipements fixes, comme les dispositifs de pesée ou de contrôle d’accès (badges, barrières...) ;&lt;br /&gt; - Les logiciels de gestion du centre de tri (traçabilité, déchets entrants/sortants).&lt;br /&gt; - La construction des bâtiments nécessaires à l’exploitation,&lt;br /&gt; - Les VRD (voiries, réseaux, divers)&lt;br /&gt; - L’ingénierie, comprenant la maîtrise d’œuvre et l’assistance à maîtrise d’ouvrage. La réalisation des tâches de maîtrise d’œuvre devra privilégier la prestation externe au bénéficiaire. Dans le cas particulier où ces tâches seraient réalisées par le bénéficiaire, les dépenses éligibles seront limitées à 10% de l’ensemble des dépenses éligibles ;&lt;br /&gt; - Les dépenses externes de formation liée à l’opération d’investissement dans la limite de 10% des dépenses éligibles&lt;/p&gt; &lt;p&gt;Il est obligatoire de contacter à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr &lt;/a&gt;, préalablement à toute démarche et par mail,&lt;/p&gt;
 &lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN&lt;br /&gt; &lt;br /&gt; Le dossier doit être déposé sur la plateforme régionale, sur le lien qui sera communiqué par le service Economie circulaire et déchets, après le rendez-vous préalable avec le porteur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-dutilisation-ou-de-fabrication-de-matieres-premieres-recyclees</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Plan Régional Déchets : &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-d-utilisation-ou-de-fabrication-de-matieres-premieres-recyclees/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF132" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-      <c r="A133" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>103446</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Prévenir et lutter contre les dépôts sauvages de déchets</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I133" s="1" t="inlineStr">
+      <c r="I134" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec le Fonds propreté, la Région soutient les acteurs franciliens qui s&amp;#039;engagent dans la prévention et la lutte contre les dépôts sauvages, afin de réduire leur nombre et d&amp;#039;éradiquer certains « points noirs ».
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   budget participatif écologique
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent avoir pour finalité d&amp;#039;engager des actions pour diminuer durablement les dépôts sauvages sur l&amp;#039;ensemble des zones du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de demande de subvention doivent présenter les actions prévues et détailler l&amp;#039;ensemble des partenaires qui seront associés à la démarche.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -27257,61 +27304,61 @@
 &lt;ul&gt;
  &lt;li&gt;
   Mise en place de moyens de prévention des dépôts sauvages de type barrières, dispositifs de surveillance...,
  &lt;/li&gt;
  &lt;li&gt;
   Actions de communication / sensibilisation,
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un état des lieux des dépôts sauvages sur le territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une animation territoriale des acteurs et d&amp;#039;une gouvernance adaptée,
  &lt;/li&gt;
  &lt;li&gt;
   Réflexion sur l&amp;#039;offre de collecte des déchets des artisans sur le territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;opérations de nettoyage,
  &lt;/li&gt;
  &lt;li&gt;
   Application de sanctions, en lien avec les pouvoirs de police des maires.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes et groupements de collectivités territoriales (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
  &lt;/li&gt;
  &lt;li&gt;
   Départements,
  &lt;/li&gt;
  &lt;li&gt;
   Sociétés d&amp;#039;économie mixte,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Gestionnaires d&amp;#039;espaces, publics ou privés : parcs naturels régionaux, sociétés d&amp;#039;aménagement, établissements publics...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une démarche partenariale est la clé de la réussite du projet. Un plan d&amp;#039;actions doit être défini à une échelle territoriale adaptée et il est souhaitable que le porteur de projet établisse des partenariats avec les autres acteurs locaux.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
  &lt;span&gt;
   A défaut ou en fonction de son degré de maturité, le projet pourra être repoussé à une commission ultérieure.
@@ -27327,718 +27374,718 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dates limites de dépôt des dossiers de demandes de subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
 &lt;/p&gt;
 &lt;p&gt;
  - Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fac8-projets-territoriaux-de-prevention-et-lutte-c/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF133" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E134" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>162922</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la prévention des déchets et la tarification incitative</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/li&gt; 	&lt;li&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P135" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P134" s="1" t="inlineStr">
+      <c r="P136" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
 &lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF134" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-[...123 lines deleted...]
-      <c r="A136" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>165649</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P136" s="1" t="inlineStr">
+      <c r="P137" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q136" s="1" t="inlineStr">
+      <c r="Q137" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages</t>
         </is>
       </c>
-      <c r="W136" s="1" t="inlineStr">
+      <c r="W137" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages#collectDocuments</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages-2/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF136" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>161758</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Demander de l'aide pour financer votre étude préalable de faisabilité pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Soutien aux études et diagnostics pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner toutes les structures impliquées dans l’économie circulaire, dans le &lt;strong&gt;financement d’un diagnostic de territoire ou d’étude&lt;/strong&gt; préalable à un &lt;strong&gt;investissement de réemploi-réutilisation et réparation (RRR)&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Le taux d’aide peut atteindre 80 % du coût de l’étude.&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation allongent la durée de vie des produits et participent à la réduction de la consommation de ressources et de production de déchets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’&lt;strong&gt;un million de tonnes de produits sont réemployés ou réutilisés&lt;/strong&gt; chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de &lt;strong&gt;structures spécialisées&lt;/strong&gt; dans la deuxième vie des produits est en &lt;strong&gt;constante progression&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une information du consommateur sur la réparabilité et l’aptitude au réemploi ou à la réutilisation. &lt;/p&gt;&lt;p&gt;  Pour accompagner ces politiques, l’ADEME soutient les &lt;strong&gt;diagnostics territoriaux et les études de faisabilité&lt;/strong&gt; concourant à augmenter et encourager l’offre et la demande de flux réemployés et réparés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-etudes-diagnostics-reemploi-reutilisation-reparation-hors-emballages</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-et-diagnostics-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF137" s="1" t="inlineStr">
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-      <c r="A138" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>165809</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C138" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F138" s="1" t="inlineStr">
+      <c r="F139" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I138" s="1" t="inlineStr">
+      <c r="I139" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
 renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
 d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
 d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
 dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
 ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
 de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
 infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Qualité de l'air
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P138" s="1" t="inlineStr">
+      <c r="P139" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q138" s="1" t="inlineStr">
+      <c r="Q139" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
 mesure concerne la France métropolitaine, les départements et régions
 d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
 porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les collectivités territoriales
      et leurs groupements ;&lt;/li&gt;
  &lt;li&gt;Les établissements publics
      locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
      locales) ; &lt;/li&gt;
  &lt;li&gt;Les établissements publics
      de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
  &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
  &lt;li&gt;Les associations et entreprises,
      sous réserve que le projet présente un intérêt général et qu’il soit
      explicitement soutenu par la collectivité compétente en matière
      d’urbanisme et d’aménagement.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; Le
 projet peut faire l’objet d’un « co-portage » avec un partenaire
 (notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
 éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Préservent ou recréent des
      espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
  &lt;li&gt;Sont situés au sein ou en
      continuité d’un espace urbanisé ;&lt;/li&gt;
@@ -28066,192 +28113,192 @@
 &lt;/ul&gt;&lt;p&gt;La
 renaturation doit avant tout renforcer la fonctionnalité écologique de
 l’écosystème, et renforcer la biodiversité locale dans son
 ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
 mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Des subventions d’études de
      diagnostic territorial et de stratégie de
      résilience climatique et de renaturation, dans le cadre de l’élaboration
      des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
      PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
      PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
      quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
      chaleur urbain, afin notamment d’identifier les quartiers prioritaires
      pour les opérations de renaturation ;&lt;/li&gt;
  &lt;li&gt;Des études préalables à la conception de projets développant
      des solutions fondées sur la nature, ainsi que leur évaluation dans le
      temps ; &lt;/li&gt;
 &lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
         </is>
       </c>
-      <c r="W138" s="1" t="inlineStr">
+      <c r="W139" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB138" s="1" t="inlineStr">
+      <c r="AB139" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
+      <c r="AC139" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE138" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>122578</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Réduire le nombre de dépôts sauvages de déchets et éradiquer certains « points noirs »</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec le Fonds propreté, la Région soutient les acteurs franciliens qui s&amp;#039;engagent dans la prévention et la lutte contre les dépôts sauvages, afin de réduire leur nombre et d&amp;#039;éradiquer certains « points noirs ».
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   budget participatif écologique
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes et groupements de collectivités territoriales (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
  &lt;/li&gt;
  &lt;li&gt;
   Départements,
  &lt;/li&gt;
  &lt;li&gt;
   Sociétés d&amp;#039;économie mixte,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Gestionnaires d&amp;#039;espaces, publics ou privés : parcs naturels régionaux, sociétés d&amp;#039;aménagement, établissements publics...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une démarche partenariale est la clé de la réussite du projet. Un plan d&amp;#039;actions doit être défini à une échelle territoriale adaptée et il est souhaitable que le porteur de projet établisse des partenariats avec les autres acteurs locaux.
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 60% des dépenses éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -28286,3250 +28333,3920 @@
  &lt;li&gt;
   Application de sanctions, en lien avec les pouvoirs de police des maires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
  &lt;span&gt;
   A défaut ou en fonction de son degré de maturité, le projet pourra être repoussé à une commission ultérieure.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il pourra ensuite déposer son dossier sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente du Conseil régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V140" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets#:~:text=Projets%20territoriaux%20de%20pr%C3%A9vention%20et%20lutte%20contre%20les%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets,-Environnement</t>
         </is>
       </c>
-      <c r="W139" s="1" t="inlineStr">
+      <c r="W140" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5de-projets-territoriaux-de-prevention-et-lutte-c/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF139" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>25/12/2022</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>77364</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Financer les projets autour de l’économie inclusive</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 structure d’insertion par l’activité économique ou adaptée aux personnes en
 situation de handicap, une entreprise engagée dans l’inclusion numérique
 relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
 circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
 sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
 bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
 long terme via des dispositifs adaptés ? La Banque des Territoires vous
 accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
 de l’économie inclusive : insertion par l’activité économique, inclusion
 numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
 social. Le financement peut se faire sous forme d’investissement direct en
 fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
 la Banque des Territoires soutient également l’opérationnalisation de
 programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
 numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Economie sociale et solidaire
 Attractivité économique
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
   Contactez-nous à travers notre formulaire de contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB140" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC140" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-      <c r="A141" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>163580</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
+      <c r="I142" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-      <c r="A142" s="1">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>166299</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la filière TLC : textile, linge de maison, chaussures</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>AAP TLC : textile, linge de maison, chaussures</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région entend proposer un soutien financier en investissement aux acteurs locaux dont les projets structurants permettraient de consolider l’écosystème régional existant, en renforçant les filières de collecte, de pré tri, et activités de ré emploi en local, en développant les capacités de tri afin de créer les conditions favorables au développement de filières textiles durables, localement, valorisant la matière première locale vierge (peaux-cuir, laine-feutre...) ou recyclée ainsi que de nouveaux débouchés (chiffons d’essuyage, isolation, rembourrage, textiles non tissés techniques…..).&lt;/p&gt; &lt;p&gt;Ce dispositif est proposé aux structures ayant le statut :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Entreprises,&lt;/li&gt; 	&lt;li&gt;Associations,&lt;/li&gt; 	&lt;li&gt;Acteurs de l&amp;#039;économie sociale et solidaire,&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles et&lt;/li&gt; 	&lt;li&gt;Acteurs publics collectivités&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le montant de l&amp;#039;aide dépendra de la qualité technique du projet, de sa pertinence territoriale, de ses impacts, des synergies et partenariats créés...&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles relèvent de l&amp;#039;achat d&amp;#039;équipements de collecte (sous conditions), l&amp;#039;achat d&amp;#039;un local et les équipements travaux aménagements spécifiquement dédiés au projet, les études préalables aux investissements&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Tout dépôt de candidature devra avoir fait l&amp;#039;objet au préalable d&amp;#039;un échange avec le service Economie circulaire et déchets de la Région.&lt;/li&gt; 	&lt;li&gt;Les demandes de rendez-vous seront à adresser à l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les documents à renseigner seront ensuite envoyés au porteur de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les demandes de pièces complémentaires et tout autre échange s&amp;#039;effectueront via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;L&amp;#039;analyse des candidatures déposées sera effectuée au &amp;#34;fil de l&amp;#039;eau&amp;#34;. Les résultats seront communiqués aux porteurs de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les projets lauréats seront ensuite amenés à déposer leur demande de subvention sur la plateforme en ligne de la Région dans le téléservice qui leur sera indiqué ultérieurement par le service instructeur de la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aap-tlc-textile-linge-de-maison-chaussures</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La prise de contact se fera à partir de la boîte de réception suivante : &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-tlc-textile-linge-de-maison-chaussures/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>90745</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I144" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les investissements permettant de réduire l&amp;#039;impact environnemental des déchets tout en créant des emplois locaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de modes de traitement des déchets plus respectueux de l&amp;#039;environnement permettant de mieux capter et mieux transformer des gisements valorisables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de dispositifs de réduction des prélèvements de matières premières vierges et la réduction de production de déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+ Entreprises de toutes tailles, dont les associations et les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements matériels et immatériels liés un programme d&amp;#039;investissements- Equipements de recyclage, de tri, de collecte et de réemploi,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux de génie civil liés à la création ou au développement d&amp;#039;activités de collecte et de recyclage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement logiciel spécifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements roulants et/ou d&amp;#039;occasion.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/investissement-en-faveur-du-recyclage-et-du-reemploi-des-dechets</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ecb0-investissement-en-faveur-du-recyclage-et-du-r/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>166302</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le tri, la collecte et la valorisation des biodéchets alimentaires</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets - Biodéchets - retour au sol de la matière organique</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à soutenir le tri, la collecte des biodéchets, ainsi que la valorisation des biodéchets alimentaires par compostage, en lien avec les objectifs du SRADDET (objectif 24), du Plan Climat 3 (action 68) et du Plan de transformation écologique État-Région (action structurante n°1 de la feuille de route thématique Economie circulaire et déchets).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Il comporte trois volets :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le volet 1 s&amp;#039;adresse aux collectivités et syndicats ayant la compétence collecte et/ou traitement des déchets et vise à développer le tri à la source des biodéchets alimentaires et la valorisation en proximité de la matière organique issue de déchets verts,&lt;/li&gt; 	&lt;li&gt;Le volet 2 concerne l’animation territoriale pour faire émerger des projets concrets de retour au sol de la matière organique issue de déchets alimentaires,&lt;/li&gt; 	&lt;li&gt;Le volet 3 concerne l&amp;#039;aménagement et la création de plateformes de compostage agréées sous-produits animaux de catégorie 3 (SpanC3) et de dimensions inférieures au seuil de déclaration Installation classée protection de l&amp;#039;environnement (ICPE).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’accent est mis sur la coopération territoriale et la mise en œuvre de boucles locales d’économie circulaire.&lt;br /&gt; &lt;br /&gt; La valorisation de la matière organique et son utilisation en proximité constitue une ressource pour les territoires. Elle est un élément important pour construire des communautés résilientes en assurant une amélioration de la santé des sols et en participant à la mise en oeuvre d’une agriculture et de systèmes alimentaires durables, moins dépendants des produits phyto-sanitaires et des exportations.&lt;br /&gt; &lt;br /&gt; Il doit donc permettre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La poursuite du déploiement de tri à la source et de collecte des biodéchets,&lt;/li&gt; 	&lt;li&gt;La création de nouvelles plateformes de compostage,&lt;/li&gt; 	&lt;li&gt;Le retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;La coopération entre acteurs publics et privés,&lt;/li&gt; 	&lt;li&gt;L’amélioration de la qualité des sols et la réduction de l’usage des produits phytosanitaires,&lt;/li&gt; 	&lt;li&gt;L’émergence de boucles locales d’économie circulaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Une attention particulière est attendue sur la question de la qualité des intrants et des process pour assurer la production d’un compost de la meilleure qualité possible, correspondant aux besoins et attentes des agriculteurs.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Volet 1:&lt;/strong&gt; tri des déchets de cuisine et de table, valorisation des déchets verts :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les EPCI, les collectivités et syndicat de collecte et de traitement des déchets;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 et 3 :&lt;/strong&gt; animation territoriales et création ou aménagement de plateformes de compostage&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Chambres consulaires&lt;/li&gt; 	&lt;li&gt;Coopératives&lt;/li&gt; 	&lt;li&gt;Entreprises&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; 	&lt;li&gt;Fédérations&lt;/li&gt; 	&lt;li&gt;Collectifs territoriaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="Q145" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Volet 1 &lt;/strong&gt;– Développer le tri à la source et la valorisation de la matière organique issue de déchets alimentaires de cuisine et de table et de déchets verts&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour assurer le déploiement des stratégies de tri des biodéchets alimentaires&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Toutes les dépenses nécessaires à la mise en oeuvre du tri à la source des biodéchets, notamment :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Réalisation d&amp;#039;étude&lt;/li&gt; 	&lt;li&gt;Financement d’un poste (hors poste de fonctionnaire) dédié à l’élaboration du projet&lt;/li&gt; 	&lt;li&gt;Campagne de communication&lt;/li&gt; 	&lt;li&gt;Assistance à Maitrise d’Ouvrage&lt;/li&gt; 	&lt;li&gt;Equipements dédiés à la gestion de proximité (hors composteurs individuels) ;&lt;/li&gt; 	&lt;li&gt;Moyens de collecte;&lt;/li&gt; 	&lt;li&gt;Aménagement des points de tri ;&lt;/li&gt; 	&lt;li&gt;Tests de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Pour favoriser la prévention de la production des déchets verts et leur valorisation en proximité&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Actions de préparation à la valorisation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Broyage : acquisition d’équipement de broyage (hors broyeurs individuel), aménagement de plateforme de broyage&lt;/li&gt; 	&lt;li&gt;Prestation d’accompagnement à la concertation pour une valorisation en proximité&lt;/li&gt; 	&lt;li&gt;Formation pour l’utilisation des broyeurs en sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions aidées doivent s’intégrer dans une stratégie globale visant l’optimisation de la gestion des déchets verts&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 2 &lt;/strong&gt;– Animation territoriale et accompagnement à l’émergence de projets&lt;br /&gt; &lt;br /&gt; Pour faire émerger sur les territoires des solutions de traitement des biodéchets alimentaires par compostage, en lien avec les acteurs agricoles, les collectivités et les structures locales.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;L’animation territoriale est un levier essentiel pour :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sensibiliser les acteurs aux enjeux du retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;Faciliter le passage à l’action en levant les freins techniques, réglementaires ou organisationnels,&lt;/li&gt; 	&lt;li&gt;Structurer des dynamiques collectives autour de projets de compostage,&lt;/li&gt; 	&lt;li&gt;Favoriser la coopération entre agriculteurs, collectivités, entreprises et associations.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets peuvent être portés à l’échelle d’un bassin, d’un département, d’un parc naturel régional, d’un bassin de vie, ou de tout autre territoire cohérent.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence de la stratégie d’animation proposée,&lt;/li&gt; 	&lt;li&gt;La capacité à mobiliser les acteurs agricoles et territoriaux,&lt;/li&gt; 	&lt;li&gt;La qualité de la méthodologie (diagnostic, mobilisation, accompagnement),&lt;/li&gt; 	&lt;li&gt;L’originalité et l’innovation dans les outils ou les formats proposés,&lt;/li&gt; 	&lt;li&gt;La prise en compte du modèle économique des projets accompagnés,&lt;/li&gt; 	&lt;li&gt;La contribution aux objectifs régionaux (santé des sols, alimentation durable, économie circulaire).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Ressources humaines affectées strictement au projet ;&lt;/li&gt; 	&lt;li&gt;Déplacements, communication, prestations, achat matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 3 &lt;/strong&gt;– Création ou aménagement de plateformes de compostage&lt;br /&gt; &lt;br /&gt; Pour soutenir la mise en oeuvre de plateformes de compostage traitant des biodéchets alimentaires, dans une logique de retour au sol de la matière organique et de création de filières locales de valorisation.&lt;br /&gt; Ces plateformes peuvent prendre des formes variées : compostage en bout de champ, régie communale ou intercommunale, coopérative agricole, ou évolution de plateformes de déchets verts.&lt;br /&gt; Les projets doivent viser l’obtention de l’agrément sanitaire SPAnC3. Seuls les projets inférieurs au seuil de déclaration ICPE sont éligibles.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La connaissance du territoire (gisement de biodéchets, besoins agricoles),&lt;/li&gt; 	&lt;li&gt;La qualité du projet technique (type de plateforme, équipements, organisation),&lt;/li&gt; 	&lt;li&gt;La cohérence du modèle économique (viabilité, partenariats, pérennité),&lt;/li&gt; 	&lt;li&gt;La capacité à coopérer avec les EPCI et les acteurs agricoles,&lt;/li&gt; 	&lt;li&gt;L’intégration dans une stratégie territoriale (PAT, PCAET, etc.)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux, aménagements, acquisition de matériel, signalétique&lt;/li&gt; 	&lt;li&gt;Tests, analyses, location de matériel.&lt;/li&gt; 	&lt;li&gt;Accompagnement technique (étude de faisabilité, obtention de l&amp;#039;agrément...)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Pour entamer une démarche, contactez le service via cette adresse :&lt;br /&gt; Marine ALLIX,&lt;br /&gt; &lt;a href="tel:0492532627"&gt;04 92 53 26 27&lt;/a&gt;&lt;br /&gt; &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; ou&lt;br /&gt; &lt;br /&gt; Olivier GAIRALDI,&lt;br /&gt; &lt;a href="tel:0494924612"&gt;04 94 92 46 12&lt;/a&gt;, &lt;a href="tel:0618721380"&gt;06 18 72 13 80&lt;/a&gt;,&lt;br /&gt; &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;br /&gt; → Les demandes d’entretien devront être accompagnées du formulaire, selon&lt;br /&gt; le volet, dûment rempli ci-dessous et envoyé par mail à l’adresse &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine ALLIX, &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; ou&lt;br /&gt; Olivier GAIRALDI, &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;;&lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>103460</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Contrat d’aménagement régional (CAR)</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF142" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>13/08/2021</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-[...212 lines deleted...]
-      <c r="A144" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>165917</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Soutenir le réemploi des emballages et développer la vente en vrac et la consigne</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Aide au réemploi des emballages et au développement de la vente en vrac et de la consigne.</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif s’inscrit dans le cadre de la délégation à la Région d’une partie du Fonds économie circulaire de l’ADEME. Il permet d’accompagner des projets d’investissements (étude et accompagnements préalables aux investissements, investissements en phase opérationnelle) favorisant le passage au réemploi des emballages et contenants recyclables.&lt;/p&gt; &lt;p&gt;Les entreprises et les associations exerçant une activité économique, les collectivités et autres établissements publics&lt;br /&gt; Secteurs d’activités concernés : restauration collective, agroalimentaire, unités de production-conditionnement, de massification-stockage, centres de lavage etc.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P144" s="1" t="inlineStr">
+      <c r="P147" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les dépenses éligibles sont celles liées à :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;- La réalisation d’études externalisées de diagnostic territorial et celles préalables aux projets d’investissement&lt;/li&gt; 	&lt;li&gt;- Les charges et salaires d’un ETP dédié à l’ingénierie et à la mise en place du projet en interne ainsi que les dépenses de communication (dans la limite de 10% du montant subventionnable)&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel ou de prestations nécessaires à la réalisation d’expérimentations préalables au déploiement d’un projet à plus grande échelle ou innovant&lt;/li&gt; 	&lt;li&gt;- L’aménagement d’un bâtiment pour le développement d’une unité de production-conditionnement, de stockage massification, de lavage&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel, d’équipements liés au passage vers une production-conditionnement-restauration en contenants ou vaisselle ré employables, liés à la logistique interne, au stockage des emballages ré employables. Ces contenants garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement&lt;/li&gt; 	&lt;li&gt;- Le matériel informatique et logiciel destinés au suivi, à la traçabilité, au contrôle qualité, à l’hygiénisation permettant la réalisation du projet&lt;/li&gt; 	&lt;li&gt;- L’achat d’un véhicule, neuf, ou d’occasion (sous certaines conditions), pour assurer la logistique de collecte B2B ou B2C de contenants lavables et ré employables.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Autres critères pris en compte :&lt;/strong&gt;&lt;br /&gt; Les emballages et contenants ré employables devront être recyclables en fin de vie et garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement.&lt;br /&gt; Une analyse sera conduite pour vérifier si les projets relèvent de la responsabilité d’un éco-organisme&lt;br /&gt; Le prestataire réalisant l’étude doit être externe au bénéficiaire de l’étude et doit s’engager à n’exercer aucune activité incompatible avec son indépendance de jugement et son intégrité.&lt;br /&gt; Pour les projets d’investissement, le porteur de projet doit avoir réalisé en amont les études justifiant l’intérêt économique et écologique de son investissement (conformité réglementaire, intérêt environnemental et sanitaire, viabilité technico-économique) et les joindra au dossier de demande d’aide.&lt;/p&gt; &lt;p&gt;Un lien sera communiqué par le Service Economie circulaire et déchets pour le dépôt du dossier de demande de subvention, une fois l’entretien préalable mené et la liste des pièces à joindre à la demande établie avec le porteur de projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF144" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>164228</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C148" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>GAL SUD 77 / LEADER  2023-2027</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G145" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité
+Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J145" s="1" t="inlineStr">
+      <c r="J148" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention variable en fonction du projet</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
 Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
 Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
 milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
 programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
 Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
 projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
 dossier. C’est une instance de concertation qui rassemble des acteurs publics
 et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
 programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
 programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
 d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
 éligible. Un projet peut être subventionné dans la limite du taux d’aide
 publique défini pour l’opération. Les frais et les travaux ne doivent pas être
 engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
 réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
 dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
 (cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
 d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
  &lt;li&gt;Le dossier passe devant
      deux comités pour être voté en opportunité&lt;/li&gt;
  &lt;li&gt;Le dossier est ensuite
      déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
  &lt;li&gt;Une fois le dossier
      validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
  &lt;li&gt;Une demande de paiement
      est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
      effectué&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P145" s="1" t="inlineStr">
+      <c r="P148" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="Q145" s="1" t="inlineStr">
+      <c r="Q148" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lucie HUGUET &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
   lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animatrice LEADER Sud 77
 &lt;/p&gt;
 &lt;p&gt;
  06 31 51 23 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>lucie.huguet@attractivite77.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC148" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne Attractivité</t>
         </is>
       </c>
-      <c r="AD145" s="1" t="inlineStr">
+      <c r="AD148" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>140793</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M146" s="1" t="inlineStr">
+      <c r="M149" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation de journées thématiques à destination des élus des collectivités ou du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic agricole et foncier prospectif préalable à un document d&amp;#039;urbanisme
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour la gestion des déchets verts  (ex co-compostage avec CC Alpes Provence Verdon)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentation de captage d&amp;#039;eau potable
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la mise en place de Zone Agricole Protégée (ex ZAP du Val de Durance)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de projets structurants d&amp;#039;irrigation, dans un objectif de préservation de la ressource (Réseaux collectifs, Retenues collinaires)
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de Marchés de Producteurs (marchés Paysans du Verdon, marché d&amp;#039;Aiglun...), accompagnement des modes de commercialisation collectifs en Circuits Courts
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Emploi</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Partenariat, conventionnement, prestation de services selon le type de projet
  &lt;/li&gt;
  &lt;li&gt;
   Prestation rémunérée d&amp;#039;expertises dans les domaines agricoles, de gestion de l&amp;#039;eau, de l&amp;#039;aménagement du territoire.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>http://www.chambre-agriculture04.fr</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 66 Bd Gassendi, CS90117, 04995 Digne-les-Bains Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 92 30 57 57
 &lt;/p&gt;
 &lt;p&gt;
  Email :  :
  &lt;a href="mailto:accueil&amp;#64;ahp.chambagri.fr" target="_self"&gt;
   accueil&amp;#64;ahp.chambagri.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ac8-accompagner-la-demarche-entrepreneuriale-et-r/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC149" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
+      <c r="AE149" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-[...25 lines deleted...]
-      <c r="G147" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>160372</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les ressources du territoire en circuit de proximité en toute sobriété</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J150" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+ Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
+ressources forestières de qualité (feuillus notamment), la transformation et la valorisation sont souvent délocalisées à l&amp;#039;extérieur de la
+région voire à l&amp;#039;international, ce qui engendre une perte importante de valeur ajoutée et d&amp;#039;emplois. Longtemps considérés uniquement
+comme une source de nuisances, les produits en fin de vie sont maintenant considérés comme un gisement potentiel de ressources
+notamment grâce à la réparation et au réemploi.
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de ses ressources locales primaires ou recyclées est prioritaire pour assurer le dynamisme du territoire et répondre
+aux enjeux de la transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La transformation et la consommation des produits agricoles et alimentaires locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation et l&amp;#039;utilisation des matériaux locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;augmentation de la durée de vie des objets, leur réutilisation et le recyclage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M147" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - cours d&amp;#039;école
-[...5 lines deleted...]
- - parkings
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O147" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/de0b-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD150" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>160371</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre culturelle et touristique valorisant les atouts du territoire</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
+ &lt;/span&gt;
+ Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
+ &lt;/span&gt;
+ LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Valoriser les ressources du territoire
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Le développement d&amp;#039;un tourisme responsable valorisant le territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renfort d&amp;#039;une offre culturelle innovante et intégrée au territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - projet en zone urbaine
-[...11 lines deleted...]
- - si toiture végétalisée, épaisseur supérieure à 8 cm
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="X147" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- http://www.eau-seine-normandie.fr/formulaires_aides
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bc6-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB147" s="1" t="inlineStr">
-[...30 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>165923</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Déployer des projets via le parcours Sud Territoires intelligents</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Parcours sud territoires intelligents innovants et durables</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L148" s="1" t="inlineStr">
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes un EPCI et vous souhaitez lancer des services numériques basés sur le socle commun de la data, en matière de mobilité, de développement économique local, d’énergie, d&amp;#039;environnement, de prévention des risques, d’économie circulaire ou de e-administration ?&lt;/p&gt;
 &lt;p&gt;Avec le Parcours sud territoires intelligents innovants et durables accédez à une prestation de conseil ou d&amp;#039;une aide à l&amp;#039;investissement pour accélérer l’émergence de vos projets smart territoires et labellisez vos projets.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les métropoles&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Implantées en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Porteuses d&amp;#039;un projet de territoire intelligent, innovant et durable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Citoyenneté
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P148" s="1" t="inlineStr">
+      <c r="P152" s="1" t="inlineStr">
         <is>
           <t>03/06/2025</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Finalités des projets soutenus :&lt;/span&gt; &lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La réduction ou l’optimisation de la consommation de ressources&lt;/li&gt; 	&lt;li&gt;La réduction de l’impact environnemental d’une activité ou d’un équipement&lt;/li&gt; 	&lt;li&gt;L’anticipation ou la préparation aux conséquences du changement climatique&lt;/li&gt; 	&lt;li&gt;La gestion des risques naturels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Dépenses éligibles (non exhaustif) : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Matériel et équipements dédiés au projet&lt;/li&gt; 	&lt;li&gt;Immobilisations incorporelles (logiciels)&lt;/li&gt; 	&lt;li&gt;Formation des agents liées à l’usage des matériels&lt;/li&gt; 	&lt;li&gt;Etudes techniques (hors faisabilité) liées au matériel&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Les candidatures des EPCI sont instruites en appliquant les critères suivants :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 - Aide à l’ingénierie pour favoriser et accélérer l’émergence de projets&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Caractérisation des objectifs du projet&lt;/li&gt; 	&lt;li&gt;Capacité à engager l’accompagnement à court terme et mobiliser des ressources humaines en interne&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 - Aide à l’investissement pour la mise en œuvre des projets structurants&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Caractère innovant du projet&lt;/li&gt; 	&lt;li&gt;Maturité du projet&lt;/li&gt; 	&lt;li&gt;Adéquation des moyens humains et matériels engagés avec les objectifs du projet&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Impacts du projet (services, usagers, partenaires, etc.) à moyen et long terme&lt;/li&gt; 	&lt;li&gt;Mise en place de la mesure des impacts (indicateurs)&lt;/li&gt; 	&lt;li&gt;Calendrier de réalisation&lt;/li&gt; 	&lt;li&gt;Lisibilité et transparence de la méthodologie&lt;/li&gt; 	&lt;li&gt;Prise en compte de la dimension numérique responsable (écolabels, écoconception du projet, analyse d’impact du projet, etc.)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les dossiers de demande doivent être transmis de manière dématérialisée sur la plateforme régionale Subventions en ligne avant le démarrage des acquisitions liées au projet.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;L&amp;#039;entreprise doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les dossiers peuvent être déposés tout au long de l’année. Leur analyse sera faite chronologiquement, par ordre d’arrivée. &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Un échange préalable auprès des services de la Région Sud est fortement recommandé afin de vérifier l’éligibilité au dispositif régional.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/parcours-sud-territoires-intelligents-innovants-et-durables</t>
         </is>
       </c>
-      <c r="W148" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PSST/depot/simple</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers &lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/parcours-sud-territoires-intelligents-innovants-et-durables/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF148" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-[...19 lines deleted...]
-      <c r="G149" s="1" t="inlineStr">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J153" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
-[...28 lines deleted...]
-      <c r="M149" s="1" t="inlineStr">
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- LEADER interviendra sur les actions suivantes :
-[...27 lines deleted...]
-      <c r="O149" s="1" t="inlineStr">
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les porteurs de projets publics doivent faire :
-[...13 lines deleted...]
- De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-[...224 lines deleted...]
-      <c r="A151" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>162828</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C151" s="1" t="inlineStr">
+      <c r="C155" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I151" s="1" t="inlineStr">
+      <c r="I155" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J151" s="1" t="inlineStr">
+      <c r="J155" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M151" s="1" t="inlineStr">
+      <c r="M155" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC151" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD151" s="1" t="inlineStr">
+      <c r="AD155" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>165808</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Territoires d'industrie en transition écologique</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...43 lines deleted...]
-      <c r="S152" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient des projets d’investissements industriels structurants et ambitieux sur le plan environnemental. Les projets doivent être situés dans l’un des territoires labellisés « Territoires d&amp;#039;industrie 2023-2027 » et s’inscrire en cohérence avec la stratégie industrielle du territoire.&lt;/p&gt;&lt;p&gt;Les projets industriels accompagnés auront une double ambition environnementale, de par :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une contribution au développement de systèmes productifs durables et de chaînes de valeur industrielles stratégiques pour la transition écologique ; &lt;/li&gt;&lt;li&gt;L’inscription dans une démarche environnementale ambitieuse ou innovante. Ces critères s’apprécient en particulier en termes de réduction des émissions de gaz à effet de serre, de recours aux techniques de génie écologique, de préservation de la biodiversité et des services rendus par les écosystèmes, du recours à des démarches d’économie circulaire, de la faible consommation en matières, la préservation des ressources et de l’eau, de de la poursuite de l’objectif de sobriété foncière, ou le recours aux solutions fondées sur la nature.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Industrie Vendée Centre, Pays de la Loire, filière « économie 
+circulaire » – subvention de 685 230€ octroyée en 2024 pour un projet industriel portant la réhabilitation d’une 
+friche en vue d’implanter une unité de production industrielle pour transformer entre 
+20 000 et 40 000 tonnes de coquilles d’huîtres par an et fabriquer différents produits 
+(céramiques, pavés drainants, etc.), tout en faisant un bond environnemental (baisse de la 
+consommation énergétique, eau de pluie recyclée, écoconception, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q156" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine et les départements et régions d’outre-mer (DROM).&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les maîtres d’ouvrage de projets de développement industriel, sous réserve que leur projet respecte les règles européennes applicables aux aides d’Etat :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A titre principal, des &lt;strong&gt;entreprises privées&lt;/strong&gt;, immatriculées en France, sous réserve de l’accord de la gouvernance du Territoire d’industrie, et pour des projets présentant un intérêt général manifeste notamment en termes de revitalisation économique et de transition écologique ;&lt;/li&gt;&lt;li&gt;A titre secondaire, des &lt;strong&gt;groupements d’employeurs&lt;/strong&gt; ayant une personnalité morale, des &lt;strong&gt;associations&lt;/strong&gt;, des &lt;strong&gt;établissements de formation&lt;/strong&gt; (organisme de formation, CFA, université, lycée, etc.) ou les collectivités territoriales et leurs groupements. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les projets éligibles à l&amp;#039;accompagnement du Fonds vert sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets d’investissements industriels structurants et ambitieux sur le plan environnemental qui contribuent à l’émergence, au renforcement et/ou à la réindustrialisation de chaînes de valeur industrielles clefs pour la transition écologique (cf. liste d’exemples ci-après).&lt;/li&gt;&lt;li&gt;Des projets d’investissements contribuant au développement des compétences (école de production, centre de formation, plateau technique, etc.) nécessaires à l’émergence, au renforcement et/ou à la réindustrialisation de ces chaînes de valeur industrielles clés pour la transition écologique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles doivent être situés dans le périmètre géographique d’un Territoire d’industrie 2023-2027 et soutenus par le ou les Territoires d’industrie concernés, du fait de leur cohérence avec la stratégie industrielle du territoire. A cet égard, un courrier de soutien de la gouvernance du Territoire d’industrie et/ou de l’EPCI concerné par le projet est requis.&lt;/p&gt;&lt;p&gt;Les projets doivent présenter une assiette minimale de dépenses de 400 000 € (exceptions en Corse et dans les départements et régions d&amp;#039;outre-mer). &lt;/p&gt;&lt;p&gt;A titre d’exemple, les chaînes de valeur soutenues pourront relever des secteurs suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bioéconomie pour le développement de produits biosourcés (chanvre, lin, laine, bois, paille, bioéconomie marine, chimie, etc.) ;&lt;/li&gt;&lt;li&gt;Nouvelles mobilités durables (vélos, vélos-cargos, véhicules intermédiaires, etc.) ;&lt;/li&gt;&lt;li&gt;Souveraineté alimentaire et relocalisation des filières agroalimentaires (unités de transformation locale de production), prenant en compte les enjeux de l’agriculture durable ou de l’agroécologie ;&lt;/li&gt;&lt;li&gt;Relocalisation de biens de consommation courants (habillement, mobilier, etc.) avec un procès significativement plus respectueux de l’environnement que les standards ;&lt;/li&gt;&lt;li&gt;Productions industrielles contribuant au recyclage de matériaux ou matières premières, à l’économie circulaire et au réemploi, ou à la valorisation de déchets et co-produits (équipements de la transition énergétique, de la rénovation du bâti, etc.) ;&lt;/li&gt;&lt;li&gt;Projets qui s’inscrivent dans une stratégie de diversification pour des territoires fragiles dont l’économie est impactée par le changement climatique (notamment territoires de montagne).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA152" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Territoires_industrie.pdf</t>
+        </is>
+      </c>
+      <c r="W156" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-territoires-industrie</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-ecologique-des-territoires-d-industrie/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>163871</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
+      <c r="C157" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
-Agence nationale de la cohésion des territoires (ANCT)
-[...1 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...6 lines deleted...]
-      <c r="G153" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M153" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W153" s="1" t="inlineStr">
+      <c r="W157" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB157" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
+      <c r="AC157" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-[...166 lines deleted...]
-      <c r="A155" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>158944</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Longue Vie Aux Objets</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
  🤔
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
  &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
   La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
 &lt;/p&gt;
 &lt;p&gt;
  Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
 &lt;/p&gt;
 &lt;p&gt;
  Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M155" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet outil est par exemple repris sur le site de
  &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
   Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
 &lt;/p&gt;
 &lt;p&gt;
  Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
  &lt;/a&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Veuillez vous référer à la
  &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
  qui vous guide dans les étapes d&amp;#039;intégration.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://longuevieauxobjets.ademe.fr/</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>longuevieauxobjets@ademe.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC158" s="1" t="inlineStr">
         <is>
           <t>Longue Vie Aux Objets - Ademe</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>17/01/2024</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>90804</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Soutenir la méthanisation</t>
         </is>
       </c>
-      <c r="C156" s="1" t="inlineStr">
+      <c r="C159" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Soutien à la méthanisation</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I159" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;adresse à tous les projets d&amp;#039;unités de méthanisation, que la valorisation du biogaz soit en injection ou en cogénération, quelle que soit la typologie (agricole individuel ou collectif, territorial, industriel, boues de station d&amp;#039;épuration).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réduction de 45% des émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;augmentation à 45% de la part des énergies renouvelables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
 &lt;/p&gt;
 &lt;strong&gt;
  Objectifs
 &lt;/strong&gt;
 :
 &lt;p&gt;
  La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réduction de 45% des émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;augmentation à 45% de la part des énergies renouvelables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q156" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q159" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, l&amp;#039;étude de faisabilité doit impérativement être réalisée par un  bureau d&amp;#039;étude technique neutre et indépendant et doit répondre au cahier des charges type proposé par l&amp;#039;ADEME.
  Le financement des études détaillées est conditionné à la fourniture d&amp;#039;une étude de faisabilité (réalisée par un bureau d&amp;#039;étude ou un constructeur).
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/soutien-la-methanisation</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Biogaz Chaleur renouvelable
 Direction de l&amp;#039;énergie et du climat
 &lt;/p&gt;
 &lt;p&gt;
  05 55 45 17 85
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d4f-soutien-a-la-methanisation/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC159" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AD156" s="1" t="inlineStr">
+      <c r="AD159" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF156" s="1" t="inlineStr">
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AG159" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-      <c r="A157" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>154415</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Amplifier la transition écologique et énergétique du territoire avec l'implication de tous</t>
         </is>
       </c>
-      <c r="C157" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>LEADER Fiche Action n°3</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Albigeois et des Bastides (PETR)</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I157" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette subvention a pour objectif de favoriser l&amp;#039;émergence d&amp;#039;activités et de pratiques en phase avec les défis de la transition.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Encourager la sobriété et viser l&amp;#039;autotomie énergétique du territoire
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Préserver les ressources naturelles et la biodiversité :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Encourager les démarches de protection et de valorisation des espaces et ressources naturelles
  &lt;/li&gt;
@@ -31552,1944 +32269,1944 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développer la cohésion territoriale et l&amp;#039;implication de tous :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir les initiatives citoyennes qui concourent aux enjeux de la transition socio-écologique
  &lt;/li&gt;
  &lt;li&gt;
   Engager les acteurs du territoire et les habitants dans la transition socio-écologique
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer les solidarités et les coopérations territoriales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M157" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Recherche/développement pour améliorer l&amp;#039;efficacité énergétique de l&amp;#039;habitat ; accompagner l&amp;#039;émergence des réseaux d&amp;#039;acteurs (PTCE)
  &lt;br /&gt;
  •    Création de forêt comestible publique ; Développer des outils d&amp;#039;analyse mettant en avant les îlots de chaleur sur le territoire
  &lt;br /&gt;
  •    Etudier/Animer/Développer les services de mobilité de proximité
  &lt;br /&gt;
  •    Soutenir les démarches collectives de réduction des déchets pour les particuliers, artisans, commerçants
  &lt;br /&gt;
  •    Soutien des projets financés dans le cadre du Fonds Coup de Pousse
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Animation et mise en réseau
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R157" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Justine Chollet
  &lt;br /&gt;
  Chargée de mission LEADER
  &lt;br /&gt;
  &lt;a target="_self"&gt;
   jchollet&amp;#64;ptab.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>jchollet@ptab.fr</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d752-accompagner-les-dynamiques-durables-de-lecono/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC157" s="1" t="inlineStr">
+      <c r="AC160" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
-      <c r="AE157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG157" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>16/11/2023</t>
         </is>
       </c>
-      <c r="AH157" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="158" spans="1:34" customHeight="0">
-      <c r="A158" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>163040</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C161" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F158" s="1" t="inlineStr">
+      <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I158" s="1" t="inlineStr">
+      <c r="I161" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Friche
 Accès aux services
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Biodiversité
 Attractivité économique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC158" s="1" t="inlineStr">
+      <c r="AC161" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD158" s="1" t="inlineStr">
+      <c r="AD161" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE158" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG158" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH158" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="159" spans="1:34" customHeight="0">
-      <c r="A159" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>165647</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Soutien aux investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation (RRR) &lt;strong&gt;allongent la durée de vie des produits&lt;/strong&gt;. Elles participent à la &lt;strong&gt;réduction de la consommation de ressources&lt;/strong&gt; et de la &lt;strong&gt;production de déchets &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’un million de tonnes de produits sont réemployés ou réutilisés chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de structures spécialisées dans la deuxième vie des produits est en constante progression.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une &lt;strong&gt;information du consommateur&lt;/strong&gt; sur la &lt;strong&gt;réparabilité&lt;/strong&gt; et l’&lt;strong&gt;aptitude au réemploi ou à la réutilisation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;    Pour accompagner ces politiques, l’ADEME peut soutenir les investissements dans vos équipements dédiés au réemploi-réutilisation et remise en état pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Le taux d’aide peut atteindre au maximum 60 % des dépenses éligibles. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P159" s="1" t="inlineStr">
+      <c r="P162" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q159" s="1" t="inlineStr">
+      <c r="Q162" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>regions_02_11_24_27_28_32_44_52_53_75_76_84_93</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages</t>
         </is>
       </c>
-      <c r="W159" s="1" t="inlineStr">
+      <c r="W162" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages#collectDocuments</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages-2/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF159" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-      <c r="A160" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>161715</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Demander du soutien financier pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Soutien aux investissements pour le réemploi-réutilisation et la réparation (hors emballages)</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les activités de réemploi-réutilisation et de réparation (RRR) &lt;strong&gt;allongent la durée de vie des produits&lt;/strong&gt; et participent à la &lt;strong&gt;réduction de la consommation de ressources&lt;/strong&gt; et de la &lt;strong&gt;production de déchets &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plus d’un million de tonnes de produits sont réemployés ou réutilisés chaque année.&lt;/li&gt;&lt;li&gt;Le nombre de structures spécialisées dans la deuxième vie des produits est en constante progression.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les mesures prévues et objectifs fixés dans la loi de lutte contre le gaspillage pour une économie circulaire encouragent le développement de ces activités. Elles imposent une &lt;strong&gt;information du consommateur&lt;/strong&gt; sur la &lt;strong&gt;réparabilité&lt;/strong&gt; et l’&lt;strong&gt;aptitude au réemploi ou à la réutilisation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;    Pour accompagner ces politiques, l’ADEME peut soutenir les investissements dans vos équipements dédiés au réemploi-réutilisation et remise en état pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Le taux d’aide peut atteindre au maximum 60 % des dépenses éligibles. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-investissements-reemploi-reutilisation-reparation-hors-emballages</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-investissements-pour-le-reemploi-reutilisation-et-la-reparation-hors-emballages/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF160" s="1" t="inlineStr">
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG160" s="1" t="inlineStr">
+      <c r="AG163" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH160" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-      <c r="A161" s="1">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
         <v>165634</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;Pour cela, &lt;strong&gt;trois lois engagent le collectif &lt;/strong&gt;dans des objectifs ambitieux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri des déchets d’activités économiques et encombrants, et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être &lt;strong&gt;soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N164" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P161" s="1" t="inlineStr">
+      <c r="P164" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q161" s="1" t="inlineStr">
+      <c r="Q164" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U164" s="1" t="inlineStr">
         <is>
           <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V164" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets-dactivites-economiques-et-de-decheteries-pour-professionnels</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z164" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-creation-l-extension-ou-la-modernisation-de-centres-de-tri-des-dechets-d-activites-economiques-et-de-decheteries-pour-professionnels/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF161" s="1" t="inlineStr">
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG161" s="1" t="inlineStr">
+      <c r="AG164" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH161" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="162" spans="1:34" customHeight="0">
-      <c r="A162" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>161756</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d’une étude territoriale de faisabilité en vue de créer, étendre ou moderniser un centre de tri de déchets</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'études pour la création, l'extension ou la modernisation de centres de tri des déchets</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour cela, trois lois engagent le collectif dans des objectifs ambitieux :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri et de préparation des déchets et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-detudes-creation-lextension-modernisation-centres-tri-dechets</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realisation-detudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF162" s="1" t="inlineStr">
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AG165" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-      <c r="A163" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>161726</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF163" s="1" t="inlineStr">
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AG166" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-      <c r="A164" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>111682</v>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Innover en faveur de la transition énergie-climat</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Transition énergie climat</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I164" s="1" t="inlineStr">
+      <c r="I167" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J164" s="1" t="inlineStr">
+      <c r="J167" s="1" t="inlineStr">
         <is>
           <t>50% maximum du coût HT de l’opération</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds d&amp;#039;innovation en faveur de la transition énergie-climat. Aide en faveur d&amp;#039;une opération d&amp;#039;investissement de 150.000 € minimum pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;économie circulaire,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;écologie industrielle,
   &lt;/li&gt;
   &lt;li&gt;
    la production locale d&amp;#039;énergie renouvelable ou la récupération réduisant les impacts négatifs du mix énergétique,
   &lt;/li&gt;
   &lt;li&gt;
    la mobilité décarbonée (dans une logique de solidarité territoriale et d&amp;#039;égalité des territoires),
   &lt;/li&gt;
   &lt;li&gt;
    la construction ou la rénovation énergétique de bâtiments (autre que l&amp;#039;habitat) avec un label à très haute performance énergétique, conformément à la réglementation thermique 2020,
   &lt;/li&gt;
   &lt;li&gt;
    le recyclage d&amp;#039;espaces publics ou bâtis intégrant des solutions basées sur la nature et les solidarités (agriculture urbaine,...) pour prévenir les risques liés au changement climatique (rafraichissement naturel pour lutter contre les effets d&amp;#039;ilot de chaleur urbain...).
   &lt;/li&gt;
  &lt;/ul&gt;
  150.000 € minimum d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;p&gt;
  Délibération n°2019-04-0010 (AD du 25/03/2019)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Réhabilitation
 Industrie</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
+      <c r="R167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Projet de 150.000€ minimum d&amp;#039;investissement.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T164" s="1" t="inlineStr">
+      <c r="T167" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X164" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mission développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 96 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3290-innover-en-faveur-de-la-transition-energie-cl/</t>
         </is>
       </c>
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB164" s="1" t="inlineStr">
+      <c r="AB167" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC164" s="1" t="inlineStr">
+      <c r="AC167" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE164" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG164" s="1" t="inlineStr">
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH164" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="165" spans="1:34" customHeight="0">
-      <c r="A165" s="1">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>94751</v>
       </c>
-      <c r="B165" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Financer des équipements de réemploi, réparation et réutilisation</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G165" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H165" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I165" s="1" t="inlineStr">
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I168" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K165" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Financement des équipements de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous souhaitez investir pour assurer la collecte préservante, la remise en état ou la réparation d&amp;#039;objets/matériaux en vue de leur réemploi/réutilisation ou pour valoriser des invendus non alimentaires ? L&amp;#039;ADEME peut vous aider à financer les locaux et équipements nécessaires
  &lt;br /&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  &lt;br /&gt;
  Structure impliquée dans l&amp;#039;économie circulaire et la prévention des déchets : collectivités et entreprises (y compris leurs fédérations nationales ou régionales), structures de l&amp;#039;économie sociale et solidaire, associations, chambres de commerce et de métiers...
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Taux d&amp;#039;aide maximum de 55 % de l&amp;#039;assiette des dépenses éligibles.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les équipements dédiés à la collecte préservante en déchetterie accueillant les déchets ménagers et assimilés peuvent recevoir une aide forfaitaire de 30 000 € maximum.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M165" s="1" t="inlineStr">
+      <c r="M168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ADEME soutient vos équipements dédiés au réemploi, à la réparation, à la réutilisation pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Les investissements pour limiter et valoriser les invendus non alimentaires sont également éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S165" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="T168" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V165" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-equipements-reemploi-reparation-reutilisation</t>
         </is>
       </c>
-      <c r="X165" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y165" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z165" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aa5-financer-des-equipements-de-reemploi-reparati/</t>
         </is>
       </c>
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC165" s="1" t="inlineStr">
+      <c r="AC168" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE165" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG165" s="1" t="inlineStr">
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH165" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="166" spans="1:34" customHeight="0">
-      <c r="A166" s="1">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
         <v>165631</v>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Aider au réemploi des emballages</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Aides au réemploi des emballages</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G166" s="1" t="inlineStr">
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H166" s="1" t="inlineStr">
+      <c r="H169" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets (&lt;strong&gt;loi Climat et Résilience&lt;/strong&gt;) du 22 août 2021, fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable, en contribuant au prolongement de leur durée de vie. Il constitue ainsi un levier efficace pour &lt;strong&gt;réduire la production de déchets et les prélèvements sur les ressources&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer des études et expérimentations préalables à un investissement, ainsi que des investissements :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &lt;strong&gt;études et expérimentations&lt;/strong&gt; peuvent être aidées &lt;strong&gt;jusqu’à 80 %&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;aide aux investissements&lt;/strong&gt; peut aller &lt;strong&gt;jusqu’à 60 %&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N166" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Emploi</t>
         </is>
       </c>
-      <c r="O166" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P166" s="1" t="inlineStr">
+      <c r="P169" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q166" s="1" t="inlineStr">
+      <c r="Q169" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>regions_11_24_27_28_32_44_52_53_75_76_84</t>
         </is>
       </c>
-      <c r="V166" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-reemploi-des-emballages</t>
         </is>
       </c>
-      <c r="X166" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z166" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-1/</t>
         </is>
       </c>
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF166" s="1" t="inlineStr">
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG166" s="1" t="inlineStr">
+      <c r="AG169" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH166" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-      <c r="A167" s="1">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
         <v>161763</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Études pour la lutte contre le gaspillage alimentaire</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X170" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF167" s="1" t="inlineStr">
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG167" s="1" t="inlineStr">
+      <c r="AG170" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH167" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="168" spans="1:34" customHeight="0">
-      <c r="A168" s="1">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
         <v>165645</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Accompagner es collectivités avec un conseiller - Programme Territoire Engagé Transition Écologique (TETE)</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Écologique (TETE) - Accompagnement des collectivités par un conseiller</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H168" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME porte le programme Territoire Engagé Transition Écologique en proposant aux collectivités :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs disponibles &lt;strong&gt;sur la plateforme numérique &lt;a target="_blank" href="https://www.territoiresentransitions.fr"&gt;Territoires en Transitions&lt;/a&gt; ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;un &lt;strong&gt;dispositif&lt;/strong&gt; &lt;strong&gt;d’accompagnement&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;une animation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;un parcours de labellisation&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l’accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l’ADEME, le &lt;strong&gt;conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d’actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service de conseil tiers expert et d’assistance technique&lt;/strong&gt;, ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des conseillers Territoire Engagé référencés est disponible dans l’&lt;a target="_blank" href="https://www.territoiresentransitions.fr/programme/annuaire"&gt;annuaire de la plateforme Territoires en Transitions&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d’accompagnement comprend une assistance au dépôt d’une demande de labellisation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N171" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts
 Qualité de l'air
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P168" s="1" t="inlineStr">
+      <c r="P171" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q168" s="1" t="inlineStr">
+      <c r="Q171" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S171" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V171" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller</t>
         </is>
       </c>
-      <c r="W168" s="1" t="inlineStr">
+      <c r="W171" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller#collectDocuments</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X171" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z171" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF168" s="1" t="inlineStr">
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AG171" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-      <c r="A169" s="1">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
         <v>161727</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné pendant 4 ans dans la mise en œuvre de sa démarche Territoire Engagé Transition Écologique</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Écologique - Accompagnement des collectivités par un conseiller</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs, &lt;strong&gt;un programme d&amp;#039;accompagnement&lt;/strong&gt;, &lt;strong&gt;une animation&lt;/strong&gt;, &lt;strong&gt;un parcours de labellisation&lt;/strong&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;strong&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/strong&gt; ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités      qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts
 Qualité de l'air
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-accompagnement-des-collectivites-par-un-conseiller/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF169" s="1" t="inlineStr">
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG169" s="1" t="inlineStr">
+      <c r="AG172" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH169" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="170" spans="1:34" customHeight="0">
-      <c r="A170" s="1">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
         <v>120089</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H170" s="1" t="inlineStr">
+      <c r="H173" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I170" s="1" t="inlineStr">
+      <c r="I173" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M170" s="1" t="inlineStr">
+      <c r="M173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De nombreuses collectivités ont déjà profité de cette accompagnement.
  &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Economie locale et circuits courts
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O173" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R170" s="1" t="inlineStr">
+      <c r="R173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T170" s="1" t="inlineStr">
+      <c r="T173" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V173" s="1" t="inlineStr">
         <is>
           <t>https://territoireengagetransitionecologique.ademe.fr/</t>
         </is>
       </c>
-      <c r="W170" s="1" t="inlineStr">
+      <c r="W173" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
         <is>
           <t>mathieu.teulier@ademe.fr</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z173" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC170" s="1" t="inlineStr">
+      <c r="AC173" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE170" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG170" s="1" t="inlineStr">
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
         <is>
           <t>31/08/2022</t>
         </is>
       </c>
-      <c r="AH170" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="171" spans="1:34" customHeight="0">
-      <c r="A171" s="1">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
         <v>117575</v>
       </c>
-      <c r="B171" s="1" t="inlineStr">
+      <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="C171" s="1" t="inlineStr">
+      <c r="C174" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D171" s="1" t="inlineStr">
+      <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Accompagnement thématique des territoires Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G171" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H171" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un accompagnement pour le développement des territoires Avenir Montagnes qui souhaitent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Redynamiser leur offre touristique ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformer leur territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser leur transition écologique et énergétique.
@@ -33512,624 +34229,623 @@
   Soutenir les projets portant sur la gestion de l&amp;#039;eau et la protection de la biodiversité ;
  &lt;/li&gt;
  &lt;li&gt;
   Définir et déployer les plans d&amp;#039;actions touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer les projets portant sur des opérations touristiques complexes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caractéristiques de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancement des études dans la limite de 50 % de leur montant TTC ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement à 100 % des interventions de consultants experts ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement dans la limite globale de 50 000 € TTC par territoire et pendant le programme Avenir Montagnes Ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T171" s="1" t="inlineStr">
+      <c r="T174" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V171" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=developpement_avenir_montagnes_psat</t>
         </is>
       </c>
-      <c r="X171" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z171" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9c9-accompagner-le-developpement-des-territoires-/</t>
         </is>
       </c>
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC171" s="1" t="inlineStr">
+      <c r="AC174" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG171" s="1" t="inlineStr">
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH171" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:34" customHeight="0">
-[...180 lines deleted...]
-      <c r="A173" s="1">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
         <v>161833</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Favoriser le réemploi des emballages et des contenants</t>
         </is>
       </c>
-      <c r="D173" s="1" t="inlineStr">
+      <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Aides au réemploi des emballages et des contenants</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;Loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets promulguée (&lt;strong&gt;Loi Climat et Résilience&lt;/strong&gt;) le 22 août 2021 fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages et des contenants s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable en contribuant au prolongement de leur durée de vie ; il constitue ainsi un levier efficace pour réduire la production de déchets et les prélèvements sur les ressources.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à &lt;strong&gt;financer des études et expérimentations&lt;/strong&gt; préalables à un investissement ainsi que des investissements.&lt;/p&gt;&lt;p&gt;Les études et expérimentations peuvent être aidées jusqu’à 80 %. L’aide aux investissements peut aller jusqu’à 60 %.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N175" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Emploi</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_32_44_52_53_75_76_84_93_987_988</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V175" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-reemploi-emballages-contenants</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y175" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z175" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-et-des-contenants/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF173" s="1" t="inlineStr">
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG173" s="1" t="inlineStr">
+      <c r="AG175" s="1" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
-      <c r="AH173" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="174" spans="1:34" customHeight="0">
-[...20 lines deleted...]
-          <t>Etablissement public dont services de l'Etat
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>129733</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Réduire la production de déchets ménagers et assimilés</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K174" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose depuis le 1er janvier 2023 d&amp;#039;un programme local de prévention des déchets ménagers et assimilés qui poursuit plusieurs objectifs à l&amp;#039;échelle de l&amp;#039;ensemble du périmètre de compétences du SDED 52 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réutiliser/Réemployer les objets et appareils avant qu&amp;#039;ils ne deviennent &amp;#34;déchets&amp;#34;,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la production de déchets en les valorisant localement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mieux recycler les déchets en facilitant le geste de tri.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Syndicat a ainsi identifié 12 actions dont il coordonnera la mise en œuvre pour la période 2023-2028 et qui, à destination des ménages, des entreprises, des collectivités locales, de la restauration collective et des associations, permettra d&amp;#039;atteindre les objectifs de réduction de déchets, de meilleur réemploi au bénéfice d&amp;#039;une gestion locale qui s&amp;#039;appuiera en particulier sur les acteurs de l&amp;#039;économie circulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de gobelets réutilisables lors d&amp;#039;évènements locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intervention des ambassadeurs de tri dans les écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation au compostage domestique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation du compostage collectif à Saint-Dizier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de zones de réemploi en déchetterie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de plateforme de broyage de déchets verts dans les communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les structures intéressées par un accompagnement du SDED 52 doivent être situées sur le territoire de compétences &amp;#34;traitement&amp;#34; du SDED 52, à savoir l&amp;#039;intégralité du territoire de la Haute-Marne, le territoire de la communauté de communes des Portes de Meuse et quelques communes de la Marne et de la Haute-Saône.
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient de se rapprocher du SDED 52 pour vérifier cette condition d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/reduction-des-dechets</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349e-installer-une-borne-publique-de-recharge-pour/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>166252</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour réduire et valoriser les déchets assimilés en Normandie - ASSTR</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour réduire et valoriser les déchets assimilés en Normandie - ASSTR</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L174" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O174" s="1" t="inlineStr">
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les déchets assimilés représentent pour la collectivité un &lt;strong&gt;enjeu majeur pour la maîtrise des coûts de collecte et de traitement&lt;/strong&gt;, mais aussi un levier de service aux activités économiques, qui impliquent une articulation et une cohérence à l’échelle du territoire : du conseil aux entreprises pour moins produire de déchets et mieux trier, jusqu’à la valorisation des déchets.&lt;/p&gt;&lt;p&gt;Plus largement, se saisir de la question des déchets d’activités économiques sur son territoire permet à la fois d’&lt;strong&gt;optimiser le SPPGD &lt;/strong&gt;(Service public de prévention et de gestion des déchets),&lt;strong&gt; &lt;/strong&gt;mais aussi d’&lt;strong&gt;accompagner le développement économique des entreprises&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Répondre à cet appel à candidatures permet d’être &lt;strong&gt;accompagné en fonction des priorités du territoire&lt;/strong&gt;, de manière individuelle et adaptée, à partir des trois axes de travail suivants (un ou plusieurs axes peuvent être sélectionnés par la collectivité lors de sa candidature) :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe 1 – Accompagner directement les entreprises du territoire&lt;/strong&gt; pour réduire et mieux valoriser leurs déchets&lt;/p&gt;&lt;p&gt;Établir un état des lieux des professionnels producteurs de déchets, les accompagner pour développer l’efficience et la sobriété matière et ainsi réduire la quantité de déchets assimilés sur le territoire.&lt;/p&gt;&lt;p&gt;Pour déposer votre dossier de candidature, vous devez utiliser le dispositif « &lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites"&gt;Économie circulaire - Collectivités&lt;/a&gt; » avec les filtres suivants dans le chapitre 2. Rassemblez l’ensemble des documents :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Animation/Communication/Formation.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Sobriété, prévention.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Axe 2 – Perfectionner, étendre ou mettre en œuvre une redevance spéciale&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les études et les investissements sont éligibles. Dans le cadre d’un soutien à l’investissement, la collectivité devra justifier le caractère incitatif de la redevance spéciale proposée, et chiffrer son impact sur la baisse des déchets résiduels.&lt;/p&gt;&lt;p&gt;Pour déposer votre dossier de candidature, vous devez utiliser le dispositif « &lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites"&gt;Économie circulaire - Collectivités&lt;/a&gt; » avec les filtres suivants dans le chapitre 2. Rassemblez l’ensemble des documents :&lt;/p&gt;&lt;p&gt;Pour une étude :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Diagnostic et études de faisabilité.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Redevance spéciale.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour une aide à l’investissement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Investissement.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Redevance spéciale.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Axe 3 – Permettre le développement de solutions adaptées&lt;/strong&gt; pour mieux collecter et valoriser les déchets d’activités économiques&lt;/p&gt;&lt;p&gt;Établir un état des lieux et structurer les filières de collecte/tri/valorisation, dont les déchèteries. La &lt;strong&gt;réalisation d’une étude territoriale pour développer une stratégie propre&lt;/strong&gt; à la collectivité peut être financée dans le cadre de cet appel à candidatures. Un cahier des charges dédié est proposé. Le dépôt de la demande s’effectue directement sur la page de ce dispositif (ci-dessous).&lt;/p&gt;&lt;p&gt;La Région Normandie sera associée comme partenaire dans le cadre d’un comité de suivi des candidatures.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P174" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S174" s="1" t="inlineStr">
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="Q177" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/aap/agir-pour-reduire-et-valoriser-les-dechets-assimiles-en-normandie-asstr</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-reduire-et-valoriser-les-dechets-assimiles-en-normandie-asstr/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF174" s="1" t="inlineStr">
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG174" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="175" spans="1:34" customHeight="0">
-      <c r="A175" s="1">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
         <v>122577</v>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de résorption des dépôts sauvages d’importance régionale ou liés à des situations exceptionnelles</t>
         </is>
       </c>
-      <c r="D175" s="1" t="inlineStr">
+      <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G175" s="1" t="inlineStr">
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H175" s="1" t="inlineStr">
+      <c r="H178" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   budget participatif écologique de la Région Île-de-France.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N175" s="1" t="inlineStr">
+      <c r="N178" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O175" s="1" t="inlineStr">
+      <c r="O178" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R175" s="1" t="inlineStr">
+      <c r="R178" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
  &lt;/li&gt;
  &lt;li&gt;
   Les gestionnaires d&amp;#039;espaces, publics ou privés :
   &lt;br /&gt;
   o Parcs naturels régionaux,
   &lt;br /&gt;
   o Sociétés d&amp;#039;aménagement,
   &lt;br /&gt;
   o Associations,
   &lt;br /&gt;
   o Sociétés d&amp;#039;économie mixte,
   &lt;br /&gt;
   o Établissements publics dont ceux de l&amp;#039;État...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Fonctionnement
   &lt;/strong&gt;
   : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
@@ -34154,1221 +34870,906 @@
  &lt;li&gt;
   La résorption de dépôts importants de déchets liés à des situations exceptionnelles, notamment en cas d&amp;#039;inondations sont éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il est indispensable de créer un comité de pilotage réunissant notamment l&amp;#039;État, le Département et la Région et de concevoir un projet de réaménagement du site à l&amp;#039;issue de l&amp;#039;enlèvement des dépôts sauvages.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
 &lt;/p&gt;
 &lt;p&gt;
  Il pourra ensuite déposer son dossier en ligne sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr,
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  en sélectionnant l&amp;#039;aide concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S175" s="1" t="inlineStr">
+      <c r="S178" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T175" s="1" t="inlineStr">
+      <c r="T178" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U175" s="1" t="inlineStr">
+      <c r="U178" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V175" s="1" t="inlineStr">
+      <c r="V178" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles#:~:text=R%C3%A9sorption%20des%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets%20d'importance%20r%C3%A9gionale%20et%20situations%20ex</t>
         </is>
       </c>
-      <c r="W175" s="1" t="inlineStr">
+      <c r="W178" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X175" s="1" t="inlineStr">
+      <c r="X178" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y175" s="1" t="inlineStr">
+      <c r="Y178" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z175" s="1" t="inlineStr">
+      <c r="Z178" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1740-resorption-des-depots-sauvages-de-dechets-dim/</t>
         </is>
       </c>
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB175" s="1" t="inlineStr">
+      <c r="AB178" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AE175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF175" s="1" t="inlineStr">
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG175" s="1" t="inlineStr">
+      <c r="AG178" s="1" t="inlineStr">
         <is>
           <t>25/12/2022</t>
         </is>
       </c>
-      <c r="AH175" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="176" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G176" s="1" t="inlineStr">
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>166402</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>FEAMPA – Sensibiliser sur les communautés arctiques, y compris les peuples autochtones</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>FEAMPA – Soutien à la sensibilisation sur les communautés arctiques, y compris les peuples autochtones – 2026</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...8 lines deleted...]
-      <c r="K176" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L176" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="O176" s="1" t="inlineStr">
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FEAMPA - Fonds européen pour les affaires maritimes et la pêche et l’aquaculture- 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 300 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Promouvoir le dialogue et la coopération avec les communautés locales de l&amp;#039;Arctique, y compris les peuples autochtones, afin de favoriser une gouvernance maritime et côtière plus intégrée&lt;/li&gt;    &lt;li&gt;Soutenir le développement économique durable et inclusif des communautés de l&amp;#039;Arctique, y compris les communautés autochtones, en mettant particulièrement l&amp;#039;accent sur les activités liées à l&amp;#039;économie bleue&lt;/li&gt;    &lt;li&gt;Renforcer les synergies avec les projets connexes existants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : compétitivité et entrepreneurship au service du développement durable et de l&amp;#039;économie circulaire dans l&amp;#039;Arctique&lt;/li&gt;    &lt;li&gt;Priorité 2 : valorisation des savoirs locaux et autochtones dans l&amp;#039;innovation, les pratiques d&amp;#039;économie circulaire et le développement durable dans l&amp;#039;ensemble de l&amp;#039;Arctique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Services d&amp;#039;accompagnement aux entreprises&lt;/li&gt;    &lt;li&gt;Coaching&lt;/li&gt;    &lt;li&gt;Activités sur les réseaux sociaux&lt;/li&gt;    &lt;li&gt;Salons et expositions&lt;/li&gt;    &lt;li&gt;Ateliers...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays de l&amp;#039;EEE arctiques et pays non membres de l&amp;#039;UE : Norvège et Islande&lt;/li&gt;    &lt;li&gt;Être une organisation liée à l&amp;#039;Arctique, notamment :  &lt;ul&gt;    &lt;li&gt;organisation représentant les municipalités arctiques ;&lt;/li&gt;    &lt;li&gt;organisation de jeunesse arctique ;&lt;/li&gt;    &lt;li&gt;organisation des peuples autochtones de l&amp;#039;Arctique ;&lt;/li&gt;    &lt;li&gt;organisation économique arctique ;&lt;/li&gt;    &lt;li&gt;organisation politique arctique ;&lt;/li&gt;    &lt;li&gt;organisation de la société civile arctique&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes, établies dans au moins 2 pays éligibles différents, doit être constitué.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un État membre de l&amp;#039;UE.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 30 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : cinea-emfaf-calls&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/emfaf/wp-call/2026/call-fiche_emfaf-2026-pia-arctic_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EMFAF-2026-PIA-ARCTIC" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/emfaf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Emploi
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S176" s="1" t="inlineStr">
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="Q179" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2026</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U176" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/feampa-soutien-a-la-sensibilisation-sur-les-communautes-arctiques-y-compris-les-peuples-autochtones-2026/</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feampa-soutien-a-la-sensibilisation-sur-les-communautes-arctiques-y-compris-les-peuples-autochtones-2026/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE176" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF176" s="1" t="inlineStr">
+      <c r="AD179" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG176" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="177" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C177" s="1" t="inlineStr">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
-[...204 lines deleted...]
-      <c r="D178" s="1" t="inlineStr">
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>LEADER- fiche action 7</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
+      <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H180" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I178" s="1" t="inlineStr">
+      <c r="I180" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
+      <c r="K180" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L178" s="1" t="inlineStr">
+      <c r="L180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M178" s="1" t="inlineStr">
+      <c r="M180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
+      <c r="N180" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Economie circulaire
 Consommation et production
 Innovation, créativité et recherche
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O178" s="1" t="inlineStr">
+      <c r="O180" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q178" s="1" t="inlineStr">
+      <c r="Q180" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R178" s="1" t="inlineStr">
+      <c r="R180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S180" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T178" s="1" t="inlineStr">
+      <c r="T180" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
+      <c r="U180" s="1" t="inlineStr">
         <is>
           <t>PAYS CALAISIS</t>
         </is>
       </c>
-      <c r="V178" s="1" t="inlineStr">
+      <c r="V180" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X178" s="1" t="inlineStr">
+      <c r="X180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
+      <c r="Y180" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z178" s="1" t="inlineStr">
+      <c r="Z180" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
         </is>
       </c>
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="AA180" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB178" s="1" t="inlineStr">
+      <c r="AB180" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC178" s="1" t="inlineStr">
+      <c r="AC180" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD178" s="1" t="inlineStr">
+      <c r="AD180" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE178" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG178" s="1" t="inlineStr">
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH178" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="179" spans="1:34" customHeight="0">
-      <c r="A179" s="1">
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
         <v>163170</v>
       </c>
-      <c r="B179" s="1" t="inlineStr">
+      <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="C179" s="1" t="inlineStr">
+      <c r="C181" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D179" s="1" t="inlineStr">
+      <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F179" s="1" t="inlineStr">
+      <c r="F181" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G179" s="1" t="inlineStr">
+      <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H179" s="1" t="inlineStr">
+      <c r="H181" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I179" s="1" t="inlineStr">
+      <c r="I181" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J179" s="1" t="inlineStr">
+      <c r="J181" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K179" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L179" s="1" t="inlineStr">
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
 par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
 manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
 économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
 acteurs.
 La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
 nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
 les touristes étrangers.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
 objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
 du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
 la promotion d’un tourisme durable. Cette fiche action prend également en compte les
 constats du GIEC normand en termes de biodiversité, adaptation aux changements
 climatiques et la pollution de l’air.
 Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
 régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M179" s="1" t="inlineStr">
+      <c r="M181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
 des besoins et éclairer les décisions ;
 &lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
 - Réhabilitation et extension de logements pour les personnels saisonniers ;
 &lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
 &lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
 &lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
 &lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
 &lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
 tourisme à vélo ;
 &lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
 et réorienter les flux ;
 &lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
 &lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
 10000 habitants), y compris les activités mobiles.
 &lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N179" s="1" t="inlineStr">
+      <c r="N181" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O179" s="1" t="inlineStr">
+      <c r="O181" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R179" s="1" t="inlineStr">
+      <c r="R181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S179" s="1" t="inlineStr">
+      <c r="S181" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T179" s="1" t="inlineStr">
+      <c r="T181" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U179" s="1" t="inlineStr">
+      <c r="U181" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V179" s="1" t="inlineStr">
+      <c r="V181" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X179" s="1" t="inlineStr">
+      <c r="X181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y179" s="1" t="inlineStr">
+      <c r="Y181" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z179" s="1" t="inlineStr">
+      <c r="Z181" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
         </is>
       </c>
-      <c r="AA179" s="1" t="inlineStr">
+      <c r="AA181" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB179" s="1" t="inlineStr">
+      <c r="AB181" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC179" s="1" t="inlineStr">
+      <c r="AC181" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE179" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG179" s="1" t="inlineStr">
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH179" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="180" spans="1:34" customHeight="0">
-[...119 lines deleted...]
-      <c r="A181" s="1">
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
         <v>46985</v>
       </c>
-      <c r="B181" s="1" t="inlineStr">
+      <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets en zone rurale (LEADER)</t>
         </is>
       </c>
-      <c r="C181" s="1" t="inlineStr">
+      <c r="C182" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
-      <c r="F181" s="1" t="inlineStr">
+      <c r="F182" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
-      <c r="G181" s="1" t="inlineStr">
+      <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H181" s="1" t="inlineStr">
+      <c r="H182" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I181" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I182" s="1" t="inlineStr">
         <is>
           <t> Max : 90</t>
         </is>
       </c>
-      <c r="J181" s="1" t="inlineStr">
+      <c r="J182" s="1" t="inlineStr">
         <is>
           <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
         </is>
       </c>
-      <c r="K181" s="1" t="inlineStr">
+      <c r="K182" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L181" s="1" t="inlineStr">
+      <c r="L182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
  un dispositif européen sous l’autorité de la Région Sud, qui soutient 
 le développement des territoires ruraux grâce à l’attribution de 
 subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M181" s="1" t="inlineStr">
+      <c r="M182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N181" s="1" t="inlineStr">
+      <c r="N182" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Logement et habitat
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O181" s="1" t="inlineStr">
+      <c r="O182" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P181" s="1" t="inlineStr">
+      <c r="P182" s="1" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="Q181" s="1" t="inlineStr">
+      <c r="Q182" s="1" t="inlineStr">
         <is>
           <t>10/09/2026</t>
         </is>
       </c>
-      <c r="R181" s="1" t="inlineStr">
+      <c r="R182" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Démarche multi-partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Retombées positives pour la communauté
  &lt;/li&gt;
  &lt;li&gt;
   Innovation
  &lt;/li&gt;
  &lt;li&gt;
   Impact environnemental positif
  &lt;/li&gt;
  &lt;li&gt;
   Inclusion de tous les publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S181" s="1" t="inlineStr">
+      <c r="S182" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T181" s="1" t="inlineStr">
+      <c r="T182" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U181" s="1" t="inlineStr">
+      <c r="U182" s="1" t="inlineStr">
         <is>
           <t>GAL Alpes et Azur</t>
         </is>
       </c>
-      <c r="V181" s="1" t="inlineStr">
+      <c r="V182" s="1" t="inlineStr">
         <is>
           <t>https://www.leader-alpesetazur.eu/</t>
         </is>
       </c>
-      <c r="X181" s="1" t="inlineStr">
+      <c r="X182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y181" s="1" t="inlineStr">
+      <c r="Y182" s="1" t="inlineStr">
         <is>
           <t>leader@alpesdazur.fr</t>
         </is>
       </c>
-      <c r="Z181" s="1" t="inlineStr">
+      <c r="Z182" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
         </is>
       </c>
-      <c r="AA181" s="1" t="inlineStr">
+      <c r="AA182" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC181" s="1" t="inlineStr">
+      <c r="AC182" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Alpes et Azur</t>
         </is>
       </c>
-      <c r="AD181" s="1" t="inlineStr">
+      <c r="AD182" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE181" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG181" s="1" t="inlineStr">
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
         <is>
           <t>16/06/2020</t>
         </is>
       </c>
-      <c r="AH181" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="182" spans="1:34" customHeight="0">
-      <c r="A182" s="1">
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
         <v>94690</v>
       </c>
-      <c r="B182" s="1" t="inlineStr">
+      <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Aider à l'installation de production de chaleur biomasse/bois</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G182" s="1" t="inlineStr">
+      <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H182" s="1" t="inlineStr">
+      <c r="H183" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K182" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L182" s="1" t="inlineStr">
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Installation de production de chaleur biomasse/bois », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ADEME aide financièrement à la réalisation d&amp;#039;nstallations de production de chaleur à partir de biomasse/bois, sur les secteurs des bâtiments publics, de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie et de l&amp;#039;agriculture,
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivité,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Entreprise,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Association.
    &lt;br /&gt;
   &lt;/li&gt;
@@ -35394,703 +35795,425 @@
    profiter d&amp;#039;une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels...), dans une logique d&amp;#039;économie circulaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    agir avec le soutien du Fonds Chaleur.
   &lt;/li&gt;
  &lt;/ul&gt;
  Accompagnement :
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Les installations de fortes puissances en secteur entreprise (industrie, agriculture, tertiaire) sont accompagnées dans le cadre de l&amp;#039;AAP BCIAT (production &amp;gt; 12 000 MWh/an).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats de développement EnR (production &amp;lt; 1 200 MWh/an).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Au-delà des aides à l&amp;#039;investissement, l&amp;#039;ADEME vous accompagne sur toutes les phases de votre projet : note d&amp;#039;opportunité, étude de faisabilité, assistance à maîtrise d&amp;#039;ouvrage, conseils.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N182" s="1" t="inlineStr">
+      <c r="N183" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O182" s="1" t="inlineStr">
+      <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R182" s="1" t="inlineStr">
+      <c r="R183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques, en particulier :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;étude du projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;approvisionnement biomasse,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    la quantité de chaleur produite,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les performances énergétiques et environnementales.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S182" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T182" s="1" t="inlineStr">
+      <c r="T183" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U182" s="1" t="inlineStr">
+      <c r="U183" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V182" s="1" t="inlineStr">
+      <c r="V183" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/installation-production-chaleur-biomasse-bois</t>
         </is>
       </c>
-      <c r="X182" s="1" t="inlineStr">
+      <c r="X183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y182" s="1" t="inlineStr">
+      <c r="Y183" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z182" s="1" t="inlineStr">
+      <c r="Z183" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/58bb-aider-a-linstallation-de-production-de-chaleu/</t>
         </is>
       </c>
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="AA183" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB182" s="1" t="inlineStr">
+      <c r="AB183" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC182" s="1" t="inlineStr">
+      <c r="AC183" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG182" s="1" t="inlineStr">
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH182" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="183" spans="1:34" customHeight="0">
-      <c r="A183" s="1">
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>162906</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>FEADER - Projets LEADER contribuant au développement rural francilien (77.05.01)</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;span dir="ltr"&gt;Avec pour objectif le développement des zones rurales et périurbaines, LEADER apporte une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens.&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+International</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Porteurs de projets privés&lt;/strong&gt; : TPE/PME dont les entreprises individuelles, propriétaires de forêt, agriculteurs actifs et leurs groupements, fondations, associations et leurs groupements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Porteurs de projets publics&lt;/strong&gt; : collectivités territoriales et leurs groupements, établissements publics dont les chambres consulaires, et autres personnes morales de droits publics dont les GIP.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les personnes physiques sans numéro de SIRET sont inéligibles.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;&lt;span&gt;Une subvention calculée sur la base de coûts éligibles et versée sur la base des coûts effectivement acquittés par le bénéficiaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le taux d&amp;#039;aide publique est de 100% maximum.&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le taux de cofinancement LEADER est de 80% maximum, ou le taux de cofinancement fixé dans la stratégie du Groupe d’action locale (AAP, AMI, fiche-action…)&lt;/span&gt;&lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;Pour être éligibles au programme LEADER, &lt;strong&gt;les projets doivent contribuer aux stratégies (fiches-action, AMI, AAP locaux) des 5 Groupes d’action locale (GAL) franciliens sélectionnés par la Région pour la période 2023-2027 et être localisés sur leurs territoires :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://leaderseineaval.com/" rel="noreferrer noopener" target="_blank" title="https://leaderseineaval.com/"&gt;&lt;strong&gt;GAL Seine-Aval&lt;/strong&gt;&lt;/a&gt; &lt;span&gt;porté par l’ADADSA,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://terreetcite.org/avec-le-programme-leader/" rel="noreferrer noopener" target="_blank" title="https://terreetcite.org/avec-le-programme-leader/"&gt;&lt;strong&gt;GAL Plateau de Saclay&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par Terre et Cité,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.parc-gatinais-francais.fr/" rel="noreferrer noopener" target="_blank" title="https://www.parc-gatinais-francais.fr/"&gt;&lt;strong&gt;GAL Gâtinais français&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par le PNR du Gâtinais français,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL SUD77&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par Seine-et-Marne Attractivité,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL Terres de Brie&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; également porté par Seine-et-Marne Attractivité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Thématiques couvertes &lt;/strong&gt;:&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- Environnement&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;- Aménagement durable, &lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;- Économie circulaire, &lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Transition énergétique, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Forêt, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Alimentation et agriculture, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Tourisme et attractivité, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Développement de l’identité locale et du lien entre urbains et ruraux.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les porteurs sont accompagnés par les GAL tout au long de la vie du projet.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;Pour bénéficier de cette aide, l’éligibilité de votre projet doit être validée par le Groupe d’action locale. &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;Ce dernier vous accompagne lors du dépôt de votre dossier sur la plateforme en ligne &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (dispositif « FEADER – projets LEADER contribuant au développement rural francilien »).&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/feader-projets-leader-contribuant-au-developpement-rural-francilien-770501</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;&lt;strong&gt;Pour toute demande d’aide relative au dépôt de votre dossier, &lt;/strong&gt;vous 
+pouvez contacter l’assistance usagers de la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; via
+ le bouton « Assistance ».&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour toute demande liée à l’éligibilité de votre dossier et à son suivi administratif,&lt;/strong&gt; veuillez contacter l’animateur du GAL concerné :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://leaderseineaval.com/" rel="noreferrer noopener" target="_blank" title="https://leaderseineaval.com/"&gt;&lt;span&gt;&lt;strong&gt;GAL Seine-Aval&lt;/strong&gt;&lt;/span&gt; &lt;/a&gt;&lt;span&gt;: &lt;/span&gt;&lt;a href="mailto:leaderseineaval&amp;#64;gmail.com" rel="noreferrer noopener" target="_blank" title="mailto:leaderseineaval&amp;#64;gmail.com"&gt;&lt;span&gt;leaderseineaval&amp;#64;gmail.com&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://terreetcite.org/avec-le-programme-leader/" rel="noreferrer noopener" target="_blank" title="https://terreetcite.org/avec-le-programme-leader/"&gt;&lt;span&gt;&lt;strong&gt;GAL Plateau de Saclay&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;terreetcite.org" rel="noreferrer noopener" target="_blank" title="mailto:leader&amp;#64;terreetcite.org"&gt;leader&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.parc-gatinais-francais.fr/" rel="noreferrer noopener" target="_blank" title="https://www.parc-gatinais-francais.fr/"&gt;&lt;strong&gt;GAL Gâtinais français&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;a href="mailto:accueil&amp;#64;parc-gatinais-francais.fr" rel="noreferrer noopener" target="_blank" title="mailto:accueil&amp;#64;parc-gatinais-francais.fr"&gt;accueil&amp;#64;parc-gatinais-francais.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL SUD77&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;quentin.guinet&amp;#64;safer-idf.com&lt;/a&gt; &lt;/span&gt;&lt;a href="mailto:jessica.lemaitre&amp;#64;attractivite77.fr" rel="noreferrer noopener" target="_blank" title="mailto:jessica.lemaitre&amp;#64;attractivite77.fr"&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;span&gt;&lt;strong&gt;GAL Terres de Brie&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;quentin.guinet&amp;#64;safer-idf.com&lt;/a&gt;&lt;/span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com" rel="noreferrer noopener" target="_blank" title="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;&lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;span&gt;&lt;strong&gt;Pour toute autre demande&lt;/strong&gt; liée au dispositif, vous pouvez contacter le service instructeur de la Région Île-de-France : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;iledefrance.fr" rel="noreferrer noopener" target="_blank" title="mailto:leader&amp;#64;iledefrance.fr"&gt;&lt;span&gt;leader&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;/span&gt;&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feader-projets-leader-contribuant-au-developpement-rural-francilien-77-05-01-1/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
         <v>162970</v>
       </c>
-      <c r="B183" s="1" t="inlineStr">
+      <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Apporter une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens</t>
         </is>
       </c>
-      <c r="C183" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Projets leader contribuant au développement rural francilien</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G183" s="1" t="inlineStr">
+      <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H183" s="1" t="inlineStr">
+      <c r="H185" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K183" s="1" t="inlineStr">
+      <c r="K185" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L183" s="1" t="inlineStr">
+      <c r="L185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Avec pour objectif le développement des zones rurales et périurbaines, LEADER apporte une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;POUR QUEL TYPE DE PROJET ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles au programme LEADER, les projets doivent contribuer aux stratégies (fiches-action, AMI, AAP locaux) des 5 Groupes d’action locale (GAL) franciliens sélectionnés par la Région pour la période 2023-2027 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GAL Seine-Aval porté par l’ADADSA,&lt;/li&gt;&lt;li&gt;GAL Plateau de Saclay porté par Terre et Cité,&lt;/li&gt;&lt;li&gt;GAL Gâtinais français porté par le PNR du Gâtinais français,&lt;/li&gt;&lt;li&gt;GAL SUD77 porté par Seine-et-Marne Attractivité,&lt;/li&gt;&lt;li&gt;GAL Terres de Brie également porté par Seine-et-Marne Attractivité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;THÉMATIQUES COUVERTES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Environnement,&lt;/li&gt;&lt;li&gt;Aménagement durable,&lt;/li&gt;&lt;li&gt;Économie circulaire,&lt;/li&gt;&lt;li&gt;Transition énergétique,&lt;/li&gt;&lt;li&gt;Forêt,&lt;/li&gt;&lt;li&gt;Alimentation et agriculture,&lt;/li&gt;&lt;li&gt;Tourisme et attractivité,&lt;/li&gt;&lt;li&gt;Développement de l’identité locale et du lien entre urbains et ruraux.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs sont accompagnés par les GAL tout au long de la vie du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;QUELLE EST LA NATURE DE L&amp;#039;AIDE ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Une subvention calculée sur la base de coûts éligibles et versée sur la base des coûts effectivement acquittés par le bénéficiaire.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide publique est de 100% maximum.&lt;/p&gt;&lt;p&gt;Le taux de cofinancement LEADER est de 80% maximum, ou le taux de cofinancement fixé dans la stratégie du Groupe d’action locale (AAP, AMI, fiche-action…)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N183" s="1" t="inlineStr">
+      <c r="N185" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O183" s="1" t="inlineStr">
+      <c r="O185" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R183" s="1" t="inlineStr">
+      <c r="R185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;QUI PEUT EN BÉNÉFICIER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porteurs de projets privés : TPE/PME dont les entreprises individuelles, propriétaires de forêt, agriculteurs actifs et leurs groupements, fondations, associations et leurs groupements.&lt;/p&gt;&lt;p&gt;Porteurs de projets publics : collectivités territoriales et leurs groupements, établissements publics dont les chambres consulaires, et autres personnes morales de droits publics dont les GIP.&lt;/p&gt;&lt;p&gt;Les personnes physiques sans numéro de SIRET sont inéligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S183" s="1" t="inlineStr">
+      <c r="S185" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T183" s="1" t="inlineStr">
+      <c r="T185" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
+      <c r="U185" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V183" s="1" t="inlineStr">
+      <c r="V185" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/projets-leader-contribuant-au-developpement-rural-francilien</t>
         </is>
       </c>
-      <c r="W183" s="1" t="inlineStr">
+      <c r="W185" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-cridfprd-portail-depot-demande-aides&amp;footer=https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self</t>
         </is>
       </c>
-      <c r="X183" s="1" t="inlineStr">
+      <c r="X185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande liée à l’éligibilité de votre dossier et à son suivi administratif, veuillez contacter l’animateur du GAL concerné :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GAL Seine-Aval : leaderseineaval&amp;#64;gmail.com&lt;/li&gt;&lt;li&gt;GAL Plateau de Saclay : leader&amp;#64;terreetcite.org&lt;/li&gt;&lt;li&gt;GAL Gâtinais français : accueil&amp;#64;parc-gatinais-francais.fr&lt;/li&gt;&lt;li&gt;GAL SUD77 : quentin.guinet&amp;#64;safer-idf.com&lt;/li&gt;&lt;li&gt;GAL Terres de Brie : quentin.guinet&amp;#64;safer-idf.com&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour toute autre demande liée au dispositif, vous pouvez contacter le service instructeur de la Région Île-de-France : leader&amp;#64;iledefrance.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y183" s="1" t="inlineStr">
+      <c r="Y185" s="1" t="inlineStr">
         <is>
           <t>amar.younes@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z183" s="1" t="inlineStr">
+      <c r="Z185" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-leader-contribuant-au-developpement-rural-francilien/</t>
         </is>
       </c>
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC183" s="1" t="inlineStr">
+      <c r="AC185" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE183" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG183" s="1" t="inlineStr">
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
-      <c r="AH183" s="1" t="inlineStr">
-[...395 lines deleted...]
-      </c>
       <c r="AH185" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>