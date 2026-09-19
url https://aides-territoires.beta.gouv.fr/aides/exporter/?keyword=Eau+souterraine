--- v3 (2026-08-03)
+++ v4 (2026-09-19)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH13"/>
+  <dimension ref="A1:AH14"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -507,51 +507,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/d52e-connaitre-et-proteger-les-eaux-souterraines/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>8479</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -669,51 +669,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>164141</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -952,51 +952,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>117388</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mettre en place le contrôle et l'analyse de la qualité sanitaire de l’eau (prélèvements et analyses)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
@@ -1107,51 +1107,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>163918</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1224,51 +1224,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>164313</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1385,51 +1385,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>164128</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1546,51 +1546,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>152159</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2098,51 +2098,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>164765</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Améliorer la connaissance environnementale grâce aux réseaux de surveillance de la qualité des milieux</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Réseaux de surveillance</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2253,177 +2253,257 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
-        <v>165642</v>
+        <v>166590</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+          <t>Protection de la santé des usagers &amp; sécurité sanitaire des aliments</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+          <t>Protection de la santé des usagers &amp; sécurité sanitaire des aliments</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Prélèvements et analyses d’échantillons d’eau, d’air, de sol et d’aliments dans le cadre d’analyses règlementaires (ARS, DDPP, Agences de l’eau…) et non règlementaires (industriels, fédérations de pêche, collectivités, métiers de bouche et de la restauration collective…)
+ 	Analyses bactériologiques, antibiogrammes, parasitologie, immunosérologie et PCR dans le cadre de la maîtrise des risques d’épidémies animales
+ 	Diagnostic vétérinaire et autopsies animales
+ 	Analyses d’échantillons en génétique animale et environnementale (ADNe)
+ 	Bureau d’études des milieux aquatiques naturels et des services d’assainissement (stations d’épuration, traitement de l’eau…)
+ 	Conseils et formation en hygiène alimentaire, gaspillage alimentaire et nutrition
+ 	Étalonnage de sondes de température (métrologie)&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation de réunions de sensibilisation&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visites sur place&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contrôle de potabilité des eaux de consommation humaine ou animale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses des eaux de loisirs (piscines, baignades, balnéothérapie…), eaux superficielles (rivières, plans d’eau, lacs), eaux souterraines, eaux et boues de stations d’épuration et rejets industriels résiduaires, eaux de forage pour des demandes de permis de construire (particuliers ou collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses du risque légionelle (contrôle annuel des installations d’eau chaude sanitaire, recherche de paramètres microbiologiques Legionella spp et pneumophilia, établissement du carnet sanitaire…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des indices hydrobiologiques, hydrochimiques, hydromorphologiques, indices piscicoles&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses des microalgues, phytoplanctons et diatomées,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses en génétique environnementale (ADNe)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses des PFAS sur eau douce, analyses de microplastiques, de résidus de pesticides, métaux lourds, hydrocarbures dans l’eau et les aliments, et résidus de médicaments dans l’eau&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contrôle de la qualité de l’air intérieur dans les établissements recevant du public (ERP)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Prélèvements et collectes d’échantillons d’aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses microbiologiques de denrées et de surfaces dans le cadre de la sécurité sanitaire des aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contrôle à l’exportation des produits alimentaires industriels&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses de la contamination radioactive sur aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Conseil et formation dans le cadre du respect des bonnes pratiques d’hygiène, du plan de maîtrise sanitaire et de la méthode HACCP&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation règlementaire en restauration commerciale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Audits d’hygiène (professionnels et collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement et mise en place de l’agrément sanitaire et du plan de maîtrise sanitaire (collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Conseil et formation dans le cadre de la lutte contre le gaspillage alimentaire et le respect de la loi EGALIM&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Sensibilisation à l’équilibre nutritionnel et au repas végétarien pour les professionnels de la restauration et de la restauration collective&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Analyses bactériologiques, antibiogrammes, parasitologie&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Diagnostic vétérinaire et autopsies animales&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses immunosérologiques et PCR dans le cadre de qualification des cheptels, de diagnostic ou de dépistage de maladies transmissibles ou non à l’Homme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses d’échantillons en génétique animale et environnementale (ADNe)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses sur la monte équine et la filière apicole&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...1 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Eau potable
+Assainissement des eaux
+Forêts
+Montagne
+Alimentation
+Commerces et services
+Biodiversité
+Milieux humides</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...9 lines deleted...]
-          <t>31/12/2026</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U12" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Drôme</t>
         </is>
       </c>
       <c r="V12" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+          <t>https://collectivites.ladrome.fr/service/analyses-des-pollutions-et-contaminants-dans-les-batiments-terrains-plans-deaux</t>
         </is>
       </c>
       <c r="X12" s="1" t="inlineStr">
         <is>
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>Terana Drôme, 37 avenue de Lautagne, 26000 Valence
+04 75 81 70 70
+&lt;a href="mailto:drome&amp;#64;labo-terana.fr"&gt;drome&amp;#64;labo-terana.fr&lt;/a&gt;
+ </t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/protection-de-la-sante-des-usagers-securite-sanitaire-des-aliments/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>04/01/2026</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>164137</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2539,48 +2619,174 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>