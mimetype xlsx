--- v1 (2026-03-12)
+++ v2 (2026-06-19)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AH14"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -507,532 +507,496 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/d52e-connaitre-et-proteger-les-eaux-souterraines/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>164159</v>
+        <v>8479</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Financer des dispositifs permettant la mesure et le suivi des eaux prélevées, des eaux de process et des flux polluants  ainsi que la surveillance des eaux souterraines</t>
-[...4 lines deleted...]
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
-          <t> Min : 40 Max : 65</t>
-[...4 lines deleted...]
-          <t>Taux de référence / Zone AFR</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
-[...6 lines deleted...]
-&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses d’analyses ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la mise en œuvre du SDAGE, notamment au titre des directives européennes (DCE, DCSMM...) et conventions de mers régionales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour la connaissance des fonctionnements hydrologiques, hydrogéologiques et hydrobiologiques des eaux superficielles, souterraines et marines et de leurs interactions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui à l&amp;#039;évaluation de l&amp;#039;état des masses d&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui aux stratégies et à l&amp;#039;action des organismes aidés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...1 lines deleted...]
-Innovation, créativité et recherche
+          <t>Eau souterraine
+Technologies numériques et numérisation
 Biodiversité
-Artisanat
-Industrie</t>
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
         </is>
       </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Sont éligibles les dispositifs permettant 
-[...1 lines deleted...]
-process et des flux polluants &lt;/li&gt;&lt;li&gt;La surveillance des eaux souterraines&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>Les projets doivent apporter une plus-value par rapport à la surveillance existante et se conformer au schéma national des données sur l&amp;#039;eau</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
-          <t>Rhin-Meuse</t>
+          <t>Seine-Normandie</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-prevention-des-risques-de-pollutions-accidentelles-ou-par-temps-de-pluie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15da-surveillance-environnementale-banques-de-donn/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>23/01/2025</t>
+          <t>09/10/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>164160</v>
+        <v>164141</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Financer des travaux visant à limiter la migration de produits polluants vers et dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments</t>
+          <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :
 &lt;br /&gt;• Toutes les études de programmation, les études diagnostiques, les études avant travaux et les études 
 en phase travaux permettant de répondre aux enjeux précités (limiter notre dépendance à l’eau dans 
 une optique de sobriété, restaurer les débits des cours d’eau et la recharge des nappes, partager les 
 ressources en eau) ;
 &lt;br /&gt;• Le niveau d’exigence des études de détermination des « volumes prélevables » est à réhausser dans les 
 secteurs à enjeu vis-à-vis de la ressource en eau en investiguant les interactions entre hydro(géo)logie, 
 fonctionnement des milieux, usages et prospective climatique&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne contreviennent pas aux principes 
 généraux à respecter ; &lt;/li&gt;&lt;li&gt;Interviennent à une échelle pertinente 
 (exemple : bassin versant de 
 surface, secteur significatif d’une eau 
 souterraine, …) si elles relèvent d’un enjeu 
 multi-usage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-reut/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165887</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Gérer et préserver la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>Rhin-Meuse</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-reut/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>22/01/2025</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163131</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la mise en œuvre d'actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Gestion et préservation de la ressource en eau</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1268,89 +1232,89 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>163918</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S8" s="1" t="inlineStr">
@@ -1385,1434 +1349,455 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>149549</v>
+        <v>164313</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Investir sur mon exploitation dans les systèmes d'irrigation agricole - Dispositif 206 du Feader (aide aux infrastructures hydrauliques)</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>INVESTIR SUR MON EXPLOITATION DANS LES SYSTEMES D'IRRIGATION AGRICOLE - Dispositif 206 du Feader (aide aux infrastructures hydrauliques)</t>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme
-Conseil régional d'Auvergne-Rhône-Alpes</t>
+          <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...520 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-gouvernance-ingenierie-financiere-tarification-progressive/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>164128</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-2/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...451 lines deleted...]
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>152159</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -3145,767 +2130,582 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>164765</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Améliorer la connaissance environnementale grâce aux réseaux de surveillance de la qualité des milieux</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Réseaux de surveillance</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient et renforce la surveillance des masses d’eau, qu’il s’agisse des rivières, lacs, estuaires, eaux souterraines ou du littoral. Elle finance des réseaux de mesures pour appliquer les cadres réglementaires nationaux et de bassin, notamment ceux liés à la Directive-Cadre sur l’Eau (DCE) et à la Directive-Cadre Stratégie pour le Milieu Marin (DCSMM).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_r%C3%A9seaux%20de%20surveillance%20des%20milieux.pdf</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation-1/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...126 lines deleted...]
-      <c r="A16" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>164137</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de substitution de prélèvement visant un impact substantiellement moindre du 
 prélèvement dans la nouvelle ressource que dans la ressource initiale : &lt;br /&gt;• Dans la plupart des cas, la substitution de prélèvements en rivière (ou en nappe alluviale avec une forte 
 incidence sur le débit de la rivière) vers une ressource en eau souterraine moins fragile mais d’autres cas 
 peuvent se présenter (exemple : le cas inverse de substitution entre deux nappes, entre deux cours 
 d’eau, …) ;
 &lt;br /&gt;• Substitution de prélèvements sur le réseau d’eau potable par une autre ressource locale (prélèvement 
 en milieu naturel, recyclage d’eau de process ou d’eaux usées traitées, stockage d’eaux de ruissellement et d’eaux de pluie ou plus largement d’eaux non conventionnelles, …) pour des usages ne nécessitant 
 pas une qualité d’eau potable.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets mettant en 
 évidence un impact substantiellement 
 moindre du prélèvement dans la nouvelle 
 ressource que dans la ressource initiale. &lt;/p&gt;&lt;p&gt;Pour le cas particulier des ouvrages de 
 récupération des eaux de pluie en 
 contexte urbain, sont éligibles les 
 opérations entrant dans le cadre de 
 programmes globaux d’économie d’eau 
 favorisant le déraccordement de surfaces 
 actives du réseau pluvial ou 
 d’assainissement, ou dans le cadre de 
 projets urbains durables (se référer à la 
 fiche thématique « Eau et nature en ville 
 et village »).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...153 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>