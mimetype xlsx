--- v2 (2026-06-19)
+++ v3 (2026-08-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH14"/>
+  <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -507,51 +507,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/d52e-connaitre-et-proteger-les-eaux-souterraines/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>8479</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -669,51 +669,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>164141</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -952,852 +952,727 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>163131</v>
+        <v>117388</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la mise en œuvre d'actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants</t>
-[...4 lines deleted...]
-          <t>Gestion et préservation de la ressource en eau</t>
+          <t>Mettre en place le contrôle et l'analyse de la qualité sanitaire de l’eau (prélèvements et analyses)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...118 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrôler la qualité de l&amp;#039;eau vis-à-vis des critères du code de la santé publique ou rechercher des pollutions d&amp;#039;origine urbaines et/ou agricoles (prélèvements d&amp;#039;échantillons et analyses physico-chimiques et microbiologiques sur les eaux potables, les eaux de loisirs, les eaux superficielles, les eaux souterraines, les eaux chaudes sanitaires des établissements recevant du public.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des prélèvements
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des eaux
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un rapport d&amp;#039;analyse
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de note et de rapport
  &lt;/li&gt;
  &lt;li&gt;
   Déplacement sur le terrain et dans les bâtiments
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Tarif par échantillon (prélèvement) et par composé analysé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>http://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b59-mettre-en-place-le-controle-et-analyse-de-la-/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163918</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164313</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-gouvernance-ingenierie-financiere-tarification-progressive/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>164128</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-2/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>152159</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -2130,299 +2005,425 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>164765</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Améliorer la connaissance environnementale grâce aux réseaux de surveillance de la qualité des milieux</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Réseaux de surveillance</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient et renforce la surveillance des masses d’eau, qu’il s’agisse des rivières, lacs, estuaires, eaux souterraines ou du littoral. Elle finance des réseaux de mesures pour appliquer les cadres réglementaires nationaux et de bassin, notamment ceux liés à la Directive-Cadre sur l’Eau (DCE) et à la Directive-Cadre Stratégie pour le Milieu Marin (DCSMM).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_r%C3%A9seaux%20de%20surveillance%20des%20milieux.pdf</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation-1/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U12" s="1" t="inlineStr">
         <is>
-          <t>Adour-Garonne</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V12" s="1" t="inlineStr">
         <is>
-          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_r%C3%A9seaux%20de%20surveillance%20des%20milieux.pdf</t>
-[...4 lines deleted...]
-          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
         </is>
       </c>
       <c r="X12" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>caroline.demange@eau-adour-garonne.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>164137</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2538,174 +2539,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
-[...125 lines deleted...]
-          <t>01/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>