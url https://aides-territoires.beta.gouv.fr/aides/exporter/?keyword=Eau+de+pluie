--- v0 (2026-07-02)
+++ v1 (2026-08-31)
@@ -452,51 +452,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>448</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réduire les rejets polluants par temps de pluie en zone urbaine et gérer à la source les eaux de pluie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -668,51 +668,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>155570</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Favoriser la récupération et l'utilisation des eaux pluviales des bâtiments publics existants</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>RÉCUPÉRATION ET UTILISATION DES EAUX PLUVIALES DES BÂTIMENTS PUBLICS EXISTANTS</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -886,51 +886,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>449</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des animations pour réduire les rejets polluants par temps de pluie en zone urbaine</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -1044,51 +1044,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>13/06/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>441</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
@@ -1205,51 +1205,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>445</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Faire des études spécifiques sur les systèmes d'autosurveillance pour réduire les pollutions par temps de pluie</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -1381,51 +1381,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>116535</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mobiliser la ressource en eau non conventionnelle</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -1520,51 +1520,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>165906</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet aménagement</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet aménagement</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1651,51 +1651,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>164137</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1811,51 +1811,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>152459</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2190,51 +2190,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>155562</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2447,51 +2447,51 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>164305</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Economiser et recycler l’eau des activités industrielles et de l'artisanat</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pressions des activités  économiques hors agriculture (réduction des  pollutions, économies d’eau et eaux pluviales)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
@@ -2608,51 +2608,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>162512</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2756,51 +2756,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>164140</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de réutilisation des eaux non-conventionnelles</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2918,51 +2918,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>22/01/2025</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>119761</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -3159,51 +3159,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>119762</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -3379,508 +3379,508 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>143287</v>
+        <v>164228</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+          <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>GAL SUD 77 / LEADER  2023-2027</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil régional d'Ile de France
+Seine-et-Marne Attractivité</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...270 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention variable en fonction du projet</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
 Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
 Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
 milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
 programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
 Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
 projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
 dossier. C’est une instance de concertation qui rassemble des acteurs publics
 et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
 programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
 programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
 d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
 éligible. Un projet peut être subventionné dans la limite du taux d’aide
 publique défini pour l’opération. Les frais et les travaux ne doivent pas être
 engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
 réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
 dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
 (cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
 d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
  &lt;li&gt;Le dossier passe devant
      deux comités pour être voté en opportunité&lt;/li&gt;
  &lt;li&gt;Le dossier est ensuite
      déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
  &lt;li&gt;Une fois le dossier
      validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
  &lt;li&gt;Une demande de paiement
      est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
      effectué&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lucie HUGUET &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
   lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animatrice LEADER Sud 77
 &lt;/p&gt;
 &lt;p&gt;
  06 31 51 23 15&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>lucie.huguet@attractivite77.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>lucie.huguet@attractivite77.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
-          <t>Seine-et-Marne Attractivité</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>149125</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet visant à anticiper les manques d’eau et les sècheresses à venir</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Changement climatique et impact sur les ressources en eau et les milieux naturels</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4053,51 +4053,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b735-changement-climatique-et-impact-sur-les-resso/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>103418</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Eaux et milieux aquatiques humides</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4254,51 +4254,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>156156</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
@@ -4499,51 +4499,51 @@
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>120964</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4730,51 +4730,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>163148</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4880,51 +4880,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>155123</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements à vocation sportive</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Équipements sportifs (politique territoriale  22-28)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5237,473 +5237,473 @@
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>154582</v>
+        <v>164335</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
-        <is>
-[...268 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT /</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations ponctuelles 
 ou globales 
 d’aménagement mettant 
 en œuvre une gestion 
 intégrée des eaux de 
 pluie et végétalisation 
 associée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux de gestion intégrée 
 des eaux pluviales et de 
 végétalisation associée 
 situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>154582</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à aménager ou réhabiliter les aires d&amp;#039;accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, sont éligibles les projets inscrits et prévus dans le cadre du schéma départemental d&amp;#039;accueil des gens du voyage 2019-2025 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les aires de grands passages permettant l&amp;#039;accueil des regroupements occasionnels ou traditionnels de 50 à 200 caravanes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires d&amp;#039;accueil aménagées permettant l&amp;#039;accueil temporaire de maximum 9 mois sur un terrain aménagé ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les terrains familiaux locatifs permettant la sédentarisation des familles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les demandes doivent concerner des travaux de création et de relocalisations d&amp;#039;aires. Ainsi que les travaux de réhabilitation lourde (élargissement des places, construction de blocs sanitaires supplémentaires et réfection des existants, etc.) dont les extensions (pour maintenir la capacité de l&amp;#039;aire).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra répondre à la législation et à la réglementation en vigueur relatives à l&amp;#039;accueil et à l&amp;#039;habitat des gens du voyage, aux prescriptions du schéma départemental d&amp;#039;accueil des gens du voyage ainsi que, a minima, aux préconisations fixées par l&amp;#039;Etat.
+&lt;/p&gt;
+&lt;p&gt;
+ Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau. Les mobilités douces devront également être prises en compte dans le projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences réglementaires et techniques requises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Utilisation de matériaux durables (bois, masse, ...) pour la réalisation des équipements présents, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, éclairage public économe...), insertion de clauses environnementales dans les marchés publics.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Mise en place d&amp;#039;un projet de lutte contre l&amp;#039;illettrisme, d&amp;#039;accès à la culture et aux loisirs favorisant la scolarisation des enfants du voyage, formant à l&amp;#039;usage du numérique pour faciliter les démarches administratives et favorisant l&amp;#039;utilisation des activités existantes en matière de loisirs, culture et sport ; développement d&amp;#039;accompagnements sociaux et socio-professionnels spécifiques ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement, de réhabilitation ou de construction ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux et aménagements
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, taxes et redevances, frais de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
-          <t>Rhin-Meuse</t>
+          <t>Manche</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+          <t>https://www.manche.fr/guide-des-aides/aires-daccueil-des-gens-du-voyage-et-terrains-familiaux-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 77 79 54
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
-          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c614-aires-daccueil-des-gens-du-voyage-et-terrains/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>19/11/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>155116</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5938,51 +5938,51 @@
         </is>
       </c>
       <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>152161</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>ASSAINISSEMENT RURAL</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6449,51 +6449,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>155112</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6788,51 +6788,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>155114</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7114,51 +7114,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>164336</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7268,51 +7268,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>440</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter les réseaux d'eau</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
@@ -7450,51 +7450,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>155126</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover ou étendre une salle de convivialité ou un espace de vie associatif dont la gestion est publique</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Salles de convivialité et espaces de vie associative (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7730,51 +7730,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>165132</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les hébergements collectifs</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Soutien aux hébergements collectifs</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7910,51 +7910,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-hebergements-collectifs/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>155119</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des centres de vacances</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Centres de vacances (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8184,51 +8184,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>155120</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8504,51 +8504,51 @@
         </is>
       </c>
       <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>155127</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8802,51 +8802,51 @@
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>165130</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Soutenir les hostels</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Soutien aux hostels</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8978,1016 +8978,145 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-hostels/</t>
         </is>
       </c>
       <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
-        <v>155105</v>
+        <v>152466</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des espaces de téléconsultation</t>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 62</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
+        </is>
+      </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
-        <is>
-[...879 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -10425,149 +9554,1020 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>155105</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des espaces de téléconsultation</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet de santé validé en COD
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – Le projet devra impliquer les collectivités locales et les professionnels de santé afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répond aux priorités de la charte d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – Les porteurs du projet devront rédiger un projet de santé présenté et validé dans le cadre des instances de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-teleconsultation-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0ae-espaces-de-teleconsultation-politique-territo/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>155122</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les accueils collectifs de mineurs sans hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de loisirs espace jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure ouverte aux jeunes âgés de 11 à 17 ans inclus offrant un accueil libre ainsi que de nombreuses activités et sorties.
+&lt;/p&gt;
+&lt;p&gt;
+ À noter que ces trois types de structure peuvent s&amp;#039;intégrer dans un pôle enfance, jeunesse.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Bâtiment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>155106</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10830,51 +10830,51 @@
       <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>155124</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11097,51 +11097,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>155125</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11487,51 +11487,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>155117</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11770,51 +11770,51 @@
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>165808</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Territoires d'industrie en transition écologique</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
@@ -11936,51 +11936,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>155128</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -12312,1153 +12312,1153 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>155118</v>
+        <v>155108</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
+          <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
+          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Création, rénovation, extension, développement de services au sein des bibliothèques et/ou des ludothèques.
+ L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour les rénovations, document de diagnostic énergétique
-[...3 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Plan d&amp;#039;aménagement détaillé
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitée
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
         </is>
       </c>
       <c r="N50" s="1" t="inlineStr">
         <is>
-          <t>Equipement public
-[...2 lines deleted...]
-Bibliothèques et livres</t>
+          <t>Espaces verts
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...17 lines deleted...]
-  Pour les projets de construction, rénovation, extension des équipements :
+ Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public,
-[...8 lines deleted...]
-   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+   Les études préalables en lien direct avec le projet : études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements directement liés au projet :
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
-[...15 lines deleted...]
- &lt;/strong&gt;
+ 1) le terrassement : grattage, décaissement, ...et aménagement d&amp;#039;allées perméables
+&lt;/p&gt;
+&lt;p&gt;
+ 2) les travaux relatifs à la gestion des eaux
+&lt;/p&gt;
+&lt;p&gt;
+ 3) les travaux d&amp;#039;aménagements de l&amp;#039;ossuaire et du jardin du souvenir
+&lt;/p&gt;
+&lt;p&gt;
+ 4) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 5) les travaux de restauration du petit patrimoine bâti et/ou funéraire
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la signalétique dans l&amp;#039;enclos : valorisation du patrimoine, accessibilité, communication sur le projet
+&lt;/p&gt;
+&lt;p&gt;
+ 7) les murs d&amp;#039;enceinte (excepté les grillages) et le portail
+&lt;/p&gt;
+&lt;p&gt;
+ 8) le mobilier urbain : bancs, barrières, abris vélo...
+&lt;/p&gt;
+&lt;p&gt;
+ 9) le parking perméable de l&amp;#039;enclos ou du cimetière
+&lt;/p&gt;
+&lt;p&gt;
+ 10) le préau d&amp;#039;accueil
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...8 lines deleted...]
-   politique d&amp;#039;équipement des documents visant à réduire l&amp;#039;utilisation du plastique ; mise en place d&amp;#039;actions régulières et de partenariats pour sensibiliser les habitants à la transition écologique ; ...
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Exemples de démarches en lien avec la transition inclusive :
-[...7 lines deleted...]
-  DÉPENSES ÉLIGIBLES
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
-[...51 lines deleted...]
-   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+   Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le mobilier funéraire (cavurnes, colombarium, ...)
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
-  &lt;/li&gt;
-[...13 lines deleted...]
-   Les coûts de formation et de suivi de projet pour l&amp;#039;informatisation et projet de sites web.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
       <c r="V50" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/bibliotheque-ludotheque-politique-territoriale-22-28/</t>
+          <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
         </is>
       </c>
       <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 77 70 10
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4d43-bibliotheque-ludotheque-politique-territorial/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB50" s="1" t="inlineStr">
         <is>
-          <t>Création d’une bibliothèque municipale</t>
+          <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>155113</v>
+        <v>155118</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
+          <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
+          <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...30 lines deleted...]
-  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien :
+ Création, rénovation, extension, développement de services au sein des bibliothèques et/ou des ludothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bibliothèque :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être en cohérence avec les objectifs du schéma départemental de développement de la lecture publique pour renforcer l&amp;#039;attractivité des bibliothèques, transformer les bibliothèques en services de proximité du quotidien, faire des bibliothèques des espaces d&amp;#039;apprentissage et d&amp;#039;information, élargir les publics, développer la coopération pour dynamiser l&amp;#039;action culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité devra être engagée dans une démarche de conventionnement de partenariat avec le Département pour sa (ses) bibliothèque(s).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ludothèque :
+ &lt;/strong&gt;
+ insertion dans une bibliothèque ou un espace et/ou un projet associant différents services en direction de l&amp;#039;enfance et de la famille de type centre social, espace de vie social, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets de construction, rénovation, extension des équipements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   installation d&amp;#039;abris-vélos couverts, de consignes sécurisées, de bornes de recharge pour les VAE, de stations de gonflage, de bornes d&amp;#039;entretien vélo... ;
-[...11 lines deleted...]
-   mise en place d&amp;#039;une plateforme numérique de mobilité (type application de réservation avec possibilité de paiement en ligne).
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;
-[...2 lines deleted...]
-  MODALITÉS FINANCIÈRES
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de démarches en lien avec la transition écologique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Schéma de mobilités actives et plan de déplacement : participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
-[...5 lines deleted...]
-   Poste d&amp;#039;animateur de plate-forme mobilité : participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+   &lt;strong&gt;
+    Bâtiment et extérieur :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, création d&amp;#039;un jardin accessible et partagé, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Engagement sur le fonctionnement :
+   &lt;/strong&gt;
+   politique d&amp;#039;équipement des documents visant à réduire l&amp;#039;utilisation du plastique ; mise en place d&amp;#039;actions régulières et de partenariats pour sensibiliser les habitants à la transition écologique ; ...
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;
-[...7 lines deleted...]
-  Poste :
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de démarches en lien avec la transition inclusive :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, utilisation de méthodes participatives (de type « biblioremix ») ; mise en place d&amp;#039;animations régulières et de partenariats pour ouvrir la bibliothèque aux personnes empêchées ou éloignées ; offre de collections spécifiques (« facile à lire », « DYS », gros caractères, livres audio).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Fiche de poste
-[...2 lines deleted...]
-   CV du candidat retenu
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements favorisant l&amp;#039;attractivité et l&amp;#039;accessibilité : mobiliers spécifiques et de confort, signalétique, lecteurs Daisy, boucles magnétiques, agrandisseurs de textes, bandes de guidages, boîtes de retour accessibles 24h/24, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les logiciels et matériels nécessaires à la gestion informatisée (pour une première informatisation ou un renouvellement), ainsi qu&amp;#039;à la création (ou refonte) du site internet de la bibliothèque, et tout autre équipement apparenté ; automates de prêt, équipements RFID ou antivols, matériel audio-visuel, de reprographie, de numérisation, solution de comptage automatisé pour mesurer la fréquentation ; matériels et logiciels nécessaires à la création d&amp;#039;un espace fab-lab, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les fonds de livres, de documents audiovisuels, de jeux, etc. nécessaires à la création d&amp;#039;une nouvelle bibliothèque et/ou ludothèque.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements favorisant les apprentissages, l&amp;#039;accès à l&amp;#039;information et plus largement l&amp;#039;inclusion numérique : ordinateurs avec accès internet sécurisé pour le public, solution de gestion des accès internet, liseuses, tablettes, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements permettant l&amp;#039;organisation d&amp;#039;actions culturelles : matériel scénique, de sonorisation, matériel d&amp;#039;exposition, matériel nécessaire à l&amp;#039;intégration au réseau Micro-Folie.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;
-[...2 lines deleted...]
-  Etude :
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Pour les projets de construction, rénovation, extension :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Cahier des charges de l&amp;#039;étude
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;</t>
-[...81 lines deleted...]
- Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;p&gt;
+ &lt;strong&gt;
+  → Pour les équipements et le matériel
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...8 lines deleted...]
-   présence d&amp;#039;équipements, de signalétiques adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), aménagement et équipements permettant l&amp;#039;accueil de véhicules adaptés, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, formation « savoir rouler à vélo », programmation d&amp;#039;animations régulières sur le site, dans les établissements scolaires, mise en place d&amp;#039;une offre de services complémentaire à l&amp;#039;équipement : achat de vélos adaptés, intégration de places de stationnement suffisamment larges pour tous types de vélos...
+   Les coûts de formation et de suivi de projet pour l&amp;#039;informatisation et projet de sites web.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;
-[...140 lines deleted...]
-&lt;p&gt;&lt;/p&gt;</t>
+</t>
         </is>
       </c>
       <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T51" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement
-Dépenses d’investissement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
       <c r="V51" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
+          <t>https://www.manche.fr/guide-des-aides/bibliotheque-ludotheque-politique-territoriale-22-28/</t>
         </is>
       </c>
       <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.96.61
+ Téléphone : 02 33 77 70 10
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z51" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d43-bibliotheque-ludotheque-politique-territorial/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB51" s="1" t="inlineStr">
         <is>
-          <t>Création d’une voie douce / piste cyclable
-Gestion d'une base nautique</t>
+          <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
-        <v>155108</v>
+        <v>155113</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Réaménager les enclos paroissiaux et les cimetières</t>
+          <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
+          <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
-[...9 lines deleted...]
-&lt;/p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que de déploiement du Réseau Cyclable d&amp;#039;Intérêt Départemental (RCID) fait l&amp;#039;objet de modalités de financement spécifiques déclinées dans le cadre d&amp;#039;une autre politique départementale (hors politique territoriale).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce sont des lieux d&amp;#039;échanges entre services de transport et de mobilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   installation d&amp;#039;abris-vélos couverts, de consignes sécurisées, de bornes de recharge pour les VAE, de stations de gonflage, de bornes d&amp;#039;entretien vélo... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   création d&amp;#039;une plateforme de mobilité (guichet unique d&amp;#039;animation, d&amp;#039;information et d&amp;#039;accompagnement des usagers sur les solutions de déplacement existantes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place de services d&amp;#039;autopartage et/ou vélopartage (hors libre-service sans attache) : mise à disposition de véhicules électriques ou hydrogènes, scooters, mobylettes, vélos, vélos-cargos, vélos adaptés aux personnes à mobilité réduite, au profit d&amp;#039;usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   acquisition de véhicules électriques pour transport à la demande à vocation sociale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place d&amp;#039;une plateforme numérique de mobilité (type application de réservation avec possibilité de paiement en ligne).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
-&lt;/p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Schéma de mobilités actives et plan de déplacement : participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Infrastructures et animations : participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%
+  &lt;/li&gt;
+  &lt;li&gt;
+   Poste d&amp;#039;animateur de plate-forme mobilité : participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Plan d&amp;#039;aménagement détaillé
-[...2 lines deleted...]
-   Pièces justifiant la bonification si sollicitée
+   Fiche de poste
+  &lt;/li&gt;
+  &lt;li&gt;
+   CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="M52" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cahier des charges de l&amp;#039;étude
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS SPECIFIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multipratiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra prendre en compte a minima les déplacements à vélo
+&lt;/p&gt;
+&lt;p&gt;
+ 2- La (les) liaison(s) accompagnée(s) devra(ont) faciliter les mobilités du quotidien : desservir les zones d&amp;#039;habitat, des équipements publics, des commerces, des sites de visite touristiques publics, la plage...
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Les critères techniques (largeur de voirie, utilisation du double sens ou d&amp;#039;une voie de chaque côté de la voirie...) seront étudiés par le service départemental référent.
+&lt;/p&gt;
+&lt;p&gt;
+ 4- Pour les communes CPU, CPS et l&amp;#039;ensemble des communes littorales, schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives devra justifier la ou les liaisons inscrite(s) au projet. Pour les autres communes, il sera demandé la production d&amp;#039;une analyse des circulations douces au sein de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aire devra être aménagée et équipée pour l&amp;#039;accueil d&amp;#039;au moins deux modes de déplacement dont un de mobilité active (piéton, vélo). Cette plateforme pourra donc accueillir des services de type autopartage, vélopartage, casiers sécurisés pour l&amp;#039;accueil de vélos personnels, des bornes de recharges pour les véhicules électriques, des stations de gonflage pour les véhicules présents, des bornes d&amp;#039;entretien pour les vélos, ... Elle pourra si le besoin est identifié accueillir l&amp;#039;espace d&amp;#039;attente pour les transports en commun de type bus, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra répondre à un besoin exprimé du territoire et devra préciser le mode de gestion et d&amp;#039;animation du service ainsi que les partenariats développés avec les acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
-   Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
+   présence d&amp;#039;un écologue pour la définition et/ou la réalisation du projet, réalisation d&amp;#039;aménagements paysagers qualitatifs sur l&amp;#039;itinéraire, gestion durable des eaux pluviales provenant des aménagements réalisés, utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;itinéraire ou sur l&amp;#039;aire créée, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales......), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics, mise en place d&amp;#039;une offre de services complémentaire à la réalisation de l&amp;#039;infrastructure (location de vélos, stations de gonflage, casiers de rangements, ...)
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
-   Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
+   présence d&amp;#039;équipements, de signalétiques adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), aménagement et équipements permettant l&amp;#039;accueil de véhicules adaptés, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, formation « savoir rouler à vélo », programmation d&amp;#039;animations régulières sur le site, dans les établissements scolaires, mise en place d&amp;#039;une offre de services complémentaire à l&amp;#039;équipement : achat de vélos adaptés, intégration de places de stationnement suffisamment larges pour tous types de vélos...
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...42 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  A) Pour les travaux d&amp;#039;aménagement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les études préalables en lien direct avec le projet : études de conception, études environnementales, études techniques, études paysagères, ...
-[...5 lines deleted...]
-   Les travaux d&amp;#039;aménagements directement liés au projet :
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les acquisitions de terrain ou de bâti pour démolition nécessaires à la réalisation de l&amp;#039;aménagement prévu (si acquisition moins de 5 ans)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements urbains ou paysagers directement liés au projet :
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...27 lines deleted...]
- 10) le préau d&amp;#039;accueil
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ 1) le terrassement, les revêtements, les bordures...
+&lt;/p&gt;
+&lt;p&gt;
+ 2) l&amp;#039;ensemble des travaux de réseaux à la charge du maître d&amp;#039;ouvrage,
+&lt;/p&gt;
+&lt;p&gt;
+ 3) l&amp;#039;éclairage public économe et adapté (pour les communes ayant déléguée la compétence au SDEM, le taux d&amp;#039;aide sera appliqué sur le reste à charge de la commune)
+&lt;/p&gt;
+&lt;p&gt;
+ 5) la signalétique hors signalisation routière automobile
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 7) l&amp;#039;équipement urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   Et toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les bandes cyclables sur la voirie existante si elles composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les trottoirs partagés s&amp;#039;ils composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  B) Pour la mise en place de services :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement d&amp;#039;un guichet unique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition d&amp;#039;outils informatiques et numériques nécessaires à l&amp;#039;offre de services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de flottes de véhicules (hors EPDM engins personnels de déplacement motorisé trottinette électrique, gyropodes ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de mobiliers et équipements spécifiques : abris couverts, consignes sécurisées, bornes de recharge, stations de gonflage et d&amp;#039;entretien... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signalétique (hors panneaux routiers) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toute dépense inhérente à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les diagnostics et études préalables en lien direct avec le projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le financement du poste d&amp;#039;un conseiller en mobilité (éligible uniquement sur les CT, CPU et CPS sur une durée de 3 ans maximum) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
-[...2 lines deleted...]
-   Le mobilier funéraire (cavurnes, colombarium, ...)
+   Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
+&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T52" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
       <c r="V52" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
+          <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
       <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 96 79
+ Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z52" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
       <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB52" s="1" t="inlineStr">
         <is>
-          <t>Végétalisation du cimetière</t>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>155107</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Créer des itinérance touristique et des boucles locales</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13739,51 +13739,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
         <v>155110</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Créer, réaménager et revitaliser des espaces publics en cœur de bourg, centre-ville ou quartier</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Espaces publics en centres bourgs et centres villes (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14008,51 +14008,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/0e30-espaces-publics-en-centres-bourgs-et-centres-/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
         <v>155129</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14276,51 +14276,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
         </is>
       </c>
       <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
         <v>155109</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14580,51 +14580,51 @@
       <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
         <v>164950</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Préparer le territoire aux enjeux climatiques de demain</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Appel à projets n°3.2</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
@@ -14802,48 +14802,48 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin</t>
         </is>
       </c>
       <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>16/05/2025</t>
         </is>
       </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>