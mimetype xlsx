--- v0 (2026-02-01)
+++ v1 (2026-05-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA21"/>
+  <dimension ref="A1:AH14"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>138020</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir les classes aménagées musique et danse dans les collèges</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Aide pour les classes à horaires aménagés musique et danse dans les collèges (CHAM/CHAD)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
@@ -385,52 +420,77 @@
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.69.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f90-soutenir-les-classes-amenagees-musique-et-dan/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>137950</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -533,52 +593,77 @@
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>153932</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
@@ -714,75 +799,95 @@
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>162758</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt;
  &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
@@ -820,55 +925,75 @@
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
-          <t>published</t>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>115175</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Être aidé au fonctionnement de conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -964,92 +1089,241 @@
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/804b-etre-aide-au-fonctionnement-de-conservatoires/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>153933</v>
+        <v>165983</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>153933</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets vise à soutenir des projets de création artistique en amateur inscrits dans la durée. Ceux-ci doivent s&amp;#039;articuler autour de rendez-vous réguliers avec les artistes professionnels (minimum 3 rendez-vous sur la durée du projet) et se finaliser par un temps de restitution publique (a minima une étape de travail)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour prétendre à une aide au projet, la structure doit :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Proposer une pratique collective ;
   &lt;/li&gt;
   &lt;li&gt;
    Avoir un encadrement dont les compétences sont avérées (diplômes ou formations régulières) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travailler en lien étroit avec les professionnels (encadrement ou rencontres artistiques) et avec les acteurs culturels locaux : écoles de musique, bibliothèques, associations, etc. et les lieux structurants du département : scène nationale, scènes conventionnées, pôle national des arts du cirque, centres d&amp;#039;art, etc.
   &lt;/li&gt;
   &lt;li&gt;
    Avoir des répétitions régulières toute l&amp;#039;année ;
@@ -1066,176 +1340,196 @@
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création établie en lien avec un artiste ou une équipe artistique professionnel(le).
 &lt;/p&gt;
 &lt;p&gt;
  Est considéré comme artiste professionnel, toute personne qui :
 &lt;/p&gt;
 &lt;p&gt;
  - A une formation spécialisée et/ou une expérience significative dans son domaine / esthétique d&amp;#039;intervention ;
 &lt;/p&gt;
 &lt;p&gt;
  - Crée ses propres œuvres, qui sont ensuite exposées, publiées, diffusées, représentées en public ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bénéficie de la reconnaissance de ses pairs, et des institutions du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Projet donnant lieu à une restitution publique finale (sous forme aboutie ou d&amp;#039;une étape de travail)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien du Département a pour finalité de développer une pratique artistique soucieuse de la progression des amateurs et de leur ouverture culturelle (pluridisciplinarité, formation, rencontres avec les professionnels). C&amp;#039;est pourquoi, ne sont en aucun cas éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets dont le seul objectif est la diffusion d&amp;#039;un spectacle, sans un travail spécifique innovant du groupe amateur au regard de sa pratique habituelle ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets qui font exclusivement appel à l&amp;#039;intervenant qui encadre ou accompagne habituellement le groupe ;
   &lt;/li&gt;
   &lt;li&gt;
    Des dépenses de fonctionnement liées aux activités habituelles de la structure.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/creation-artistique-en-amateur-musique-danse-theatre-arts-du-cirque-aide-aux-projets/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>139366</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif des « aides déconcentrées au spectacle vivant » (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques. Ce dispositif soutient les artistes ou équipes artistiques indépendants pour qu&amp;#039;ils puissent développer leur travail de création et en faire bénéficier le public le plus large possible (diffusion). Il contribue à l&amp;#039;accompagnement du parcours de l&amp;#039;artiste ou de l&amp;#039;équipe artistique dans sa dynamique de création avec des aides ponctuelles (aide au projet) ou pluriannuelles (conventionnements pour 2, 3 ou 4 années consécutives).
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les aides déconcentrées au spectacle vivant (ADSV) ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le dispositif des aides déconcentrées au spectacle vivant (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  En 2021, le dispositif a concerné :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1.412 équipes artistiques dont :
   &lt;ul&gt;
    &lt;li&gt;
     375 ensembles musicaux
    &lt;/li&gt;
    &lt;li&gt;
     313 compagnies de danse
@@ -1800,249 +2094,155 @@
     4 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une demande de conventionnement à 4 ans
   &lt;/strong&gt;
   :
   &lt;ul&gt;
    &lt;li&gt;
     180 représentations dans 3 régions minimum (150 représentations pour le cirque, les arts de la rue et les DOM)
    &lt;/li&gt;
    &lt;li&gt;
     5 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lors de la phase d&amp;#039;instruction du dossier, le service déconcentré du ministère de la Culture pourra identifier les projets qui rendent difficilement applicables l&amp;#039;ensemble des critères &amp;#34;
  &lt;em&gt;
   en raison de la singularité des esthétiques, de propositions de forme atypique, de conditions de production ou&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon discipline et projet</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>DGCA
 demarches-sv-dgca&amp;#64;culture.gouv.fr ; 01 40 15 80 00
 182, rue Saint Honoré - 75001 Paris</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2d7a-aides-aux-equipes-independantes-aides-deconce/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...118 lines deleted...]
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>24913</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
@@ -2166,948 +2366,709 @@
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
+    <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>144483</v>
+        <v>131362</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aider à la construction et à la réhabilitation d'un équipement culturel</t>
+          <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Aide à la construction et à la réhabilitation d'un équipement culturel</t>
+          <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...130 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide aux pratiques artistiques et culturelles en amateur » vise à soutenir les associations, les communes et EPCI dans le développement qualitatif des pratiques artistiques et culturelles innovantes, non professionnelles, dans les domaines suivants : musique, danse, théâtre, chant choral, arts visuels, culture numérique, etc..., ainsi que les projets des structures émergentes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_pratiques_amateurs%20modifi%C3%A9%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 86 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>137951</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Aide de 15% du cachet artistique qui ne pourra excéder 5.000€ par an et par structure.</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser les créations et les actions culturelles sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des actions en direction des publics cibles identifiés par le Département (collégiens, jeunes fréquentant les centres de loisirs, scolaires, extra-scolaires, plus de 60 ans, publics empêchés..) en relation avec leur territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  tout public et publics cibles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
      subvention complété (CERFA / Spécifique)&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour
 les demandes de subvention en fonctionnement : &lt;strong&gt;Formulaire
 CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271" target="_self"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;&lt;p&gt;
   Partenariats : programme de projets d&amp;#039;actions culturelles
  &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide au financement de spectacles/concerts dans le cadre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accueil de créations d&amp;#039;artistes soutenus via l&amp;#039;accompagnement des artistes du Département (même après période de création/résidence) et/ou
  &lt;/li&gt;
  &lt;li&gt;
   de la mise en place d&amp;#039;actions culturelles avec les écoles de musique, et/ou en direction des publics cibles comme les collégiens, plus de 60 ans, centres de loisirs, publics empêchés et/ou mise en valeur des sites patrimoniaux majeurs du Département (Château de Chavaniac, Domaine du Sauvage, La Chaise-Dieu, le lac du Bouchet, la Pinatelle du Zouave, les Narces de la Sauvetat...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Bonification financière de l&amp;#039;accompagnement si esthétique proposée peu présente (musique classique, danse/musique contemporaine, musiques actuelles).
 &lt;/span&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Formulaire-de-demande-de.html</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine :
  &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;
   culture.patrimoine&amp;#64;hauteloire.f&lt;/a&gt;r - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aaaf-favoriser-les-creations-et-les-actions-cultur/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162467</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...197 lines deleted...]
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>155124</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -3172,827 +3133,120 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="K17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
-[...685 lines deleted...]
-          <t>published</t>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>