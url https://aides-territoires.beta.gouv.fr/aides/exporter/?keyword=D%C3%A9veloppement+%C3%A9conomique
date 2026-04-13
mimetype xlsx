--- v0 (2026-01-25)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA261"/>
+  <dimension ref="A1:AH233"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,686 +225,1122 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162266</v>
+        <v>101582</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'un accompagnement par un accompagnateur-expert en transition écologique</t>
-[...4 lines deleted...]
-          <t>CEDRE Premiers pas</t>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...104 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>145885</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le
   Fonds Biodiversité
  a été instauré le 14 avril 2023. Il est doté de
   80 millions d&amp;#039;euros
  d&amp;#039;ici 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Le Fonds biodiversité témoigne de la volonté de la Métropole du Grand Paris de soutenir des projets structurants
   favorisant la biodiversité et la nature en ville et s&amp;#039;inscrivant dans la trame écologique métropolitaine
  . Il constitue une des 13 mesures prioritaires identifiées dans le Plan biodiversité métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ce Fonds a pour objectif de financer des dépenses d&amp;#039;investissement (acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation de projets structurants, notamment en matière de plantations d&amp;#039;arbres, de résorptions de coupures écologiques, de désimperméabilisation et renaturation d&amp;#039;espaces, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes de subvention seront analysées à l&amp;#039;aune des 5 axes suivants, détaillés dans le règlement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les dimensions du projet : Une envergure métropolitaine
  &lt;/li&gt;
  &lt;li&gt;
   La localisation du projet : Un lieu de connexion écologique et d&amp;#039;adaptation au changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   La cohérence du projet avec les documents stratégiques métropolitains : Equilibre territorial
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;ambition écologique du projet : Performance écologique et environnementale
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;économie du projet : Cohérence économique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
    fondsbiodiversite&amp;#64;metropolegrandparis.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Plantation massive d&amp;#039;arbres, en cohérence avec la trame verte métropolitaine : Plans canopée, Plans arbres, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Désartificialisation et renaturation d&amp;#039;espaces
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition foncière, dans l&amp;#039;objectif de renaturer l&amp;#039;espace
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles, les projets portés par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    communes, établissements publics territoriaux (EPT) et autres établissements publics
   &lt;/strong&gt;
   situés sur le périmètre de la Métropole du Grand Paris pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage,
  &lt;/li&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles
   &lt;/strong&gt;
   , situées sur le périmètre de la Métropole du Grand Paris.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les
  &lt;strong&gt;
   dépenses éligibles sont les dépenses d&amp;#039;investissement
  &lt;/strong&gt;
  (principalement acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation du projet. En conséquence, les dépenses de fonctionnement (notamment les dépenses pour l&amp;#039;entretien, la gestion, la surveillance, la communication et l&amp;#039;animation des espaces) ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-biodiversite</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsbiodiversite&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>roxane.leverrier@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff83-financer-des-projets-structurants-favorisant-/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166152</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les écosystèmes - Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>De 50.000€ jusqu'à 1.000.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à identifier les projets qui seront soutenus dans le cadre du jeu Mission Nature consacré à la biodiversité en partenariat avec FDJ United.&lt;/p&gt;&lt;p&gt;Il est destiné à faire émerger et à appuyer la mise en œuvre des projets en faveur de la restauration d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions, pressions/menaces…), en cohérence avec les stratégies et dispositifs nationaux et régionaux dédiés à la biodiversité.&lt;/p&gt;&lt;p&gt;L’appel à projets vise particulièrement les projets déployant une approche systémique. Les projets porteront sur des travaux de restauration d’un écosystème comprenant préférentiellement la suppression d’une ou plusieurs pressions ayant un impact négatif sur le milieu (incluant la renaturation des sols, le ré-ensauvagement, la restauration « passive », etc.) tout en assurant – lorsque cela est pertinent – la sécurisation foncière ou l’encadrement des activités susceptibles d’engendrer des pressions et la pérennité du résultat obtenu (acquisition, contractualisation, obligation réelle environnementale, baux ruraux à clause environnemental, etc.).&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;▶ 7 mai 2026 à 23h59 (heure de Paris) : date limite de réception des candidatures ;&lt;/p&gt;&lt;p&gt;▶ juillet 2026 : annonce des projets lauréats.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retour de l’Effraie des clochers et du
+Gypaète barbu, restauration des Pozzis du Renosu et des pelouses calcaires de
+la forêt de Verdun, sauvegarde de la Tortue d’Hermann et des tortues marines,
+restauration de zones humides en Brenne et au Mont-Saint-Michel, conservation
+du Gecko vert de Manapany et de l’Iguane des petites Antilles…&lt;/p&gt;&lt;p&gt;Autant de symboles de la restauration de la
+biodiversité déjà soutenus grâce à Mission Nature.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout savoir sur les projets
+: &lt;a href="https://www.ofb.gouv.fr/mission-nature"&gt;https://www.ofb.gouv.fr/mission-nature&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions des projets
+devront principalement contribuer à des objectifs de restauration
+d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions,
+pressions/menaces…). Selon la SER (Society For Ecological Restoration),
+la restauration écologique est un « processus qui
+assiste l’autoréparation d’un écosystème qui a été dégradé, endommagé ou
+détruit » (Society for Ecological Restoration
+International Science &amp;amp; Policy Working Group. 2004).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Acquisition et sécurisation
+foncière ;&lt;/p&gt;&lt;p&gt;➢    
+Diagnostic écologique initial ;&lt;/p&gt;&lt;p&gt;➢    
+Travaux (au préalable fournir le diagnostic
+réalisé) ;&lt;/p&gt;&lt;p&gt;➢    
+Activités de suivi et d’évaluation
+ainsi que leur élaboration ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de communication
+(valorisation et partage d’expérience) ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de sensibilisation ;&lt;/p&gt;&lt;p&gt;➢    
+Et de manière générale, toutes
+actions concourant à la bonne réussite du projet.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Toutes ces actions ne sont
+pas éligibles si réalisées seules, elles doivent être intégrées à un projet
+global.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions
+non éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions visant à compenser
+un moindre rendement d’une activité économique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions d’expérimentation
+ou de recherche scientifique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions engendrant de
+l’artificialisation ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions ne répondant pas à
+la définition de la restauration écologique et aux critères de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/financements/aap-mission-nature</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/mission-nature-appel-a-projets-2026</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une adresse email est dédiée à vos questions concernant cet appel à projets : &lt;a href="mailto:aap.mission.nature&amp;#64;ofb.gouv.fr" target="_self"&gt;aap.mission.nature&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
-          <t>roxane.leverrier@metropolegrandparis.fr</t>
+          <t>nicolas.morard@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ff83-financer-des-projets-structurants-favorisant-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-les-ecosystemes-mission-nature-appel-a-projets-2026/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Office français de la biodiversité</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>161739</v>
+        <v>163965</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le financement rapide des investissements et études pour faire évoluer votre entreprise en cohérence avec la transition écologique</t>
-[...4 lines deleted...]
-          <t>Tremplin pour la transition écologique des PME</t>
+          <t>Contribuer à des projets de réduction et de séquestration de carbone pour participer à l'objectif de neutralité carbone</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Leyton</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...93 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Recherche</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Contexte&lt;/u&gt; : Les acteurs publics et privés doivent s&amp;#039;engager dans une démarche de décarbonation, encadrée de manière réglementaire par le Green Deal Européen et la Stratégie Nationale Bas Carbone , qui vise notamment à réduire les émissions de GES de 40% d&amp;#039;ici 2030 (vs. 1990) et à doubler nos puits de carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Méthodologie&lt;/u&gt; : Une fois que les acteurs publics et privés ont réalisé leur 1er Bilan Carbon, ils entament des actions de réduction de leur empreinte mais font face à des émissions résiduelles tous les ans. Réduire certaines émissions peut prendre du temps : absence de technologie, mobilisation des parties prenantes, etc. Cependant, il existe une solution temporaire en face de ces émissions résiduelles afin de contribuer à la neutralité carbone : La contribution carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dispositif&lt;/u&gt; : Les acteurs peuvent financer des projets qui vont permettre de réduire ou de séquestrer des émissions de GES ailleurs en France ou à l&amp;#039;étranger. Ces projets vont permettre de réduire les émissions de CO2e globalement et vont présenter de nombreux autres avantages socio-économiques et de biodiversité en fonction du projet. Par leur action, ces acteurs recevront des crédits carbone, qu&amp;#039;ils pourront valoriser, au titre de leur engagement envers la neutralité mondiale, en complément de toutes les actions de réduction préalablement engagées.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Aide&lt;/u&gt; : LEYTON vous accompagne dans la recherche de ces projets au plus proche de vos territoires, de votre activité, de vos enjeux, ou de vos valeurs afin de maximiser votre impact stratégique, extra-financier, climatique, environnemental et social avec une communication maîtrisée et légitime.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;En France :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration de forêts incendiés,&lt;/li&gt;&lt;li&gt;Conversion de friches en forêts,&lt;/li&gt;&lt;li&gt;Changement de pratiques agricoles (intrants, couvert contenu, alimentation des bovins, etc.) pour accompagner la transition agro-écologique,&lt;/li&gt;&lt;li&gt;Diversification de pratiques agricoles (vergers)...&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Agriculture et agroalimentaire
 Biodiversité
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aucun critère&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://leyton.com/fr/progres-environnemental/contribution-carbone-volontaire/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurélie BARBOTIN - Mylène OBONE - Marc LA ROSA&lt;/p&gt;&lt;p&gt;carbonevolontaire&amp;#64;leyton.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>pdeniau@leyton.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-a-des-projets-de-reduction-et-de-sequestration-de-carbone-pour-participer-a-lobjectif-de-neutralite-carbone/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Leyton</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>8474</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides concernent cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   1. Etudes générales et actions de médiations scientifiques :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études générales concernent les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compréhension et connaissance de l&amp;#039;état et du fonctionnement actuels de l&amp;#039;hydroécosystème et de l&amp;#039;hydrogéologie, ainsi que de l&amp;#039;impact des pressions qui s&amp;#039;y exercent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de l&amp;#039;évolution du fonctionnement de l&amp;#039;hydroécosystème, de l&amp;#039;hydrogéologie et du continuum terre-mer à plus long terme sous l&amp;#039;action des changements globaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de la gouvernance du monde de l&amp;#039;eau, et la connaissance de la dynamique sociétale, économique, réglementaire du monde de l&amp;#039;eau, notamment sous l&amp;#039;action des changements globaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes de programmation :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes transversales de programmation à l&amp;#039;échelle d&amp;#039;unités hydrographiques cohérentes et de territoires d&amp;#039;actions prioritaires (grandes masses d&amp;#039;eau ou regroupement de masses d&amp;#039;eau, contrat de référence, aires d&amp;#039;alimentation de captages, zones sensibles à la pollution microbiologique, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Etudes de gouvernance, notamment pour l&amp;#039;exercice de la compétence GEMAPI :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   4. Appui à l&amp;#039;émergence de maîtres d&amp;#039;ouvrage :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 50%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études générales couvrent également les opérations visant à accompagner les maîtres d&amp;#039;ouvrages pour l&amp;#039;exercice de leurs compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux modalités favorisant Ie retour et Ie partage d&amp;#039; expériences, Ia diffusion des connaissances vers Ies citoyens et Ies acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les connaissances acquises doivent être utiles pour Ia gestion des hydro écosystèmes continentaux ou marins du bassin Seine-Normandie y compris en matiére d&amp;#039;adaptation au changement climatique et de biodiversité. Le projet d&amp;#039;étude doit démontrer Ia plus-value des travaux proposés par rapport aux travaux existants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="T6" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Seine-Normandie</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://leyton.com/fr/progres-environnemental/contribution-carbone-volontaire/</t>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Aurélie BARBOTIN - Mylène OBONE - Marc LA ROSA&lt;/p&gt;&lt;p&gt;carbonevolontaire&amp;#64;leyton.fr&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hangar C - Espace des Marégraphes - CS 1174
+ &lt;/li&gt;
+ &lt;li&gt;
+  76176 ROUEN Cedex 1
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 35 63 61 30
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+ &lt;/li&gt;
+ &lt;li&gt;
+  60200 COMPIEGNE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 44 30 41 00
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1, rue de la Pompe - BP 70087
+ &lt;/li&gt;
+ &lt;li&gt;
+  14203 HEROUVILLE SAINT-CLAIR Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 46 20 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 Chaussée du port- CS 50423
+ &lt;/li&gt;
+ &lt;li&gt;
+  51035 CHALONS-EN-CHAMPAGNE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 26 66 25 75
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  18 cours Tarbe - CS 70702
+ &lt;/li&gt;
+ &lt;li&gt;
+  89107 SENS Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 86 83 16 50
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  51, Rue Salvador ALLENDE
+ &lt;/li&gt;
+ &lt;li&gt;
+  92027 NANTERRE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 01 41 20 16 00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>pdeniau@leyton.com</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-a-des-projets-de-reduction-et-de-sequestration-de-carbone-pour-participer-a-lobjectif-de-neutralite-carbone/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c9f-acquerir-les-connaissances-sur-les-milieux-aq/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>117506</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Programme Nature 2050</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Agriculteur
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1051,2516 +1487,4989 @@
       <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>nature2050@cdc-biodiversite.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
+        <v>166167</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>23856</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162365</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Préservation des espèces</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...69 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine. On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles. Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
-[...46 lines deleted...]
-          <t>published</t>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-          <t>Etablissement public dont services de l'Etat
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162366</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Préservation, maintien et restauration des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="O10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S10" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>http://subventionsenligne.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162297</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162298</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>http://subventionsenligne.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165476</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-  Inventaires naturalistes, suivis d’espèces ou d’habitats, cartographies de végétation ;&lt;/p&gt;&lt;p&gt;-  Site Natura 2000 : inventaires hors espèces et habitats ciblés dans les DOCOB – uniquement sur les 13 sites prioritaires identifiés dans le SDENS ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-  Outils de valorisation et de partage des données (bases de données, sites Internet, observatoire, recueil écrit).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Sites ENS actuels opérationnels ;&lt;/p&gt;&lt;p&gt;-   Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lacquisition-de-connaissances-naturalistes/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165474</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-coordination-de-programmes-de-preservation-despeces-ou-dhabitats-cibles/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165472</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT) &lt;/p&gt;&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email : &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-atlas-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...881 lines deleted...]
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>23772</v>
+        <v>163792</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sauvegarder les variétés fruitières anciennes et régionales</t>
+          <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
-        <is>
-[...137 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A travers 
 son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
 identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
 par la réglementation, permettant de cibler les écosystèmes et enjeux 
 prioritaires. Cette démarche de conservation de la nature s’inscrit 
 également en faveur de certaines espèces de faune et de flore 
 emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
  niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
 restaurer des milieux naturels, reconnecter des corridors écologiques, 
 pérenniser à long terme la qualité des écosystèmes par des équipements 
 adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
 également permettre une ouverture au public pour faciliter la découverte
  du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
 respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Foncier
 Santé
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>161852</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets de protection et restauration sur tous milieux et espèces en lien avec les stratégies nationales ou régionales, à un taux modulable en fonction de la priorité de l&amp;#039;enjeu identifié. &lt;/p&gt;&lt;p&gt;L&amp;#039;instruction de cette aide se fait tout au long de l&amp;#039;année. &lt;/p&gt;&lt;p&gt;L&amp;#039;enveloppe budgétaire totale, pour l&amp;#039;ensemble des Outre-mer, est de 4M€. Le montant minimal d&amp;#039;aide est de 100 000€ (sauf exception) et il n&amp;#039;y a pas de montant plafond. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le projet doit répondre aux objectifs des stratégies nationales et régionales de protection de la biodiversité. La durée du projet doit être de maximum 3 ans. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T18" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
-          <t>Pyrénées-Orientales</t>
+          <t>Mayotte</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
-          <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+          <t>https://www.ofb.gouv.fr</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;delegation.ocean-indien&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;celine.maurer&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
-          <t>vanessa.amiel@cd66.fr</t>
+          <t>camille.charvolen@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-a-travers-la-reconquete-des-ecosystemes-marins-terrestres-et-aquatiques/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
+    <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>144516</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de protection et de valorisation du patrimoine naturel landais</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...69 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;La Loi du 18 juillet 1985 complétée depuis par différents textes 
+(article L 113-8 du Code de l&amp;#039;Urbanisme) stipule que :
+« Le Département est compétent pour élaborer et mettre en œuvre une 
+politique de protection, de gestion et d&amp;#039;ouverture au public des Espaces
+ Naturels Sensibles, boisés ou non, destinée à préserver la qualité des 
+sites, des paysages, des milieux naturels et des champs naturels 
+d&amp;#039;expansion des crues et d&amp;#039;assurer la sauvegarde des habitats naturels 
+(…) ».
+Pour atteindre cet objectif, le Département dispose de deux moyens :
+- un outil juridique qui lui donne la compétence de créer des Zones de 
+Préemption au titre des Espaces Naturels Sensibles (ZPENS) ;
+- un outil financier, avec la possibilité d&amp;#039;instituer la Taxe 
+d&amp;#039;Aménagement, perçue sur les permis de construire et d&amp;#039;aménager et qui 
+permet de financer des actions qui, en quelque sorte, « compensent » les
+ consommations d&amp;#039;espaces liées à l&amp;#039;urbanisation.
+Cette compétence « ENS » place le Département, non seulement comme un 
+acteur clé de la politique de protection du patrimoine naturel, tant par
+ son rôle direct que par ses contributions à des politiques menées par 
+d&amp;#039;autres acteurs, mais aussi comme un des acteurs majeurs de la 
+politique d&amp;#039;aménagement et de développement durable du territoire 
+départemental.
+Dans la continuité des politiques engagées depuis plus de 20 ans, 
+l&amp;#039;Assemblée départementale a adopté, le 27 mars 2018, le Schéma Nature 
+40 qui vise à :
+- conforter un réseau de sites gérés pour la préservation des habitats 
+naturels et des espèces, et ouverts au public, selon des modalités 
+prenant en compte la fragilité du site (milieux naturels et espèces) ;
+- compléter et valoriser la connaissance de la biodiversité landaise ;
+- partager la connaissance par l&amp;#039;éducation et la sensibilisation.
+La politique départementale Nature 40 est mise en œuvre directement par 
+les agents du Service Patrimoine Naturel du Département et par le biais 
+de ce règlement d&amp;#039;aides qui correspond à l&amp;#039;axe 1 du Schéma. Il comporte 
+les cinq titres suivants :
+- zones de préemption au titre des Espaces Naturels Sensibles,
+- acquisitions foncières,
+- acquisition de connaissances et définition de projets,
+- travaux d&amp;#039;aménagement et de restauration écologique,
+- gestion et entretien des sites.
+Préalablement à toute intervention directe (acquisition pour son compte)
+ ou indirecte (à la demande d&amp;#039;une collectivité ou d&amp;#039;une association) du 
+Département sur un site, il est procédé à son évaluation.
+Les critères qui déterminent l&amp;#039;action du Département sont de quatre 
+ordres : écologiques, stratégiques, sociaux et paysagers. En effet, pour
+ être éligible à la politique Nature 40, un site devra présenter avant 
+tout un intérêt écologique majeur par la présence d&amp;#039;espèces ou 
+d&amp;#039;habitats patrimoniaux, mais aussi posséder une dimension stratégique 
+telle que sa taille ou sa place dans un réseau écologique.
+Le Département évalue, à l&amp;#039;aide de ces critères, l&amp;#039;éligibilité du site.
+Celui-ci est alors présenté pour avis devant la Commission Nature 40 
+avant que les Élus du Département décident en Commission Permanente d&amp;#039;un
+ engagement du Département qui se traduira par une contractualisation 
+pluriannuelle.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I du règlement article 6 du RU, les taux maximums d&amp;#039;intervention sont fixés comme suit :&lt;/p&gt;
+&lt;p&gt;II-Acquisitions foncières&lt;/p&gt;
+&lt;p&gt;sur les terrains non bâtis :
+Taux d&amp;#039;intervention : 50 % maximum sur les terrains en ZPENS
+30 % maximum sur les terrains hors ZPENS
+Plafond de dépense subventionnable : 100 000 €
+Prix plafonné à 10 000 €/ha sauf pour les terrains d&amp;#039;une superficie 
+inférieure à 1 hectare et présentant un intérêt paysager ou écologique 
+majeur en contexte urbain.&lt;/p&gt;
+&lt;p&gt;sur le bâti :
+Taux d&amp;#039;intervention : 15 % maximum
+Plafond de subvention : 30 000 €.&lt;/p&gt;
+&lt;p&gt;Les taux de subvention appliqués pourront être inférieurs aux taux 
+maximums en fonction des autres participations financières en respect de
+ la réglementation relative au plafonnement des aides publiques en 
+vigueur.&lt;/p&gt;
+&lt;p&gt;Le Département se réserve le droit de demander le remboursement de la subvention perçue :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;si les engagements du bénéficiaire n&amp;#039;ont pas été tenus dans un délai de deux ans à compter de la signature de l&amp;#039;acte de vente.&lt;/li&gt;&lt;li&gt;à
+ partir du moment où les terrains acquis dans le cadre de la politique 
+Nature 40 départementale sont réservés à une autre finalité que la 
+préservation du milieu naturel et sa valorisation auprès du public.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;III– Travaux d&amp;#039;aménagement et de restauration écologique&lt;/p&gt;
+&lt;p&gt;Les modalités d&amp;#039;intervention du Département sont les suivantes :&lt;/p&gt;
+&lt;p&gt;Pour les travaux d&amp;#039;aménagement du site :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 35 % maximum&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les travaux concourant au maintien des espèces et habitats :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 35 % dans le respect des règles de financements des 
+collectivités publiques et associations et des règlements de 
+financements européens (le cas échéant)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les bâtiments d&amp;#039;accueil et maisons de sites :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 20 % maximum.&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 50 000 €&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...97 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :&lt;/p&gt;
+&lt;p&gt;I – Zones de Préemption au titre des Espaces Naturels Sensibles&lt;/p&gt;
+&lt;p&gt;L&amp;#039;article L215-1 du Code de l&amp;#039;Urbanisme permet au Département de 
+définir des Zones de Préemption au titre des Espaces Naturels Sensibles.
+ La ZPENS est un outil foncier au même titre que le droit de préemption 
+urbain, permettant une veille du marché foncier dans les espaces 
+naturels et pouvant être complémentaire d&amp;#039;une négociation foncière 
+amiable.&lt;/p&gt;
+&lt;p&gt;La ZPENS est créée ou modifiée par le Département à la suite d&amp;#039;une 
+délibération motivée de l&amp;#039;Assemblée départementale, après accord de la 
+Commune concernée (délibération du Conseil municipal), si celle-ci est 
+dotée d&amp;#039;un document d&amp;#039;urbanisme opposable aux tiers, ou de l&amp;#039;EPCI 
+compétent pour l&amp;#039;élaboration des documents d&amp;#039;urbanisme.&lt;/p&gt;
+&lt;p&gt;En l&amp;#039;absence de document d&amp;#039;urbanisme et dans le cas du désaccord de 
+la Commune, la ZPENS ne peut être créée par le Département qu&amp;#039;après 
+accord du Préfet du Département.&lt;/p&gt;
+&lt;p&gt;Le projet de création de la ZPENS est soumis par le Département à 
+l&amp;#039;avis des organisations professionnelles agricoles et forestières 
+(article L215-3 du Code de l&amp;#039;Urbanisme).&lt;/p&gt;
+&lt;p&gt;Suite à l&amp;#039;arrêté de création, celui-ci doit être affiché un mois en 
+mairie et faire l&amp;#039;objet d&amp;#039;une mesure de publicité dans deux journaux et 
+dans le Bulletin Officiel du Département (ou, à défaut, affiché au siège
+ du Département). La création de la ZPENS est effective à la date de la 
+dernière des parutions.&lt;/p&gt;
+&lt;p&gt;La ZPENS n&amp;#039;est ni un zonage réglementaire, ni une servitude d&amp;#039;utilité publique.&lt;/p&gt;
+&lt;p&gt;À l&amp;#039;intérieur de cette zone, le Département bénéficie du droit de 
+préemption, qu&amp;#039;il peut exercer lui-même ou bien déléguer notamment à 
+l&amp;#039;État, au Conservatoire du Littoral (dans son territoire de 
+compétence), à une Commune, à un parc naturel régional… en précisant le 
+champ territorial de sa délégation et motivant sa décision.&lt;/p&gt;
+&lt;p&gt;Les Communes, les EPCI, les associations de protection de la Nature 
+peuvent saisir le Département pour la mise place d&amp;#039;une ZPENS sur un site
+ naturel sur la base d&amp;#039;un argumentaire décrivant les enjeux écologiques 
+identifiés qui justifient leur démarche. Les services du Département 
+étudieront cette demande en lien avec la Commission Nature 40.&lt;/p&gt;
+&lt;p&gt;II – Acquisitions foncières de sites Nature 40&lt;/p&gt;
+&lt;p&gt;Dans le cadre de la constitution du réseau départemental des sites 
+Nature 40, le Département n&amp;#039;a pas vocation à se porter systématiquement 
+acquéreur des milieux naturels remarquables. Il pourra soutenir 
+financièrement l&amp;#039;acquisition de sites naturels par les Communes et les 
+EPCI porteurs de projets lorsque l&amp;#039;intérêt patrimonial le justifie.&lt;/p&gt;
+&lt;p&gt;Si l&amp;#039;acquisition et l&amp;#039;aménagement de bâtiments sont possibles, elles 
+doivent rester une exception qui ne peuvent être envisagées que si le 
+bâtiment est inclus dans un site qui satisfait aux critères 
+d&amp;#039;éligibilité et que son acquisition est nécessaire pour disposer d&amp;#039;une 
+assiette foncière cohérente avec l&amp;#039;entité écologique.&lt;/p&gt;
+&lt;p&gt;Le bâtiment peut être acquis dans le but d&amp;#039;être démoli afin de 
+restaurer le site ou réutilisé pour accueillir le public dans un but 
+pédagogique en lien exclusif avec le milieu naturel environnant.&lt;/p&gt;
+&lt;p&gt;Compte tenu de l&amp;#039;encadrement strict de l&amp;#039;utilisation de la Taxe 
+d&amp;#039;Aménagement, si le bénéficiaire d&amp;#039;une subvention versée au titre du 
+Schéma Nature 40 ne respecte pas la vocation naturelle du site ou refuse
+ son ouverture au public pour des raisons autres que des contraintes 
+écologiques (ou de sécurité), il pourra lui être demandé le 
+remboursement de la subvention.&lt;/p&gt;
+&lt;p&gt;III – Travaux d&amp;#039;aménagement et de restauration écologique&lt;/p&gt;
+&lt;p&gt;La préservation, la restauration et la valorisation des sites peuvent nécessiter la réalisation de travaux d&amp;#039;aménagement.&lt;/p&gt;
+&lt;p&gt;Pour bénéficier de l&amp;#039;aide du Département, ces travaux devront 
+découler de la mise en œuvre de la gestion du site élaborée en 
+concertation avec le Département.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont concernées les acquisitions de milieux naturels satisfaisant aux
+ critères d&amp;#039;éligibilité des sites Nature 40 (analyse réalisée par les 
+services du Département) et réalisées dans le cadre :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;de l&amp;#039;exercice du droit de préemption,&lt;/li&gt;&lt;li&gt;d&amp;#039;une démarche amiable.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les bâtiments présents sur la parcelle ne sont éligibles qu&amp;#039;à titre 
+exceptionnel, soit s&amp;#039;ils sont reconvertis pour l&amp;#039;accueil du public à des
+ fins d&amp;#039;éducation à l&amp;#039;environnement, soit si leur acquisition est 
+nécessaire pour la restauration du site ou sa préservation (y compris 
+pour démolition).&lt;/p&gt;
+&lt;p&gt;Le bénéficiaire s&amp;#039;engage à :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;mettre en place une stratégie d&amp;#039;acquisition foncière (ZPENS, 
+animation foncière) sur l&amp;#039;entité écologique cohérente si celle-ci est 
+plus large que le projet d&amp;#039;acquisition,&lt;/li&gt;&lt;li&gt;assurer la pérennité du 
+site par la mise en place d&amp;#039;un statut de protection si nécessaire, 
+l&amp;#039;adaptation du document d&amp;#039;urbanisme (zone N au minimum),&lt;/li&gt;&lt;li&gt;instaurer un comité de site partenarial,&lt;/li&gt;&lt;li&gt;choisir une gestion adaptée à l&amp;#039;échelle et aux enjeux du site, et élaborée en concertation avec les services du Département,&lt;/li&gt;&lt;li&gt;préserver
+ et/ou restaurer sa richesse patrimoniale, soit directement, soit par le
+ biais d&amp;#039;une convention de gestion avec un partenaire présentant les 
+compétences requises,&lt;/li&gt;&lt;li&gt;valoriser et ouvrir le site au public en 
+conformité avec sa gestion et dans le respect de la préservation du 
+milieu et des espèces,&lt;/li&gt;&lt;li&gt;participer au réseau départemental Nature
+ 40 dans son volet information-communication et capitalisation 
+d&amp;#039;expériences et de données.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
       <c r="V19" s="1" t="inlineStr">
         <is>
-          <t>https://www.landes.fr/detail-aide?id_aide=170</t>
+          <t>https://www.landes.fr/toutes-nos-aides/protection-et-valorisation-du-patrimoine-naturel-landais</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
         </is>
       </c>
       <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4dfd-protection-et-valorisation-du-patrimoine-natu/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>40382</v>
+        <v>140801</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gérer et restaurer les milieux constitutifs de la trame verte et bleue</t>
+          <t>Contribuer au développement local durable du territoire du Parc</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Parc national du Mercantour</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>Le montant pour l'acquisition foncière s'appuie sur l'estimation établie par le service des Domaines</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...64 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en place d&amp;#039;une navette touristique estivale vers le Lauzanier à Val d&amp;#039;Oronaye
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la commune d&amp;#039;Uvernet-Fours pour la création d&amp;#039;une boucle pédestre de proximité autour de l&amp;#039;ancien moulin du Bachelard
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de financements et assistance à maîtrise d&amp;#039;ouvrage pour la rénovation de la cabane pastorale du Prayer à Larche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autonomie énergétique du refuge du lac d&amp;#039;Allos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune d&amp;#039;Uvernet Fours pour la restauration de la chapelle des Agneliers en prenant en compte la présence d&amp;#039;une colonie de chauve-souris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la requalification paysagère du col d&amp;#039;Allos dans le cadre du programme Espaces Naturels Sensibles porté par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement technique pour une rénovation des éclairages publics de Barcelonnette et cofinancement d&amp;#039;un centre de découverte de l&amp;#039;astronomie et de la biodiversité nocturne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique à la commune d&amp;#039;Allos pour la régulation des accès touristiques au site du lac d&amp;#039;Allos
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N20" s="1" t="inlineStr">
         <is>
-          <t>Biodiversité</t>
+          <t>Tourisme
+Montagne</t>
         </is>
       </c>
       <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R20" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...212 lines deleted...]
-  intégrer les trames vertes et bleues dans les projets de territoires
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour les communes : avoir adhéré à la Charte du Parc par délibération du conseil municipal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour un EPCI-FP : avoir sur son territoire des communes qui ont adhéré à la charte du parc
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
-[...71 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mercantour-parcnational.fr/fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction du Développement Local/Service Environnement Aménagement
+ Contact : 23 rue d&amp;#039;Italie, CS 51316, 06006 Nice Cedex 1,
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;mercantour-parcnational.fr" target="_self"&gt;
+  contact&amp;#64;mercantour-parcnational.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones :
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...20 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Antenne Ubaye : 04 92 81 21 31
+ &lt;/li&gt;
+ &lt;li&gt;
+  Antenne Verdon : 04 92 83 04 18
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6556-contribuer-au-developpement-local-durable-du-/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>142827</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
  &lt;strong&gt;
   requalification environnementale et la modernisation de leurs infrastructures existantes.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
  &lt;strong&gt;
   le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>138027</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
+    <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>90762</v>
+        <v>137983</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Créer une Réserve Naturelle Régionale</t>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Créer une Réserve Naturelle Régionale</t>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine
-Commission européenne</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Taux de 10%</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement, incitation à la réalisation d&amp;#039;actions en faveur des milieux aquatiques.
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées auprès du service gestionnaire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Actions en faveur des milieux aquatique.&lt;/li&gt;
+ &lt;li&gt;
+  Plantation de ripisylve, mise en défens de cours d&amp;#039;eau ou zones humides, restauration de cours d&amp;#039;eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier avant démarrage des travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Souhait d&amp;#039;être associé en amont.&lt;/li&gt;&lt;li&gt;Financement par l&amp;#039;Agence de l&amp;#039;Eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-missions-du-Departement.html</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Environnement et Sports&lt;/p&gt;
+&lt;p&gt;
+ Jean-Damien ROMEYER&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jean-damien.romeyer&amp;#64;hauteloire.fr" target="_self"&gt;
+  jean-damien.romeyer&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.46
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff19-accompagner-inciter-a-la-realisation-dactions/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>120964</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Eau et milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux publics ou privés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Universités et organismes de recherche,établissements d&amp;#039;enseignement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/span&gt;
+ &lt;span&gt;
+  jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Maîtrise à la source des ruissellements et désimperméabilisation :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Récupération des eaux de pluie :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats peuvent déposer leur dossier en permanence sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+ Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  eau-tramevertetbleue&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>120965</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les dépenses en investissement :
+ jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement :
+ jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Continuités écologiques terrestres
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pollinisateurs sauvages,
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Trame noire et faune nocturne,
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Santé et biodiversité,
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;/span&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;span&gt;
+  .
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
+ &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
+  l&amp;#039;Agence régionale de la biodiversité
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>117379</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur et gérer un milieu naturel (hors ENS)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créer des maillons de la trame verte et bleue.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet de bénéficier de conseil sur la restauration de milieu naturel avec, réalisation d&amp;#039;un schéma d&amp;#039;orientation décrivant les travaux et la gestion à mettre en place. La réalisation de ces travaux peut être réalisé par un chantier d&amp;#039;insertion. Une formation à la gestion peut compléter l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b4-mettre-en-valeur-et-gerer-un-milieu-naturel-h/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>sophie.gouel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>104561</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>104687</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Contrat pour la Loire et ses annexes</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux expérimentaux sur le lit de la Loire (épis,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de restauration des boires et annexes hydrauliques de la Loire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de rehaussement du lit mineur de la Loire à Bellevue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2015</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement actualisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification du projet dans le CLA et notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° de Siret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis ou la cas échéant projet au stade APS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande de dérogation (s&amp;#039;il y a lieu)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez trouver une aide financière pour mener des
+ &lt;strong&gt;
+  projets liés à la préservation du patrimoine naturel et la biodiversité
+ &lt;/strong&gt;
+ ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   arbres têtards du Marais poitevin
+  &lt;/strong&gt;
+  : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Eco-Tig en Provence
+  &lt;/strong&gt;
+  : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+ : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez
+ Michel Doffagne :
+ &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
+  michel.doffagne&amp;#64;fondation-patrimoine.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>95042</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les cours d’eau et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des cours d’eau et des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 35 % du montant HT
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Région Grand Est
+   &lt;br /&gt;
+   Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
+   &lt;br /&gt;
+   1, Place Adrien Zeller – BP 91006
+   &lt;br /&gt;
+   67070 STRASBOURG CEDEX
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>90762</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
 La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
     &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
  code de l&amp;#039;environnement
  , ayant pour objectif d&amp;#039;enrayer la perte de biodiversité par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection des sites d&amp;#039;intérêt patrimonial fort,
  &lt;/li&gt;
  &lt;li&gt;
   La considération des continuités écologiques au-delà des limites du site,
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;un outil de sensibilisation et d&amp;#039;information. La connaissance du grand public est en effet une clé de la protection de la biodiversité.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -3581,3270 +6490,1001 @@
  &lt;/li&gt;
  &lt;li&gt;
   un espace d&amp;#039;information et de sensibilisation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une aide financière est mobilisable pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    en phase amont du classement, pour des compléments nécessaires à l&amp;#039;argumentaire scientifique et/ou pour d&amp;#039;éventuels travaux d&amp;#039;urgence avant l&amp;#039;élaboration du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, pour l&amp;#039;élaboration et la mise en œuvre du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, des animations ou des aménagements à caractère pédagogique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
  Pour les propriétaires, collectivités ou associations de protection du patrimoine naturel, qui se mobilisent pour la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quels critères de classement ?
  &lt;/strong&gt;
  &lt;/p&gt;&lt;p&gt;
   Voici les principaux critères qui seront évalués lors de l&amp;#039;examen de votre dossier.
  &lt;/p&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères patrimoniaux et fonctionnels
    &lt;/strong&gt;
    :
    il s&amp;#039;agit de la richesse écologique (espèces d&amp;#039;intérêt patrimonial, habitats remarquables ou objets géologiques particuliers) et/ou de la situation au regard des continuités écologiques. L&amp;#039;évaluation des menaces pour la biodiversité, telles que la fragmentation des milieux, les projets d&amp;#039;urbanisation ou la modification de pratiques agricoles sera aussi étudiée.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Qualité globale du projet
    &lt;/strong&gt;
    :
    Il s&amp;#039;agit de la situation et du contexte local (éléments actuels de connaissance du site (inventaires, études...), implication des acteurs (consensus local, personnes déjà informées, mobilisées...) et situation du site (fragmentation du périmètre, nombre de propriétaires...).
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères pédagogiques
    &lt;/strong&gt;
    :
    la Région cherchera à développer dans tout projet de RNR un espace de sensibilisation et d&amp;#039;éducation du public à l&amp;#039;environnement (sites accessibles, riches en éléments pédagogiques, disposant de structures d&amp;#039;accueil ...).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creer-une-reserve-naturelle-regionale</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 55 76 65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6564-creer-une-reserve-naturelle-regionale/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>79299</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...28 lines deleted...]
-      <c r="O24" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention calculé sur dépenses hors TVA</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectifs de l&amp;#039;aide départementale :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valoriser le patrimoine naturel auprès du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition des connaissances et la définition des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à l&amp;#039;aménagement des sites naturels et à leur ouverture au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des populations en vue de leur restauration ou de leur maintien
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer les trames vertes et bleues dans les projets de territoires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de connaissance : inventaires et/ou suivi faune/flore, diagnostics écologiques et paysagers, publications
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de plans de gestion/action d&amp;#039;espaces naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de faisabilité de restauration des milieux constitutifs de la trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement (clôtures, protections, ouvrages de franchissement et hydrauliques, matériels...), présentant un gain environnemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes, travaux, fournitures pour la réintroduction ou le maintien d&amp;#039;espèces animales et végétales remarquables (achat d&amp;#039;individus, suivi, transport, études préalables, travaux d&amp;#039;accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et conception de projets d&amp;#039;aménagement permettant la découverte de sites naturels et l&amp;#039;information du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement des sites naturels en vue de l&amp;#039;accueil du public dans le respect de l&amp;#039;intégrité du milieu : cheminements, passerelles, balisages et panneaux pédagogiques, observatoires, bâtiments d&amp;#039;accueil et d&amp;#039;observation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports et matériels d&amp;#039;exposition et d&amp;#039;affichage, maquettes...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs groupements, toute personne morale gestionnaire de site, associations agréées, syndicats mixtes
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds des dépenses éligibles : 50 000€ (études), 100 000€ (travaux), 20 000€ (communication)
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maxi d&amp;#039;aides publiques : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention calculée à partir des dépenses hors TVA, sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande.
+&lt;/p&gt;
+&lt;p&gt;
+ Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de suivi et à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable et d&amp;#039;être imputées sur la section d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/Service Environnement Aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Catherine LABAT / Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 62 56 70 10 / 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : catherine.labat&amp;#64;ha-py.fr / nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/555c-valoriser-les-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>23772</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder les variétés fruitières anciennes et régionales</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...26 lines deleted...]
-      <c r="O25" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Taux d’aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vergers de sauvegarde
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de créer un verger de sauvegarde en replantant des arbres fruitiers en variétés anciennes, accompagné ou non d&amp;#039;arbustes à petits fruits, de haies mellifères, de ruches, de petits aménagements pour la petite faune sauvage (nichoirs, hôtels à insectes) et de signalétiques pédagogiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15 arbres (ni plus, ni moins) pour les particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  De 15 à 30 pour les autres porteurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/895</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-VERGER</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Dalançon Didier
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.80.44.40.60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarques :
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.deniaux@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a70c-vergers-de-sauvegarde/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>23771</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les paysages bocagers</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Restaurer les paysages bocagers de Bourgogne-Franche-Comté.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconstitution du bocage constitue un axe majeur de la politique environnementale régionale. Ce programme en faveur de la plantation et la réhabilitation  de haies, arbres et bosquets en constitue la colonne vertébrale.
+&lt;/p&gt;
+&lt;p&gt;
+ Replanter les haies bocagères, restaurer les haies champêtres dégradées ou des bosquets, planter des arbres isolés en prairie ou des alignements d&amp;#039;arbres.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutiendra les projets s&amp;#039;inscrivant dans une démarche qualitative et cohérente avec les enjeux de préservation de la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/896</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-BOCAGE</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Dalançon Didier
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.80.44.40.60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarques :
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.deniaux@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a11-bocage-et-paysages/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>497</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...228 lines deleted...]
-      <c r="R27" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  Biodiversité – Contrat Nature
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ On distingue :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Associations
-[...11 lines deleted...]
-  Collectivités - Institutions - GIP
+  le contrat nature trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature thématique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Eligibilité :
+  Volet 1 – Contrat nature trame verte et bleue :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+ le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25 000 € pour la phase de diagnostic (3 ans maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 2 – Contrat nature territorial :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 3 – Contrat nature thématique :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le règlement du contrat nature téléchargeable sur le site de la région
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...424 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
-  &lt;br /&gt;
+  Région Bretagne
  &lt;/strong&gt;
- &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Patrimoine naturel et biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  email : patrimoine.naturel&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 15 66
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  -    Service gestionnaire :
-  &lt;br /&gt;
+  Pour les contrats nature trame verte et bleue et territoriaux :
  &lt;/strong&gt;
- Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
-[...25 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gaëlle Namont
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la trame verte et bleue et des paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : gaelle.namont&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 12 32
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les contrats nature thématiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Karine Delabroise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la connaissance du Patrimoine naturel et de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : karine.delabroise&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 22 93 98 71
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.namont@bretagne.bzh</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Région Bretagne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2019</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...991 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>119710</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
-[...581 lines deleted...]
-          <t>Subvention</t>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
-        <is>
-[...535 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
  rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
  habitats naturels associés.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
  globale et la continuité écologique des cours d&amp;#039;eau.
 &lt;/p&gt;
 &lt;p&gt;
  Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
  (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
  destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
  préservation ou à la remise en bon état des continuités écologiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
  &lt;/strong&gt;
  &lt;strong&gt;
   récupère
  &lt;/strong&gt;
  &lt;strong&gt;
   pas la TVA.
@@ -7002,64 +7642,64 @@
  Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Document de gestion établi,
   Inscription au PDIPR,
   Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
  &lt;/strong&gt;
  &lt;strong&gt;
   d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
  &lt;/strong&gt;
  &lt;strong&gt;
   avérée sur la restauration des zones humides.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;attribution
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
  législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
  impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
  piscicole peut être financé.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
  l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
  accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
  Département.
 &lt;/p&gt;
 &lt;p&gt;
@@ -7165,440 +7805,399 @@
 &lt;/p&gt;
 &lt;p&gt;
  - Photos avant (la demande de solde devra inclure les photos après travaux),
 &lt;/p&gt;
 &lt;p&gt;
  - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une acquisition foncière :
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Carte des parcelles à acquérir,
 &lt;/p&gt;
 &lt;p&gt;
  - Estimation financière (Domaines, SAFER...),
 &lt;/p&gt;
 &lt;p&gt;
  - Copie de l&amp;#039;acte notarié ou compromis de vente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Département
 &lt;/p&gt;
 &lt;p&gt;
  14 boulevard Georges Chauvin
 &lt;/p&gt;
 &lt;p&gt;
  CS 72101 - 27021 Evreux cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 32 31 50 50
 &lt;/p&gt;
 &lt;p&gt;
  Marion HENRY
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
   marion.henry&amp;#64;eure.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>deera@eure.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...135 lines deleted...]
-Tourisme
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Montagne
 Sols
-Espaces verts
-[...20 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...7 lines deleted...]
-Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="U44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>58398</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Seine Normandie Agglomération (SNA)</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H45" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, adhérez à notre dispositif Patrimoine naturel !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, replantons !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques et biodiversité :
   &lt;/strong&gt;
@@ -7719,228 +8318,259 @@
   &lt;li&gt;
    Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
   &lt;/li&gt;
   &lt;li&gt;
    Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
   &lt;/li&gt;
   &lt;li&gt;
    Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Laurence DESVIGNES
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission Biodiversité - SNA
 &lt;/p&gt;
 &lt;p&gt;
  ldesvignes&amp;#64;sna27.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 33 86 01 48 ou 02 76 48 02 73
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>ncaroff@sna27.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>155116</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -7996,1573 +8626,2944 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>165518</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-[...3 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>163874</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Gérer l'eau et la nature dans les villes et les villages</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...182 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...32 lines deleted...]
- &lt;br /&gt;
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
+entraîné une artificialisation des zones urbanisées altérant durablement les
+fonctions écologiques des sols urbains, en particulier leurs fonctions
+hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
+le plus souvent par une imperméabilisation qui constitue la forme la plus
+sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
+naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
+l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
+corolaire un accroissement des ruissellements urbains, quasi-systématiquement
+gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
+inondations et des impacts plus ou moins significatifs sur la qualité des
+milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
+60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
+sont rejetés sans traitement au droit des déversoirs d’orage directement dans
+les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
+la vie présente dans ces sols et leur capacité à être supports de biodiversité,
+les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
+plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
+les capacités de stockage de carbone dans les sols sous forme de matière
+organique, facteur d’atténuation du dérèglement climatique, mais aussi de
+réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
+par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
+au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
+l’expression de leurs services écosystémiques, en repensant la place de l’eau
+et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
+constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
+Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
+Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
+première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
+titre de la présente délibération visent à impulser et accompagner la
+nécessaire transformation des modes d’aménagement urbain, de tendre vers un
+urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
+l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
+dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
+habitants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
+en améliorant leur état initial par la création de nouveaux espaces de nature
+en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
-[...164 lines deleted...]
-Montagne
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
-Recyclage et valorisation des déchets
-[...4 lines deleted...]
-Agriculture et agroalimentaire
+Risques naturels
 Biodiversité
+Equipement public
 Paysage
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Médias et communication
-[...1 lines deleted...]
-Cimetières et funéraire
+Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
+village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...52 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...232 lines deleted...]
-      <c r="A52" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>163793</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Préserver les zones humides</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;De part 
 les nombreuses fonctions qu’elles assurent, les zones humides se 
 trouvent à la croisée des enjeux liés à la protection de la ressource en
  eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
 sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
 gestion, des travaux de protection ou restauration et des opérations 
 d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
 également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Sols
 Biodiversité
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;EPCI, communes, associations, fondations reconnues d’utilité publique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Orientales</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S53" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...87 lines deleted...]
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J55" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
 départemental des Itinéraires de Promenade et de Randonnée.
 Représentant une offre de plus de 220 circuits (pédestre, équestre
 et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
 nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
 	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
 	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
 		d’arbres sur le tracé, travaux de terrassement, de protection ou
 		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Travaux et aménagements visant la
 	protection de la biodiversité et des paysages aux abords du
 	sentier (restauration des continuités
 		écologiques, mise en valeur et requalification
 		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
 		dont la pollution lumineuse, désartificialisation, remplacement des
 		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
 	ou travaux nécessaires à la continuité ou à la sécurité du
 	cheminement, autres que l’entretien courant : réouverture de
 	chemin, passerelles, caillebotis, mains courantes, aménagements
 	permettant l’adaptation pour l’accès aux personnes à mobilité
 	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Fourniture et pose de balisage et/ou
 	signalétique : poteau, lame, bagues, panneau danger, panneau
 	d’information départs…&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Mobilier
 	d’accueil du public : bancs, tables de pique-nique, totem de
 	départ …,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Communication
 	et valorisation du patrimoine à proximité, présent le long de
 	l’itinéraire : fourniture et pose de table d’orientation,
 	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Acquisition foncière nécessaire à la
 	création, l’amélioration ou le maintien de la continuité d’un
 	itinéraire de randonnée et/ou à la réalisation d’aménagements
 	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Les opérations finançables doivent
 permettre de développer la pratique de la randonnée (pédestre,
 équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
 &lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
 cela, elles feront l’objet d’une étude et/ou d’un travail de
 concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
 &lt;font face="Arial, serif"&gt;et le référent randonnées du
 Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
 conseiller et apporter un appui technique pour préciser et affiner
 le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
 projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
 inscrire au Plan départemental des Itinéraires de promenade et de
 randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
 affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
 subvention qui pourra être accordée, le Conseil départemental
 préconise de se référer aux guides nationaux et/ou recommandations
 des partenaires locaux experts des différentes pratiques (CDRP 28
 pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>161805</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>120974</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine naturel et biodiversité</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l&amp;#039;effondrement de la biodiversité, et apporter un soutien financier à des projets d&amp;#039;éco-rénovation du patrimoine bâti, et de protection du patrimoine naturel, des espaces naturels terrestres, aquatiques et maritimes.
+ &lt;br /&gt;
+ 3 champs d&amp;#039;action :
+ &lt;br /&gt;
+ • Patrimoine bâti plus vert
+ &lt;br /&gt;
+ • Biodiversité, parcs et jardins
+ &lt;br /&gt;
+ • Espaces naturels, littoraux et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de préservation, de sauvegarde ou de restauration de biens bâtis d&amp;#039;intérêt patrimonial, d&amp;#039;espaces naturels ou accueillant de la biodiversité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U55" s="1" t="inlineStr">
         <is>
-          <t>Eure-et-Loir</t>
-[...9 lines deleted...]
-          <t>https://subventions.eurelien.fr</t>
+          <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="X55" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Bourgogne-Franche-Comté
+ &lt;br /&gt;
+ • 14 rue Violet
+ &lt;br /&gt;
+ 25000 Besançon
+ &lt;br /&gt;
+ 03 81 47 95 14
+ &lt;br /&gt;
+ bfcbesancon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+ • 88 rue Jean-Jacques Rousseau
+ &lt;br /&gt;
+ BP 25 105 21051 DIJON CEDEX Dijon
+ &lt;br /&gt;
+ 03 80 43 97 19
+ &lt;br /&gt;
+ bfcdijon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y55" s="1" t="inlineStr">
         <is>
-          <t>aurelien.silly@eurelien.fr</t>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
       <c r="Z55" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acf8-valoriser-les-bonnes-pratiques-pour-repondre-/</t>
         </is>
       </c>
       <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
+    <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
+        <v>120966</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Création et amélioration d'espaces verts ouverts au public</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seules les dépenses d&amp;#039;investissement sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant maximum de la subvention régionale
+ dépend de la nature du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création et ouverture au public de nouveaux espaces verts et de nature :
+  500.000€ par projet (600.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la qualité d&amp;#039;espaces verts et de nature existants et déjà ouverts au public :
+  250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention
+ est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes très carencées :
+  50% des dépenses éligibles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres territoires :
+  40% des dépenses éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces verts et de liaisons vertes ouverts au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification ou amélioration de l&amp;#039;accessibilité d&amp;#039;espaces verts ou de nature existants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jardins partagés dès lors qu&amp;#039;ils permettent l&amp;#039;association du public et qu&amp;#039;ils sont soutenus par les communes et les intercommunalités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toitures et murs végétalisés accessibles au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créations d&amp;#039;alignement d&amp;#039;arbres...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur mesdemarches.iledefrance.fr. Dans le cadre de l&amp;#039;élaboration de leurs projets, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un jury d&amp;#039;élus et de personnalités qualifiées se réunit plusieurs fois par an pour sélectionner les dossiers, sur la base d&amp;#039;une instruction technique confiée à l‘Agence des espaces verts (AEV) d&amp;#039;Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers, l&amp;#039;attribution définitive des aides est votée en Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/creation-et-amelioration-despaces-verts-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
+  planvert&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e10f-creation-et-amelioration-despaces-verts/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>117637</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouveaux espaces de nature et liaisons</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Stratégie nature</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objet de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  But :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principes d&amp;#039;actions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
+ &lt;/li&gt;
+ &lt;li&gt;
+  Générer des partenariats pour étendre son action et créer de nouvelles opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de flore remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de faune remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lionel Lecoeur :
+ &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
+  llecoeur&amp;#64;hauts-de-seine.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>llecoeur@hauts-de-seine.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>direstion des parcs, du paysage et de l'environnement</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>116529</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>101344</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>ENS délégués</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
 &lt;/p&gt;
 &lt;p&gt;
  Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
 &lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;Statut&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;1&lt;/p&gt;
   &lt;/td&gt;
@@ -9660,68 +11661,68 @@
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;9&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt;Landes
   boisées et zone tourbeuse de St Aubin&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;A créer&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Liste des ENS délégués concernés par l&amp;#039;aide départementale :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;La Boucle du Hom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Château-Ganne&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
@@ -9757,6032 +11758,3896 @@
 &lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
   délibération de l’organe délibérant du demandeur décidant l’opération et
   sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
   de présentation du projet précisant les objectifs du projet et la nature des
   travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
   estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
   de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
   de situation de l’opération et un plan cadastral précisant la situation
   juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
   calendrier prévisionnel des travaux (date de début des travaux ; merci de
   tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
   d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
   opérations relatives aux milieux humides non éligibles à une aide de l’Agence
   de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
   l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td valign="top" align="left"&gt;
   &lt;ul&gt;&lt;li&gt;Pour
   l’investissement : Paiement en deux fois maximum, dont acompte possible
   de 50% au démarrage du chantier (sur production d’un ordre de service de
   démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
 justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
 Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
 Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>8453</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Foncier
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...58 lines deleted...]
-      <c r="X57" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
-[...97 lines deleted...]
-milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
 Biodiversité
-Réhabilitation
 Paysage
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
-[...36 lines deleted...]
-d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-[...40 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>143373</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objet de l&amp;#039;aide :
-[...193 lines deleted...]
-une démarche de progrès en faveur de la biodiversité.
+  Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;&lt;p&gt;
-[...87 lines deleted...]
-      <c r="O60" s="1" t="inlineStr">
+ Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
+ &lt;br /&gt;
+ Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles orientations retenir parmi plusieurs options techniques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment exercer les missions rattachées à la Gemapi ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages), d&amp;#039;analyse du fonctionnement des milieux aquatiques et du littoral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un expert public (à l&amp;#039;interface entre bureaux d&amp;#039;études et collectivités), garantissant neutralité de l&amp;#039;accompagnement et capacité de médiation technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparer votre projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de recommandations issues de réalisations en contextes similaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction de cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les options techniques
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition de critères d&amp;#039;évaluation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;instrumentation de sites et des modélisations associées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Vous accompagner dans l&amp;#039;exercice des missions Gemapi par
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des formations méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Former
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Saint-Malo Agglomération :
+  &lt;/strong&gt;
+  Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole :
+  &lt;/strong&gt;
+  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
-[...38 lines deleted...]
-66&lt;/p&gt;&lt;p&gt;
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...347 lines deleted...]
-    <row r="63" spans="1:27" customHeight="0">
+    <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
-        <v>120966</v>
+        <v>162532</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
+          <t>Soutenir l'économie sociale et solidaire et l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Création et amélioration d'espaces verts ouverts au public</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
-        <is>
-[...305 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Projets ou événements
 d’économie circulaire ou d’économie sociale et solidaire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Promotion, information et
 sensibilisation aux économies circulaire et sociale et solidaire, par le biais
 de communication, d’événements, de manifestations, de débats, etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Projet de création d’un
 produit issu du recyclage ou de la réutilisation d’un ou plusieurs produits.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Création d’un service de
 consommation collaborative ou d’économie de la fonctionnalité.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Missions d’accompagnement, de
 conseils, d’animation territoriale et de mise en réseau : démarche d’écologie
 industrielle et territoriale, …&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L‘économie sociale et solidaire (ESS) s’entend
 d’après la définition de la loi n° 2014-856 du 31 juillet 2014 : Production
 de biens et de services de manière durable en limitant la consommation et le
 gaspillage des ressources et la production des déchets. Ce modèle repose sur la
 création de boucles de valeur positives à chaque utilisation ou réutilisation
 de la matière ou du produit avant destruction finale. Il met notamment l’accent
 sur de nouveaux modes de conception, production et consommation, le prolongement
 de la durée d’usage des produits, l’usage plutôt que la possession de bien, la
 réutilisation et le recyclage des composants. (Institut de l’Économie
 circulaire)&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Soutenir les initiatives favorisant le développement de l’ESS et de
 l’économie circulaire sur le territoire est une réponse aux enjeux actuels de
 l’emploi local, de la préservation des ressources locales, du maintien ou de la
 création de valeur sur le territoire, de la coopération et des solidarités
 entre les acteurs locaux. Dans un contexte d’augmentation du prix de traitement
 des déchets, de fermeture des centres d’enfouissement et d’augmentation des
 prix des matières premières, il est particulièrement important de soutenir des
 actions qui viseront à diminuer la production de déchets et à favoriser la
 mutualisation des ressources. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les actions soutenues contribueront ainsi à améliorer la résilience du Pays
 de Coutances.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-et-preserver-le-patrimoine-culturel-et-naturel-fiche-action-5/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H66" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>140777</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Planter des arbres dans votre commune</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Office national des forêts (ONF)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ses paysagistes, familiers des problématique urbaines, ses écologues et forestiers proposent une approche complète avec une expertise pointue pour implanter dans des situations complexes et très diverses des plantations et des boisements durables.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de service englobe la conception de l&amp;#039;espace à planter (dessin du projet incluant le plan de plantations, les cheminements, la définition des espaces récréatifs), la proposition d&amp;#039;une palette végétale adaptées, un chiffrage global du projet pour demande de subvention de réalisation, une notice d&amp;#039;orientation de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  &lt;em&gt;
+   Pour les communes rurales et périurbaines :
+  &lt;/em&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...4 lines deleted...]
- &lt;br /&gt;
+ création de bandes boisées, de haies, d&amp;#039;espaces de transitions entre cœur de bourg et campagne, de corridor, de liaison plantées, d&amp;#039;espaces plantés, « d&amp;#039;ilot de fraicheur ».
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+  &lt;em&gt;
+   Pour les communes urbaines :
+  &lt;/em&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...14 lines deleted...]
-&lt;/ul&gt;
+ création de boisement «ilot de fraicheur » (surface minimale de 1000m2).
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Nos atouts
+  &lt;em&gt;
+   Pour les communes forestières :
+  &lt;/em&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...99 lines deleted...]
-      <c r="O66" s="1" t="inlineStr">
+ création de liaisons plantées entre la forêt et les différents quartiers. Définir un plan global pour l&amp;#039;accueil en forêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer d&amp;#039;un espace disponible pouvant être planté. Il peut être en déshérence, à l&amp;#039;interface de sites et d&amp;#039;usages très différents. Il peut se présenter sous la forme d&amp;#039;une liaison sous forme de bande, d&amp;#039;un espace déjà partiellement planté à enrichir, d&amp;#039;un milieu humide à valoriser ou à enrichir. Un espace boisé à ouvrir au public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.onf.fr/produits-services/+/7d5::foret-urbaine-reinventez-la-nature-en-ville.html</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Agence Etudes ONF Seine-Nord&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ M. Laurian GASCON&lt;/p&gt;&lt;p&gt;Responsable du pôle Paysage et Patrimoine culturel&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 06.13.53.90.18&lt;/p&gt;
+&lt;p&gt;
+ Courriel : laurian.gascon&amp;#64;onf.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>florian.duverger@onf.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5948-planter-des-arbres-dans-votre-commune/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Office national des forêts</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-[...613 lines deleted...]
-      <c r="A71" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>165475</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Participation du Conseil Général de la Haute-Loire plafonnée à 30 %.</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissement :&lt;/strong&gt;&lt;br /&gt;-  Plan d’interprétation ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux d’aménagements ; &lt;br /&gt;-  Travaux, équipements, mobilier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Fonctionnement&lt;/strong&gt;&lt;br /&gt;-  Actions d’animation du site (sorties, expositions, conférences…) ;&lt;br /&gt;-  Les dépenses d’entretien courant type ramassage des déchets, nettoyage de locaux, ne sont pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-  Sites ENS actuels opérationnels doté d’un plan de gestion ;&lt;/p&gt;&lt;p&gt;-  Nouveaux sites ENS prioritaires doté d’un plan de gestion ;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lamenagement-despace-naturel-sensible-pour-une-ouverture-au-public/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>163640</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H72" s="1" t="inlineStr">
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
-[...162 lines deleted...]
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région soutient le boisement et la qualité des peupliers en Nouvelle-Aquitaine dans le respect des réglementations environnementales en vigueur et des pratiques sylvicoles de gestion durable.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies de qualité en alignement dans le Parc du Marais Poitevin : aider la plantation ou la replantation de peupliers en alignement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Inciter à l’élagage précoce.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;L’aide forfaitaire s’élève à 5 €/plant hors protection bovin plus 10 €/plant au titre de la protection bovine si elle est nécessaire. Elle est conditionnée à la réalisation de l&amp;#039;élagage à 3,50 m minimum dans un délai de 3 ans maximum après la plantation.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide est accordée pour 50 plants minimum et 1 200 plants maximum par an et par bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Propriétaires individuels privés et publics,&lt;/p&gt;&lt;p&gt;Propriétaires regroupés de parcelles privées ou communales,&lt;/p&gt;&lt;p&gt;Structures de regroupements (Associations Syndicales Autorisées, Associations Syndicales Libres, coopératives...) à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation des opérations.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Signer la charte populicole du Marais Poitevin en tant que document de Gestion Durable des forêts,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planter pour des raisons sanitaires des cultivars différents pour tout dossier supérieur à 3 hectares. Les cultivars femelles sont proscrits près des habitations et des zones d&amp;#039;élevage,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utiliser des cultivars figurant sur la liste « clones de peupliers éligibles aux aides de l’État pour la culture en futaie » en vigueur au moment de la plantation disponible sur le site « Peupliers de France »,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prendre en compte notamment les sujétions environnementales : Natura 2000, arrêté de biotope, monuments historiques, cahiers des charges populicoles locaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Respecter notamment les ripisylves, bandes boisées le long des berges et installer les peupliers à 5 mètres au moins des berges et des fonds voisins non boisés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’engager à mener à son terme le peuplement aidé (sauf cas de force majeure tels tempêtes, problèmes sanitaires…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réaliser les travaux de plantation et d’entretien sans avoir recours au glyphosate.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La demande d’aide doit être adressée à la Région avant le début des travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Télécharger le dossier ou se le procurer auprès des référents professionnels suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Centre Régional de la Propriété Forestière 05 46 93 00 04 / 06 89 87 79 36&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parc Naturel Régional du Marais Poitevin 05 49 35 15 20&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Compléter le dossier avec l’aide du référent professionnel (Centre Régional de la Propriété Forestière, Parc Naturel Régional du Marais Poitevin ou autres professionnels: voir dans le formulaire) et co-signer avec lui la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Réunir les pièces complémentaires demandées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Envoyer le dossier et les pièces complémentaires à la Région par courrier (voir l&amp;#039;adresse ci-dessous) ou par mail (voir l&amp;#039;adresse dans le formulaire).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dossier est instruit par le service Forêt Bois et Papier puis présenté en Commission Permanente pour décision.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En cas d’avis favorable, un arrêté est adressé au demandeur pour lui signifier l’aide accordée et préciser les modalités de déblocage de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>102101</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les sites de nature ordinaire</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Calvados nature</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
-[...467 lines deleted...]
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
 :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
 ou
 la restauration de milieux
 naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
 pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
 bonne conservation
 de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
   &lt;/li&gt;
   &lt;li&gt;
    Existence d&amp;#039;un volet pédagogique structuré
   &lt;/li&gt;
   &lt;li&gt;
    Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X76" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>162417</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Parc Naturel Marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
-[...626 lines deleted...]
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sports et loisirs
 Tourisme
 Education et renforcement des compétences
 Economie circulaire
 Biodiversité
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://parc-marin-mayotte.fr/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>apolline.abauzit@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-      <c r="A81" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>155569</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables, plans et outils de communication associés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de la parcelle nécessaires à l&amp;#039;accueil des animaux et à la sécurité : abris, abreuvoirs, clôtures...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition ou location d&amp;#039;animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation de service pour la surveillance ou la gestion des animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement des aménagements, entretien courant...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plancher/plafond :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 30.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-place-decopaturage-sur-les-espaces-publics/</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0233-modele/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>153949</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'entretien et la restauration des rivières</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Entretien et restauration des rivières</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 25</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien des cours d&amp;#039;eau, aménagements facilitant la libre circulation des poissons migrateurs, études liées à la mise en valeur des milieux aquatiques, postes de gardes-rivières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La politique d&amp;#039;aide du conseil départemental à l&amp;#039;entretien des cours des rivières et la valorisation des cours d&amp;#039;eau se décline de la façon suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   entretien des cours d&amp;#039;eau : 20% du montant HT des travaux (curage non pris en compte),
+  &lt;/li&gt;
+  &lt;li&gt;
+   aménagement facilitant la libre circulation des poissons migrateurs : 2 % du montant HT des travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les arasements de barrage ne sont pas éligibles aux aides.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   études liées à connaissance et la mise en valeur des milieux aquatiques : 10% du montant HT de l&amp;#039;étude,
+  &lt;/li&gt;
+  &lt;li&gt;
+   postes de rivières : 25% du montant HT de l&amp;#039;investissement initial (plafonné à 4000 €de subvention) - uniquement pour les secteurs non pourvus jusque là de techniciens rivières.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au porteur de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la délibération de l&amp;#039;organe compétent de la collectivité territoriale ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; une notice explicative indiquant de façon précise :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local,
+  &lt;/li&gt;
+  &lt;li&gt;
+   sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande),
+  &lt;/li&gt;
+  &lt;li&gt;
+   dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service,
+  &lt;/li&gt;
+  &lt;li&gt;
+   s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas où le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème),
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au financement du projet :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues,
+  &lt;/li&gt;
+  &lt;li&gt;
+   pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu,
+  &lt;/li&gt;
+  &lt;li&gt;
+   une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet ; éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation,
+  &lt;/li&gt;
+  &lt;li&gt;
+   selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les coordonnées du payeur (RIB).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  COORDONNÉES DU SERVICE POLITIQUE TERRITORIALE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Océane Vasseur
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de gestion de l&amp;#039;espace et des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 95 25
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONTACT TECHNIQUE (SERVICE INSTRUCTEUR)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Blaise Micard
+&lt;/p&gt;
+&lt;p&gt;
+ Service du patrimoine et de la gestion des milieux naturels
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 97 89 Lien externe
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/865e-entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>120084</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Soutenir la protection des Espaces Naturels Sensibles ouverts au public - Volet investissement Environnement</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE) -</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce fonds vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    valoriser le patrimoine naturel auprès du public, pour le transmettre et garantir le cadre de
  vie et le développement durable du territoire,
   &lt;/li&gt;
   &lt;li&gt;
    améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
    participer à l&amp;#039;aménagement des sites et à leur ouverture au public,
   &lt;/li&gt;
   &lt;li&gt;
    soutenir des populations en vue de leur restauration ou de leur maintien,
   &lt;/li&gt;
   &lt;li&gt;
    intégrer les trames verte et bleue dans les projets de territoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Études de connaissances : inventaires
  et/ou suivi faune/flore, diagnostics
  écologiques et paysagers, publications (20% d&amp;#039;aide),
   &lt;/li&gt;
   &lt;li&gt;
    Elaboration plan de gestion/d&amp;#039;actions (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration des milieux
  constitutifs de la trame verte et
  bleue : travaux d&amp;#039;équipement (clôtures, protection,
  ouvrages de franchissement et
  hydrauliques, matériels...) présentant un
  gain environnemental, t
  ravaux écologiques (30%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espèces animales ou
  végétales d&amp;#039;intérêt patrimonial : étude, travaux/fournitures pour la
  réintroduction ou le maintien d&amp;#039;espèces
  animales ou végétales remarquables - achat
  d&amp;#039;individus, suivis, transport, études
  préalables, travaux d&amp;#039;accueil des espèces (40%),
   &lt;/li&gt;
   &lt;li&gt;
    Accueil du public : études et conception de projets
  d&amp;#039;aménagement permettant la découverte
  du site et l&amp;#039;information du public, travaux liés à l&amp;#039;ouverture du public à des fins
  pédagogiques et/ou scientifiques cheminements -
  passerelles, balisage et panneaux
  pédagogiques, observatoires, bâtiments
  d&amp;#039;accueil et d&amp;#039;observation, etc (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Supports d&amp;#039;animation pédagogiques, de
  communication et d&amp;#039;exposition : matériel d&amp;#039;exposition et
  d&amp;#039;affichage, maquettes (50%).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération ne doit être ni engagée ni avoir
  fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les études, les services du Département doivent obligatoirement être associés à l&amp;#039;élaboration du
  cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum d&amp;#039;aides publiques ne doit pas dépasser 70%.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations réalisées en régie sont acceptées (y compris main d&amp;#039;œuvre, frais de
  déplacement) et le montant des travaux doit être équivalent à une fourchette de
  prix habituellement pratiquée par des entreprises pour des opérations similaires. Elles ne doivent pas dépasser 30% de la dépense subventionnable  doivent être ré-imputées en section d&amp;#039;investissement (attestation du
  Trésorier à l&amp;#039;appui). L
  e pétitionnaire doit fournir une attestation signée du Président de la
  structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué.
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions sont échelonnées de  1.000 à 100.000 € et le taux d&amp;#039;aide de 20 à 50% selon la nature du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathalie MARIANNE
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Développement Local
 &lt;/p&gt;
 &lt;p&gt;
  Service Environnement, Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 05 62 56 78 23 / 06 08 14 44 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:nathalie.marianne&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
   nathalie.marianne&amp;#64;ha-py.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2230-soutenir-la-protection-des-espaces-naturels-s/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...589 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>116528</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...3 lines deleted...]
-      <c r="H85" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77
+ID77</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
-[...8 lines deleted...]
- L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service :
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces chantiers vous permettent de valoriser votre engagement pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus d&amp;#039;infos  https://initiatives77.org/offre-services-collectivites-locales/
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La co-construction du projet avec Initiatives77,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Espace public
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...221 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>117393</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
-[...520 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
   &lt;/li&gt;
   &lt;li&gt;
    Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance administrative et juridique
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement pour le suivi de travaux (INITIATIVES 77)
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
   &lt;/li&gt;
   &lt;li&gt;
    Rédaction de notes et de rapport
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Foncier
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>117396</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit/payant/SC sous conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Citoyenneté
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>117153</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de données naturalistes (faune, flore, milieux naturels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux continuités écologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Conseils  informations en urbanisme et aménagement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en relation des partenaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à la révision des documents d&amp;#039;urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement technique lors des réunions en communes ou à la demande
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>117154</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>111669</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la rivière et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valorisation de la rivière et des milieux aquatiques. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  20 % pour le suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour la préservation et la restauration des cours d&amp;#039;eau, zones humides annexes et de leurs habitats
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 % pour la maîtrise de l&amp;#039;usage des pesticides par les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour la préservation et restauration des mares et autres zones humides non connectées au cours d&amp;#039;eau.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91fe-valoriser-la-riviere-et-les-milieux-aquatique/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   paysages naturels,
  &lt;/li&gt;
  &lt;li&gt;
   continuité écologique (trame verte et bleue),
  &lt;/li&gt;
  &lt;li&gt;
   préservation des espaces agricoles (trame jaune),
  &lt;/li&gt;
  &lt;li&gt;
   ressource en eau,
  &lt;/li&gt;
  &lt;li&gt;
@@ -15792,363 +15657,516 @@
   développement et promotion de la randonnée pédestre,
  &lt;/li&gt;
  &lt;li&gt;
   liaisons douces (sentes vertes),
  &lt;/li&gt;
  &lt;li&gt;
   tourisme équestre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Montant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2012-04-0056 (AD du 19/11/2012)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Tourisme
 Forêts
 Sols
 Foncier
 Cohésion sociale et inclusion
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>111675</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...6 lines deleted...]
-      <c r="H94" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
-[...66 lines deleted...]
- &lt;br /&gt;
+ Restauration écologique et paysagère des grands domaines historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 25/05/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Espace public
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Espaces verts
 Biodiversité
-Milieux humides
-[...3 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-      <c r="A95" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>111676</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remise en état des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Montagne
+Risques naturels
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce62-restaurer-des-sites-naturels-et-des-itinerair/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>105331</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Agir pour l'environnement et le développement durable en Charente</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de sa politique en faveur de l&amp;#039;environnement, le Département encourage la sensibilisation de tous les publics, en soutenant des actions, animations ou manifestations concourant à l&amp;#039;éducation à l&amp;#039;environnement et à la diffusion de la culture du développement durable.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le montant de la subvention est attribué en fonction de la nature de la demande
  &lt;/li&gt;
  &lt;li&gt;
   plancher de subvention : 500€
  &lt;/li&gt;
  &lt;li&gt;
   plafond de subvention : 2000€ /an
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Toutefois, le Département pourra déplafonner sa subvention pour des projets d&amp;#039;ampleur départementale, dans la limite des crédits votés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Thématiques soutenues :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la protection de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   la préservation de l&amp;#039;eau et des zones humides
  &lt;/li&gt;
  &lt;li&gt;
   le développement durable
  &lt;/li&gt;
  &lt;li&gt;
   les trames vertes et l&amp;#039;arbre
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Eligibilité des actions :
@@ -16191,1512 +16209,2984 @@
   les documents financiers : budget, documents comptables, RIB...
  &lt;/li&gt;
  &lt;li&gt;
   le contrat d&amp;#039;engagement républicain signé
  &lt;/li&gt;
  &lt;li&gt;
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W95" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/agir_pour_environnement_et_developpement_durable.pdf</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 30 septembre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 56
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab5d-agir-pour-lenvironnement-et-le-developpement-/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E96" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>105330</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-      <c r="H96" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  BENEFICIAIRES
+  DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Communes
-[...22 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conception du sentier de découverte : étude réalisée par un prestataire
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;&lt;/li&gt;&lt;li&gt;le site doit être inscrit aux espaces naturels sensibles&lt;/li&gt;&lt;li&gt;Le projet doit prévoir, si possible, l&amp;#039;ouverture du site au public ou tout autre forme de sensibilisation&lt;/li&gt;&lt;li&gt;pour les aménagements, utiliser des matériaux locaux et durables&lt;/li&gt;&lt;li&gt;mettre en place des mesures efficaces de protection (statut réglementaire, réglementation par arrêté, surveillance régulière, actions de sensibilisation...)&lt;/li&gt;&lt;li&gt;toute participation du Département est subordonnée à la signature d&amp;#039;une convention de gestion du site d’une durée de 10 ans. Dans cette convention, le demandeur indiquera son engagement sur la gestion future du site, son entretien ou toute autre opération concourant à conserver, dans un état fonctionnel et pérenne (10 ans), les investissements réalisés par le Département. &lt;/li&gt;&lt;li&gt;pour les associations, un agrément est exigé au titre de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;présenter au Département un document de gestion du site&lt;/li&gt;&lt;li&gt;dans le cadre des actions habituelles de communication, s&amp;#039;engager à informer du soutien du Département de la Charente dans tous les supports utilisés, ainsi que par le biais de rapports avec les différents médias&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Actions subventionnées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;un espace naturel sensible dans un objectif non commercial, de préservation, de réhabilitation et de valorisation&lt;/li&gt;&lt;li&gt;études et inventaires du patrimoine naturel&lt;/li&gt;&lt;li&gt;élaboration d&amp;#039;un plan de gestion&lt;/li&gt;&lt;li&gt;travaux de réhabilitation, d’aménagements et d’ENS, boisés ou non&lt;/li&gt;&lt;li&gt;animation, communication, sensibilisation et éducation au patrimoine naturel des ENS&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exécution des travaux d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;--&amp;gt;Pour les collectivités territoriales (communes, EPCI) :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département&lt;/li&gt;&lt;li&gt;l’extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;la nature de l&amp;#039;opération envisagée&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;l’engagement de la collectivité à conserver les investissements réalisés (à travers l’élaboration d’une notice de gestion, ou la signature d’une convention de gestion avec un organisme agréé au titre de l’environnement) &lt;/p&gt;&lt;p&gt;--&amp;gt; Pour les établissements publics (EPIC, EPA) et les propriétaires privés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;autres financeurs (le cas échéant)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la description du projet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;Pour les associations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;les pièces structurelles du demandeur : statuts, rapport d’activité, membres…&lt;/li&gt;&lt;li&gt;les documents financiers : budget, documents comptables, RIB…&lt;/li&gt;&lt;li&gt;tout autre document complémentaire utile à l’appréciation de la demande&lt;/li&gt;&lt;li&gt;le contrat d’engagement républicain signé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;p&gt;
+ Partie étude :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
+ &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
- Modalités de versement : conformément à la décision attributive, sur présentation des justificatifs des dépenses réalisées
-[...5 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W96" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 71 22
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E97" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>105328</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir, gérer et valoriser les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - acquisition, gestion et valorisation des espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H97" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Associations
-[...4 lines deleted...]
- &lt;li&gt;
   Communes
  &lt;/li&gt;
- &lt;li&gt;
-  Etablissements publics de coopération intercommunale
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;Établissements Publics de Coopération Intercommunale&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Industriel et Commercial&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Administratif&lt;/li&gt;&lt;li&gt;Associations agréées au titre de l&amp;#039;environnement&lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
-[...15 lines deleted...]
-      <c r="N97" s="1" t="inlineStr">
+  DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Afin d’encourager les collectivités, établissements publics, associations ou propriétaires privés à la préservation et à la valorisation des espaces naturels sensibles (ENS), le Département peut soutenir les projets en lien avec cette politique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;participation à l’acquisition de terrains situés dans un ENS par une commune ou par un établissement public de coopération intercommunale compétent&lt;/li&gt;&lt;li&gt;participation à l’aménagement et l’entretien d&amp;#039;espaces naturels, boisés ou non, appartenant aux collectivités publiques ou à leurs établissements publics et ouverts au public, ou appartenant à des propriétaires privés &lt;/li&gt;&lt;li&gt;participation à l’acquisition par une commune, un établissement public de coopération intercommunale ou le conservatoire de l’espace littoral et des rivages lacustres, de bois et forêts donnant vocation à l’attribution en propriété ou en jouissance de bois et forêts, sous réserve de leur ouverture au public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;80 % de la dépense subventionnable plafonnée à 100 000 € HT par action subventionnée et par an (taux de subvention limité à 20% pour les bâtiments)&lt;/li&gt;&lt;li&gt;déplafonnement possible dans le cadre de projets d’ampleur départementale : étude au cas par cas par l’Assemblée délibérante, selon la nature du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...18 lines deleted...]
- &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;le site doit être inscrit aux espaces naturels sensibles&lt;/li&gt;&lt;li&gt;Le projet doit prévoir, si possible, l&amp;#039;ouverture du site au public ou tout autre forme de sensibilisation&lt;/li&gt;&lt;li&gt;pour les aménagements, utiliser des matériaux locaux et durables&lt;/li&gt;&lt;li&gt;mettre en place des mesures efficaces de protection (statut réglementaire, réglementation par arrêté, surveillance régulière, actions de sensibilisation...)&lt;/li&gt;&lt;li&gt;toute participation du Département est subordonnée à la signature d&amp;#039;une convention de gestion du site d’une durée de 10 ans. Dans cette convention, le demandeur indiquera son engagement sur la gestion future du site, son entretien ou toute autre opération concourant à conserver, dans un état fonctionnel et pérenne (10 ans), les investissements réalisés par le Département. &lt;/li&gt;&lt;li&gt;pour les associations, un agrément est exigé au titre de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;présenter au Département un document de gestion du site&lt;/li&gt;&lt;li&gt;dans le cadre des actions habituelles de communication, s&amp;#039;engager à informer du soutien du Département de la Charente dans tous les supports utilisés, ainsi que par le biais de rapports avec les différents médias&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Actions subventionnées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;un espace naturel sensible dans un objectif non commercial, de préservation, de réhabilitation et de valorisation&lt;/li&gt;&lt;li&gt;études et inventaires du patrimoine naturel&lt;/li&gt;&lt;li&gt;élaboration d&amp;#039;un plan de gestion&lt;/li&gt;&lt;li&gt;travaux de réhabilitation, d’aménagements et d’ENS, boisés ou non&lt;/li&gt;&lt;li&gt;animation, communication, sensibilisation et éducation au patrimoine naturel des ENS&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...8 lines deleted...]
- &lt;/li&gt;
+&lt;p&gt;--&amp;gt;Pour les collectivités territoriales (communes, EPCI) :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département&lt;/li&gt;&lt;li&gt;l’extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;la nature de l&amp;#039;opération envisagée&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;l’engagement de la collectivité à conserver les investissements réalisés (à travers l’élaboration d’une notice de gestion, ou la signature d’une convention de gestion avec un organisme agréé au titre de l’environnement) &lt;/p&gt;&lt;p&gt;--&amp;gt; Pour les établissements publics (EPIC, EPA) et les propriétaires privés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;autres financeurs (le cas échéant)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la description du projet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;Pour les associations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;les pièces structurelles du demandeur : statuts, rapport d’activité, membres…&lt;/li&gt;&lt;li&gt;les documents financiers : budget, documents comptables, RIB…&lt;/li&gt;&lt;li&gt;tout autre document complémentaire utile à l’appréciation de la demande&lt;/li&gt;&lt;li&gt;le contrat d’engagement républicain signé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...18 lines deleted...]
-&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
- Modalités de versement : conformément à la notification de décision attributive
-[...21 lines deleted...]
-      <c r="S97" s="1" t="inlineStr">
+ Modalités de versement : conformément à la décision attributive, sur présentation des justificatifs des dépenses réalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Une demande de prorogation de deux ans peut être sollicitée 4 mois avant la date de caducité. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U97" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W97" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/schema_espaces_naturels_acquis.pdf</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
-[...11 lines deleted...]
-&lt;/ul&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : 31 octobre
+ Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 71 22
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4eb0-acquerir-gerer-et-valoriser-les-espaces-natur/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>105327</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux organismes dans le domaine de l&amp;#039;environnement et plus précisément dans le cadre des espaces naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement et en investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions relevant du domaine de l&amp;#039;énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : Conformément à la convention ou, à défaut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement : un an à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/organismes_espaces_naturels.pdf</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ba4c-soutenir-les-organismes-du-domaine-des-espace/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>97357</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer les ressources en eau, en qualité et en quantité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  préserver et valoriser les zones humides du département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dépenses éligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de réserves de substitution (Travaux et études préalables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;entretien régulier des ouvrages hydrauliques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de recalibrage de canaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux visant à gérer la fréquentation touristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion de l&amp;#039;espace,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préconisés dans le cadre de mesures compensatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>97609</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
+ préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépense non éligible :
+ &lt;/strong&gt;
+ Tous travaux d&amp;#039;entretien général
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement durable - Direction Développement, Environnement et Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Annick Aymes de Boeck, Secrétaire
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  annick.aymesdeboeck&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel :
+ 04.68.11.67.31
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>94499</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Fondation Nature &amp; Découvertes</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>De 6000 à 15000€</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
+ Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Forêts
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  déjà réalisés lors de l&amp;#039;attribution des subventions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à but lucratif, promotionnel ou publicitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;édition de livre ou de film ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
+ &lt;/li&gt;
+ &lt;li&gt;
+  événementiels (festivals, rencontres, classes vertes...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour candidater :
+ &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
+  https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>flavie.berdu@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>103417</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité en Île-de-France</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques terrestres
+  &lt;/strong&gt;
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pollinisateurs sauvages,
+  &lt;/strong&gt;
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Trame noire et faune nocturne,
+  &lt;/strong&gt;
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Santé et biodiversité,
+  &lt;/strong&gt;
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en investissement : 70% maximum du montant des dépenses subventionnables, plafonné à 200 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Démarche
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>103418</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Eaux et milieux aquatiques humides</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Particulier
-[...11 lines deleted...]
-      <c r="I98" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels types de projets?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise à la source des ruissellements et désimperméabilisation :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récupération des eaux de pluie
+ &lt;/strong&gt;
+ : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ eau-tramevertetbleue&amp;#64;iledefrance.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>92591</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
-[...14 lines deleted...]
- - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
+subventionner : 50 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
+&lt;/p&gt;
+&lt;p&gt;
+ - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
  &lt;br /&gt;
-&lt;/p&gt;
-[...19 lines deleted...]
- - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+  Etudes :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+  Acquisitions :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...13 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Opérations liées aux études :
+  Mise en œuvre du plan de gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...47 lines deleted...]
-      <c r="O98" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaire éligible :
+  Précisions bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...66 lines deleted...]
- - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
+Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>79298</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion raisonnée des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...16 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Par ce dispositif, la Région Grand Est décide de :
+ &lt;strong&gt;
+  Objectifs de l&amp;#039;aide départementale
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  contribuer à l&amp;#039;organisation, sur le territoire régional, de manifestations à caractère économique d&amp;#039;envergure régionale ou nationale – congrès, colloques, journées d&amp;#039;information -, destinées à un public de professionnels ciblés mais ouvertes à d&amp;#039;autres publics, professionnels ou grand public, et permettant de mieux faire connaitre le dynamisme économique du Grand Est,
-[...2 lines deleted...]
-  contribuer à la qualité, à l&amp;#039;attractivité et au développement de l&amp;#039;activité économique dans le Grand Est.
+  améliorer l&amp;#039;acquisition de connaissances et la définition des projets sur les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à la restauration physique du fonctionnement des bassins versants
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de fonctionnement des bassins versants : SAGE, hydromorphologie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration du transport sédimentaire, amélioration de la continuité longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux, aménagements en vue d&amp;#039;améliorer les continuités latérales des cours d&amp;#039;eau : études préalables et travaux, y compris maîtrise d&amp;#039;oeuvre, déclaration Loi sur l&amp;#039;Eau, assistance à maîtrise d&amp;#039;ouvrage, géotechniques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de connaissances : hydrométrie, topographie, télédétection, modélisation, suivi, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs regroupements, syndicats mixtes et associations syndicales autorisées
+&lt;/p&gt;
+&lt;p&gt;
+ Montant total d&amp;#039;aides publiques maxi : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles : 50 000€ pour les études et 200 000€ pour les travaux. Le montant de la subvention est calculé sur la base des dépenses hors TVA sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de déroulement et à leur restitution
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande. Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/
+ Service Environnement Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/061e-accompagner-la-gestion-raisonnee-des-milieux-/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>30531</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porter à connaissance de données relatives aux zones humides sur le territoire du Département
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h3&gt;
-[...24 lines deleted...]
- &lt;/a&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O99" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Achat et valorisation d&amp;#039;une zone humide
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une signalétique
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
+&lt;/p&gt;
+&lt;p&gt;
+ Conférence zones humides
+&lt;/p&gt;
+&lt;p&gt;
+ Continuité écologique de la traversée du Viaur
+&lt;/p&gt;
+&lt;p&gt;
+ Plan d&amp;#039;action biodiversité sur tout le territoire communal
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Biodiversité
+Paysage
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
-[...67 lines deleted...]
-      <c r="X99" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="mailto:financementdesentreprises&amp;#64;grandest.fr"&gt;
-[...1 lines deleted...]
- &lt;/a&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...319 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>30530</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir et mettre en œuvre la gestion durable des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes et EPCI (notamment à travers les syndicats de rivière) pour promouvoir et mettre en œuvre la gestion durable des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques et prise en compte des enjeux : Etats des lieux, cartographie, réglementation, outils méthodologiques; programmes de travaux, PPG, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Continuités écologiques, hydromorphologie, suivis piscicoles...
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 22 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la définition des enjeux/objectifs/actions sur les masses d&amp;#039;eau ciblées dans le cadre du PPG Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la rédaction de la déclaration d&amp;#039;intérêt général (DIG) établie dans le cadre du nouveau programme pluriannuel de gestion (PPG) de Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse de la thermie du Tescou en amont et en aval d&amp;#039;un ouvrage transversal
+&lt;/p&gt;
+&lt;p&gt;
+ Défintion des Objectifs/actions du futur programme pluriannuel de gestion (PPG) de Cérou-Vère 2022-2027
+&lt;/p&gt;
+&lt;p&gt;
+ Détermination par topographie de la pente du ruisseau de Lavergné sur la commune de Cuq-les-Vielmur
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse liée à une érosion de berges en bord de voirie communale - propositions d&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse d&amp;#039;un problème d&amp;#039;eau stagnante dans le fossé du hameau de Beauzelles
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un mémo sur les modalités de mise en œuvre de mesures topographiques en cours d&amp;#039;eau. Formation in situ des agents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5323-promouvoir-et-mettre-en-uvre-la-gestion-durab/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J102" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -17841,2529 +19331,4416 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>164287</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des petites entreprises et de l'emploi</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H103" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...170 lines deleted...]
-          <t>Eau potable
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;3.1   Contribuer à la pérennité et au développement du tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.1.1 Accompagner les entreprises et les associations
+dans les domaines des ressources humaines et des conditions de travail&lt;/p&gt;&lt;p&gt;3.1.2  Promouvoir les métiers et les savoir-faire &lt;/p&gt;&lt;p&gt;3.1.3  Accueillir des entreprises et des nouvelles activités &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2  
+Soutenir le développement de la filière
+bois et des éco-matériaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.2.1   Accompagner les démarches développant et valorisant
+la filière bois &lt;/p&gt;&lt;p&gt;3.2.2 
+Sensibiliser à
+l’écoconstruction, à l’usage des éco-matériaux&lt;/p&gt;&lt;p&gt;3.2.3 
+Favoriser le
+développement de filières locales&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3  
+Développer le tourisme durable toute
+l’année &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk182562708"&gt;3.3.1  Créer et adapter les sites et hébergements
+touristiques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;3.3.2 Créer des produits
+ou des offres valorisant le territoire, les savoir-faire, les productions et
+les patrimoines locaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GPECT, opération collective d’accompagnement
+des entreprises pour le recrutement/management/bien-être au travail/adaptation
+aux changements/prise en compte du handicap, recensement des friches et bâtiments inoccupés, multiple
+rural, aménagement de locaux professionnels, espace coworking, espace de
+télétravail, tiers-lieu, création coopérative, couveuse ; etc. ;&lt;/li&gt;&lt;li&gt;Chantier-école,
+événements, journées de démonstration, nouveaux usages de la laine caussenarde, accompagnement à la gestion
+forestière, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’un local
+vélos, création de circuits de randonnée, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Forêts
-Montagne
-[...148 lines deleted...]
-Technologies numériques et numérisation
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q105" s="1" t="inlineStr">
+      <c r="Q96" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-leconomie/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD96" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...145 lines deleted...]
-      <c r="G107" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>163833</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie locale</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H107" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="T107" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...136 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
-[...17 lines deleted...]
-      <c r="M109" s="1" t="inlineStr">
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...10 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Hors étude liée à des opérations
-[...3 lines deleted...]
-  opération, élaboration/bilan PAPI.
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...12 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Hors travaux d&amp;#039;entretien et travaux
-[...9 lines deleted...]
-  de la ripisylve, mesures compensatoires, animation.
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O109" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;opération ne doit être ni engagée ni avoir
-[...38 lines deleted...]
- L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="X109" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Catherine LABAT - Cheffe de Service Environnement, Aménagement
-[...3 lines deleted...]
-  catherine.labat&amp;#64;ha-py.fr
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
- - 05 62 56 70 10 - 06 21 03 80 03
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-[...423 lines deleted...]
-      <c r="A112" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>123492</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
-[...2 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-      <c r="A113" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>132573</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Projets locaux d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
 &lt;/p&gt;
 &lt;p&gt;
  La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de la Haute-Marne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 03.25.32.85.71
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
   service.agriculture&amp;#64;haute-marne.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Guide des aides :
  &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
   http://www.haute-marne.fr/guidedesaides/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toute correspondance doit être adressée à :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Monsieur le Président du Conseil départemental
 &lt;/p&gt;
 &lt;p&gt;
  1 rue du Commandant Hugueny
 &lt;/p&gt;
 &lt;p&gt;
  CS 62127
 &lt;/p&gt;
 &lt;p&gt;
  52905 CHAUMONT Cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>jean-jules.joly@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-      <c r="A114" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>120261</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour atteindre cet objectif et dans la continuité des politiques engagées depuis de nombreuses
+ années, le Département développe une politique qui vise à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
+  &lt;/li&gt;
+  &lt;li&gt;
+   participer à la restauration physique du fonctionnement des bassins versants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Acquisition de connaissances (hydrométrie, topographie,
+ télédétection, modélisation,
+ suivis ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes de fonctionnement des bassins
+ versants (SAGE, hydromorphologie ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors étude liée à des opérations
+  foncières, inventaires zones humides, études
+  en lien avec des mesures
+  compensatoires liées à une
+  opération, élaboration/bilan PAPI.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Amélioration du transport sédimentaire, amélioration de la continuité
+ longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux (études préalables et travaux compris maîtrise d&amp;#039;
+ œuvre
+ , déclaration Loi sur l&amp;#039;Eau, AMO,
+ géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement en vue d&amp;#039;améliorer les
+ continuités latérales des cours d&amp;#039;eau  (études préalables et travaux compris maîtrise d&amp;#039;œuvre, déclaration Loi sur l&amp;#039;Eau, AMO, géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors travaux d&amp;#039;entretien et travaux
+  d&amp;#039;aménagement récurrents
+  (enlèvement déchets, enlèvement
+  d&amp;#039;embâcles, entretien ripisylve,
+  lutte contre les plantes
+  envahissantes, ...), protection de
+  berges autres qu&amp;#039;en génie
+  végétal, protection
+  contre les
+  inondations, restauration
+  de la ripisylve, mesures compensatoires, animation.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération ne doit être ni engagée ni avoir
+ fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les études, les services du Département doivent être associés à l&amp;#039;élaboration du
+ cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux maximum toutes aides publiques confondues ne doit pas dépasser 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant le travail réalisé en régie :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le montant des travaux doit être équivalent à une fourchette de
+ prix habituellement pratiquée par des entreprises pour des opérations similaires
+ ,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le pétitionnaire doit fournir une attestation signée du Président de la
+ structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ils ne doivent pas dépasser 30% de la dépense subventionnable,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la main d&amp;#039;
+ œuvre
+ (y compris charges),
+ les frais de déplacement, les dépenses ponctuelles directement liées à la mission, excepté les frais liés au fonctionnement général de la structure, peuvent être intégrés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ces prestations doivent être ré-imputées en section d&amp;#039;investissement (attestation du
+ Trésorier à l&amp;#039;appui).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Catherine LABAT - Cheffe de Service Environnement, Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:catherine.labat&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
+  catherine.labat&amp;#64;ha-py.fr
+ &lt;/a&gt;
+ - 05 62 56 70 10 - 06 21 03 80 03
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5269-soutenir-les-structures-gestionnaires-des-mil/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>119761</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H114" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
  &lt;br /&gt;
  biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
 &lt;/p&gt;
 &lt;p&gt;
  Création de noues plantées en bordure de voirie
 &lt;/p&gt;
 &lt;p&gt;
  Création de toitures végétalisées
 &lt;/p&gt;
 &lt;p&gt;
  Création de chaussées à struture réservoir
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
  &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
   https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déconnexion des eaux pluviales :
 &lt;/p&gt;
 &lt;p&gt;
  - du réseau unitaire d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>Jean-Philippe KARPINSKI
 &lt;br /&gt;
 Chef de la Mission Mer du Nord
 &lt;br /&gt;
 jp.karpinski&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 François BLIN
 &lt;br /&gt;
 Chef de la Mission Picardie
 &lt;br /&gt;
 f.blin&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Ludovic LEMAIRE
 &lt;br /&gt;
 Chef de la Mission Littoral
 &lt;br /&gt;
 l.lemaire&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé CANLER
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...104 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>116530</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la fonctionnalité des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
-[...99 lines deleted...]
-          <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H117" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="S117" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>117150</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre la préservation de la fonctionnalité des zones humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
+&lt;/p&gt;
+&lt;p&gt;
+ Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour partie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Foncier
+Risques naturels
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>95344</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie
+Conseil départemental de l'Aude
+Agence de l'eau Rhône-Méditerranée-Corse
+Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'intervention dépend du dispositif demandé</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité des opérations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe
+  1
+  &lt;/em&gt;
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+  Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe  2 :
+  &lt;/em&gt;
+  Amélioration de la surveillance et de la prévision des crues
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Alerte et gestion de crise; c&amp;#039;est-à-dire suivi de l&amp;#039;hydrologie superficielle et souterraine, prévision pluviométrique, renforcement des outils de gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Prise en compte du risque inondation dans l&amp;#039;urbanisme et l&amp;#039;aménagement du territoire ; c&amp;#039;est-à-dire accompagner la mise en œuvre des Plans de Prévention des Risques Inondations approuvés et assister les collectivités dans l&amp;#039;élaboration des SCOT et des schémas de ruissellement en zone urbaine et péri-urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Actions de réduction de la vulnérabilité des personnes et des biens ; c&amp;#039;est-à-dire réduire la vulnérabilité et augmenter la résilience des services publics et des entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 6 :
+  &lt;/em&gt;
+  Ralentissement des écoulements ; c&amp;#039;est-à-dire optimiser les champs d&amp;#039;expansion des crues, contrôler le transport solide, réaliser des ouvrages de rétention, et surtout réaliser des PPGBV, qui représentent à eux seuls environ la moitié de l&amp;#039;enveloppe financière du PAPI 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 7 :
+  &lt;/em&gt;
+  Gestion des ouvrages de protection hydraulique ; c&amp;#039;est-à-dire aménagement des berges au droit d&amp;#039;enjeux, confortement des digues et déversoirs, optimisation d&amp;#039;ouvrages existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour l&amp;#039;axe spécifique des PPGBV , les opérations devront s&amp;#039;articuler autour des 5 axes d&amp;#039;actions suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 1 :
+  &lt;/em&gt;
+  Restauration physique des cours d&amp;#039;eau : Actions visant à rechercher un fonctionnement naturel des cours d&amp;#039;eau par des actions morphologiques et sédimentaires ; libérer des espaces de mobilité des cours d&amp;#039;eau dans les secteurs définis de manière concertée en veillant à préserver les zones à enjeux ; soutenir les actions de continuité écologique par l&amp;#039;effacement ou l&amp;#039;équipement de seuils et barrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 2 :
+  &lt;/em&gt;
+  Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   david.mouret&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Alain ERADES  - Ingénieur
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   alain.erades&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  téléphone : 04.68.11.67.62
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H118" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>165715</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'économie circulaire – Collectivités</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Économie circulaire – Collectivités</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’économie circulaire couvre un ensemble de champs sur lesquels les collectivités territoriales ont la possibilité d’agir, autour de la prévention et de la gestion des déchets qui relèvent de leur compétence.&lt;/p&gt;&lt;p&gt;La loi AGEC de 2020 a formalisé les objectifs nationaux. Les mesures sont réparties selon cinq axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;sortir du plastique jetable&lt;/li&gt;&lt;li&gt;mieux informer les consommateurs&lt;/li&gt;&lt;li&gt;lutter contre le gaspillage et pour le réemploi solidaire&lt;/li&gt;&lt;li&gt;agir contre l’obsolescence programmée&lt;/li&gt;&lt;li&gt;mieux produire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les collectivités ont un rôle essentiel dans la mise en œuvre de cette politique publique, du fait de leurs compétences, leur capacité d’animation locale et d’action au plus proche des citoyens. Des projets peuvent ainsi être envisagés sur les thématiques suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;La sobriété : adopter un nouveau modèle économique en accompagnant des actions visant à lutter contre la surconsommation, la surproduction et le gaspillage.&lt;/li&gt;&lt;li&gt;La prévention : mettre en place des opérations visant la réduction à la source des déchets ménagers et assimilés et qui encouragent notamment la participation des citoyens.&lt;/li&gt;&lt;li&gt;L’optimisation du service public de prévention et de gestion des déchets (SPPGD) : optimiser et moderniser le service dans le but de réduire la quantité de déchets et d’en améliorer la valorisation.&lt;/li&gt;&lt;li&gt;La valorisation matière : faire des déchets ménagers et assimilés des ressources utiles pour le territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif s’articule autour de 3 axes dans lesquels les projets des collectivités pourront s’inscrire :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 – Optimiser les services publics de prévention et de gestion des déchets :&lt;ul&gt;&lt;li&gt;études d’optimisation SPPGD ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations d’optimisation du SPPGD ;&lt;/li&gt;&lt;li&gt;investissements liés aux équipements de suivi du SPPGD.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 2 – Enrichir l’accompagnement à l’économie circulaire sur les territoires :&lt;ul&gt;&lt;li&gt;études sur la planification de l’économie circulaire sur le territoire ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations de sobriété, prévention des déchets et valorisation matière.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 3 – Réduire les quantités de déchets en instaurant un financement incitatif ou une information individuelle :&lt;ul&gt;&lt;li&gt;études préalables à la mise en place de la tarification incitative/redevance spéciale/information individuelle ;&lt;/li&gt;&lt;li&gt;mise en œuvre de la tarification incitative/information individuelle ;&lt;/li&gt;&lt;li&gt;investissements liés à la mise en œuvre d’un mode de financement incitatif/information individuelle.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour rappel, les modalités d’aides sont les suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études : taux d’aide maximum 80 % ; plafond d’assiette :&lt;ul&gt;&lt;li&gt;diagnostic : 50 k€ ;&lt;/li&gt;&lt;li&gt;étude accompagnement de projet : 100 k€.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Mise en œuvre des opérations SPPG et/ou ECi : dépenses externes (animation, formation et communication) jusqu’à 50 % maximum et 30 k€/an/ETPT pour du personnel contractuel, non-fonctionnaire, avec un plafond d’aide de 200 k€ par opération.&lt;/li&gt;&lt;li&gt;Aide aux investissements dans des équipements permettant le suivi de l’utilisation du SPPGD (puces, logiciels, informatique embarquée, tambours d’identification…), y compris pour les opérations liées à la mise en œuvre d’une tarification.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q108" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economie-circulaire-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>156131</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
+  (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
+  (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares :
+  Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements favorables à la biodiversité
+  en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements de valorisation du patrimoine naturel
+  comme les panneaux thématiques pour l&amp;#039;éducation à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations :
+  Travaux de plantations de vergers, bosquets, d&amp;#039;alignements d&amp;#039;arbres et d&amp;#039;arbres isolés -
+   Opérations de restauration des arbres têtards
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies :
+  Diagnostic phytosanitaire - Les travaux de création ou de restauration de haies, y compris les travaux préalables nécessaires (dessouchage, travaux de terrassement, préparation du sol et paillage) et les plantations de végétaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Travaux réalisés par un prestataire externe compétent dans le domaine ou travaux réalisés en régie par les communes ou les groupements de communes (dans ce cas, seul le montant des factures relatives à l&amp;#039;acquisition des matériaux est pris en compte)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intérêt des études et du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Éléments patrimoniaux justifiant de l&amp;#039;intérêt du site concerné par le projet, ou de sa fragilité (présence sur le territoire de milieux naturels fragiles et menacés), reconnus en tant que tel ou inscrits à des inventaires scientifiques (ZNIEFF, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantie de la maîtrise du foncier par le maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection du patrimoine naturel restauré par délibération spécifique ou dans le PLU ou la carte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement sur l&amp;#039;honneur à préserver les éléments restaurés pendant 20 ans minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et aménagements de valorisation du patrimoine naturel : les projets doivent s&amp;#039;intégrer dans un projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations: Pour les vergers : espèces d&amp;#039;arbres fruitiers locales et anciennes à hautes tiges - Pour les bosquets : taille inférieure ou égale à 50 ares et conformité à la liste des essences locales - Pour les alignements d&amp;#039;arbres et arbres isolés : se conformer à la liste des essences locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies: 100 mètres minimum - Conformité au cahier de plantations du Département (essences locales et structuration de la haie)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Planchers des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares, aménagements favorables à la biodiversité, aménagements de valorisation du patrimoine naturel et plantations : 1.500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 100 minimum
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares : 8.000€ HT par mare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 18€ HT par mètre linéaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>105329</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la plantation de haies et d'arbres</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - plantation de haies et d'arbres (hors forêts)</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales charentaises (communes, EPCI, syndicats, etc.)&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Agriculteurs (propriétaires ou fermiers)&lt;/li&gt;&lt;li&gt;Particuliers (propriétaires de parcelles agricoles)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;La subvention du Département a pour but de favoriser la reconstitution des trames bocagères cohérentes, de renforcer la biodiversité, de réguler le régime des eaux, de limiter les îlots de chaleur, de protéger les sols contre l’érosion, de contribuer à la valorisation collective des paysages, de préserver les habitations de la dérive des produits phytosanitaires à proximité de zones agricoles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plantation de haies et d&amp;#039;arbres &lt;/strong&gt;&lt;strong&gt;(incluant fourniture des plants, des tuteurs et protections biosourcés et biodégradables et le paillage naturel)&lt;/strong&gt;&lt;strong&gt;  :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  haie simple : 2 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie double : 5 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie triple : 7 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;arbre : 4 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;li&gt;arbre fruitier greffé isolé : 8 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Frais d’adhésion et/ou expertise : &lt;/strong&gt;montant HT de l’accompagnement plafonné à 300 €.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation des travaux :&lt;/strong&gt; 80% de la dépense HT subventionnable, plafonnée à 3 000 €, hors coût de désartificialisation des sols&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plafond de subvention :&lt;/strong&gt; 80 % des frais engagés par les planteurs
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher de subvention :&lt;/strong&gt; 500 €, toute demande inférieure ne sera pas traitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;br /&gt;
+ &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères généraux : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’intégrer dans le cadre des objectifs de la subvention cités ci-dessus. Il doit être situé sur le territoire du département de la Charente. En cas d’opération dépassant les limites administratives du département, seule la partie charentaise sera soutenue.&lt;/p&gt;&lt;p&gt;Afin de répondre aux objectifs du règlement d’intervention, le Département se réserve le droit, à titre dérogatoire, de soutenir un projet qui ne respecterait pas scrupuleusement tous les critères dès lors qu’il aura été présenté en Comité technique (cf. Modalités d’instruction et de versement) et que celui-ci aura émis avis favorable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Localisation des plantations :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;en plein champ&lt;/li&gt;&lt;li&gt;en bordure de voirie&lt;/li&gt;&lt;li&gt;en limite de bâti agricole&lt;/li&gt;&lt;li&gt;tout autre secteur jugé pertinent pour répondre aux objectifs du Plan Arbres et Haies et du Schéma département des espaces naturels&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Attention, sont exclus du soutien du Département, les projets de plantations situées dans les espaces urbanisés à l’exception :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des projets d’aménagements d’îlots de fraîcheur ou projets similaires ;&lt;/li&gt;&lt;li&gt;des projets concourant à protéger les habitations de la dérive des produits phytosanitaires issus de zones agricoles à proximité immédiate.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire veillera à s’informer de façon exhaustive sur les zonages relatifs au secteur de plantation concerné et à respecter scrupuleusement toute règlementation ou servitude s’y appliquant (plan local d’urbanisme, site classé, site inscrit, etc.)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Contraintes liées aux plantations en bordure de routes départementales&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;au-delà de la limite du domaine départemental, il est nécessaire d’obtenir l’alignement auprès des agences départementales de l’aménagement (ADA),&lt;/li&gt;&lt;li&gt;la plantation a lieu à une distance minimale de 4 mètres de la bordure de la chaussée,&lt;/li&gt;&lt;li&gt;lorsque la route présente une fréquentation de plus de 1 500 véhicules par jour, la distance minimale est de 7 m.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Calendrier de plantations : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Novembre à mars, en s’assurant des bonnes conditions pédoclimatiques permettant d’obtenir rapidement une reprise des plants (hors période de gel ou inondation …),&lt;/li&gt;&lt;li&gt;Report exceptionnel en cas d’aléa (météo, manque de disponibilités de plants ou autre cas de force majeure).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Choix des essences :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des essences autorisées est celle publiée par le Conservatoire Botanique National Sud Atlantique. Pour les arbres fruitiers greffés, seront retenues les variétés fruitières anciennes du Sud-Ouest. Les arbres fruitiers non greffés sont considérés comme des essences classiques d’arbres et arbustes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Diversité des essences :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Haies et bosquets : 5 essences différentes au moins (veiller à mélanger les différentes strates et à inclure des essences fruitières et/ou favorables aux pollinisateurs&lt;/li&gt;&lt;li&gt;Vergers : 3 essences différentes au moins, en diversifiant parmi les variétés anciennes si possibles &lt;/li&gt;&lt;li&gt;Arbres d’alignement : possibilité de plantation monospécifique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Travail du sol :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le coût du travail du sol est compris dans le coût d’implantation. Le coût de la désartificialisation des sols n’est pas éligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Protection des plants et tuteurs : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les protections et tuteurs en plastique sont proscrits et doivent être biosourcés et biodégradables, à l’exception de ceux concernant les arbres de haut jet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Paillage : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à utiliser un paillage biodégradable pour la plantation en quantité suffisante pour un bon développement de la haie. Le bénéficiaire s’engage à regarnir le paillage si nécessaire. Dans ce cadre, l’emploi de plastique est proscrit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Entretien de la plantation de haie :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il consiste à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dégager la végétation herbacée pendant les trois premières années,&lt;/li&gt;&lt;li&gt;compléter le paillage si nécessaire,&lt;/li&gt;&lt;li&gt;défourcher et élaguer les arbres de hauts jets pour obtenir une qualité bois d’œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour éviter la destruction des espèces protégées, en particulier les oiseaux nicheurs, et pour répondre aux recommandations de l&amp;#039;Office Français de la Biodiversité, le bénéficiaire s’engage à éviter toute intervention sur les haies entre le 15 mars et le 15 août, à l&amp;#039;exception de celles relatives à la sécurité des biens et des personnes.&lt;/p&gt;&lt;p&gt;Il s’engage également à ne pas détruire la haie plantée grâce à l’aide du Département.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Distance de plantation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il est obligatoire de respecter la règlementation en vigueur relative à la distance de plantation vis-à-vis des fonds publics ou privés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux haies&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;longueur minimale de haie : 100 mètres d’un seul tenant,&lt;/li&gt;&lt;li&gt;emprise de la haie : entre 70 cm et 1 m de large,&lt;/li&gt;&lt;li&gt;distance maximale entre deux plants : 2 m.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres fruitiers&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les fruitiers y compris greffés peuvent être implantés dans le linéaire de la haie en respectant une densité maximale de 20% ; privilégier les essences locales et conservatoires : pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, ... &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;(Pour plus d’informations, se rapprocher du Domaine Agro écologique de Barolle à MONTESQUIEU 47130 - ex Conservatoire végétal régional de Nouvelle-Aquitaine)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux vergers de variétés anciennes&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;seules les collectivités sont éligibles. Un maximum de 100 arbres fruitiers greffés d’essences locales et conservatoires peut être subventionné (pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques à la dérive des produits phytosanitaires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les caractéristiques des plantations proposées par les structures doivent être en adéquation avec l’objectif (argumentation à présenter en comité technique). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;les projets visant à compléter les haies existantes (dents creuses) ou les arbres isolés seront privilégiés.&lt;/p&gt;&lt;p&gt;Attention : Les projets d’agroforesterie ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant, l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les éléments techniques du projet de plantation (formulaire spécifique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous les devis qui entrainent un coût pour le planeur (plants, paillage, implantation et protection)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des factures acquittées,&lt;/li&gt;&lt;li&gt;l&amp;#039;attestation sur l&amp;#039;honneur du bénéficiaire,&lt;/li&gt;&lt;li&gt;des visuels certifiant que la réalisation de la plantation est conforme au dossier subventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subventions doivent être établies par les structures en charge du dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la Chambre d&amp;#039;agriculture de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre d&amp;#039;Etude Technique Environnemental et Forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Prom&amp;#039;haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association pour la Mise en Valeur des Forêts du Sud Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de Bassin etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Celles-ci présentent les projets de plantation et transmettent le formulaire au Département dûment complété 15 jours avant la tenue des comités techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Examen des dossiers par le comité technique :
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers recevables sont présentés lors de la réunion d&amp;#039;un comité technique, au cours de laquelle chaque structure dispose d&amp;#039;une voix. Ce comité émet un avis simple sur les projets présentés en fonction des conditions techniques de plantation et de leur intérêt environnemental et paysager. Il est composé des structures suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre Régional de la Propriété Forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Direction Départementale des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Charente Nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le CAUE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hennessy
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Angoulême
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dates de réunion du comité technique sont fixées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ → Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;Les paiements relatifs aux plantations
+sont effectués en un versement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le paiement du solde
+intervient après dépôt des pièces justificatives dans le portail
+« Subvention 16 » (cf. PIECES A FOURNIR) et traitement par les
+services du Département qui rédigent un procès-verbal. Celui-ci est cosigné par
+le bénéficiaire uniquement en cas de réception in situ.&lt;/p&gt;&lt;p&gt;
+ Les travaux des bénéficiaires ayant fait une demande de solde avant l&amp;#039;été sont réceptionnés dès l&amp;#039;automne par les services du Département ou par tout autre technicien habilité par le Département. La réception fait l&amp;#039;objet d&amp;#039;un procès-verbal, cosigné par le planteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour que la réception soit conforme, la plantation doit être réalisée et correspondre au descriptif de projet approuvé par le comité technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations de haies, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 80 % sans trouées de plus de 10 mètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire conforme au projet, avec une tolérance de 5 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un entretien suffisant pour permettre à la haie de se développer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les plantations d&amp;#039;arbres d&amp;#039;alignement ou de verger, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 90 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire ou dispositif conforme au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La conformité des réceptions déclenche le versement des subventions des plantations.&lt;/p&gt;
+&lt;p&gt;
+ Si la réception s&amp;#039;avère non conforme, le bénéficiaire devra effectuer les restaurations et compléments nécessaires et tenir informé le Département de la fin des travaux. Le planteur pourra néanmoins solliciter le versement de la partie conforme de la haie, mais ne pourra bénéficier du reste de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Si toutefois, la réfaction entraine un calcul de la subvention inférieur à 500 €, le projet ne pourra être financé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra être achevé et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Au-delà de ce délai de deux ans, le projet est considéré comme abandonné.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet peut s&amp;#039;échelonner sur deux années afin d&amp;#039;atteindre le plafond des 500 €. Il constitue alors une seule et même demande.
+&lt;/p&gt;&lt;p&gt;Contrôle :&lt;/p&gt;&lt;p&gt;Le Département se réserve le droit de
+procéder à des contrôles concernant la conformité des travaux réalisés (nombre
+de plants vivants, paillage, tuteurs et protections). Le bénéficiaire est
+informé qu’à l’issue des contrôles, si les plantations ne sont pas conformes au
+projet déposé et pour lequel la subvention a été octroyée, il est dans
+l’obligation d’effectuer à ses frais les travaux de mise en conformité
+(entretien, paillage, regarni, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/02-Au_quotidien/03-Dispositifs_de_subventions/plantation_haies_arbres.pdf</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Schéma des espaces naturels - plantation de haies et d&amp;#039;arbres (hors forêt)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 94&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMUNICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communication sur le projet financé doit systématiquement se faire en prenant l&amp;#039;attache du Département et à minima en mentionnant son soutien au projet, sous peine de révision de l&amp;#039;octroi de l&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est conditionnée au respect des points suivant :
+&lt;/p&gt;
+&lt;p&gt;
+ -	la communication presse possible uniquement après contact et validation du Département
+&lt;/p&gt;
+&lt;p&gt;
+ -	toute communication écrite ou orale doit mentionner l&amp;#039;aide du Département
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b68a-accompagner-et-soutenir-la-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>97346</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Plantations de haies et de bosquets en zone rurale</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plan Vendée Biodiversité Climat -
+  Plantation de haies et de bosquets en zone rurale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
+15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections et du tuteurage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tout projet de plantations doit tenir compte de la liste des essences subventionnées par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations à proximité des zones bâties, il convient de se référer aux fascicules « Planter dans ... » réalisée par le C.A.U.E. en concertation avec la Chambre d&amp;#039;Agriculture. Ces plaquettes sont téléchargeables sur le site du CAUE (
+ &lt;a href="https://www.caue85.com" rel="noopener" target="_blank"&gt;
+  https://www.caue85.com
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
+bâtie, aux plantations de haies ou au regarnissage de haies existantes y
+compris autour des sièges d’exploitation et des bâtiments agricoles avec un
+minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
+jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
+ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
+réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
+espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
+surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
+m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+&lt;p&gt;Les
+bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
+&lt;p&gt; La
+subvention ne doit pas avoir pour objet de financer des plantations visant à se
+mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
+point de vue de la biodiversité, les plantations réalisées au minimum sur 2
+lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
+possible, la réalisation de haies sur talus et terrains en pente doit se faire
+perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
+en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>165378</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Economie de proximité et culture</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>S’appuyer sur les potentiels locaux et renforcer les coopérations entre les acteurs socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>GAL LEADER Ardèche</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'Aides Publiques max</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;3.1/ Emergence, développement et maintien
+de nouveaux modèles économiques ou dynamiques socio-professionnelles sur le
+territoire :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;- Etude, expertise, projet de recherche, action
+d&amp;#039;animation, de communication visant à créer, à développer des lieux à usages
+multiples, collectifs et/ou mutualisés et à favoriser la mise en réseau ou
+les actions de coopération et de partenariat&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Mission de maîtrise d’œuvre, équipements et
+travaux afin de créer des lieux à usages multiples, collectifs et/ou mutualisés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2/ Installation de nouveaux professionnels et maintien de services de
+proximité :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;- Mission de maîtrise d’œuvre, équipements et aménagements
+pour permettre l&amp;#039;installation de nouveaux professionnels, la création ou le
+maintien de services de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3/ Valorisation des filières emblématiques et des ressources
+locales :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;- Etude, expertise, projet de recherche, équipements,
+action d’animation, de promotion, de valorisation, de mise en réseau des
+professionnels des filières permettant le renforcement et le développement de
+filières emblématiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Action d&amp;#039;animation, de promotion, de valorisation
+autour des métiers en tension&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.4/ Valorisation et développement des projets spécifiques portant sur
+la transition écologique et énergétique :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;- Etude, expertise, projet de recherche, mission
+de maîtrise d’œuvre, acquisition d’équipement et de matériels, action d&amp;#039;animation,
+de communication, de sensibilisation et de formation visant à développer des
+actions autour de la transition écologique et énergétique&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;br /&gt;&lt;strong&gt;3.5/ Soutien aux actions culturelles :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;- Action d&amp;#039;animation, de communication, de
+sensibilisation, de création et de diffusion culturelle visant à faire vivre le
+territoire autour d&amp;#039;événements culturels&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-ardeche.fr/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>m.chapron@archeagglo.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tourisme-durable-filieres-touristiques-changement-de-pratique-attractivite-des-metiers-touristiques-1/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>ACHE Agglo</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>165629</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie de la fonctionnalité et de la coopération</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’économie de la fonctionnalité et de la coopération</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le contexte environnemental et social favorise l’émergence de &lt;strong&gt;nouveaux modèles de développement&lt;/strong&gt;, parmi lesquels l’économie de la fonctionnalité et de la coopération. Elle établit une &lt;strong&gt;nouvelle relation entre l’offre et la demande&lt;/strong&gt;. Elle ne se fonde plus sur la simple vente de biens ou de services, mais sur la fourniture d’effets utiles (bénéfices) pour les usagers, répondant à des &lt;strong&gt;besoins réels des personnes, des entreprises et des collectivités, ainsi qu’aux enjeux de durabilité&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les bénéfices de cette démarche sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;économiques : &lt;/strong&gt;avoir une approche centrée usagers plutôt que la vente d’un simple produit pour pérenniser son activité, se différencier et fidéliser ses clients ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;écologiques &lt;/strong&gt;: sortir de la logique de volume (produire et vendre toujours plus), mutualiser et allonger la durée de vie de ses produits pour réduire significativement la consommation de ressources naturelles et créer des impacts bénéfiques sur l’environnement ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;sociaux &lt;/strong&gt;: développer des effets positifs sur la société, valoriser les compétences de ses collaborateurs reposant sur l’expérience réelle du travail ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;territoriaux &lt;/strong&gt;: développer des dynamiques coopératives en lien avec les enjeux du territoire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une étude de diagnostic ou d’accompagnement permet d’analyser le périmètre du besoin ou de la fonctionnalité à satisfaire pour dimensionner l’offre de services à proposer en correspondance.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant&lt;strong&gt; jusqu’à 80 % de son coût&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_987_988</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/soutien-leconomie-de-la-fonctionnalite-et-de-la-cooperation</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-economie-de-la-fonctionnalite-et-de-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>164136</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions hydro-économes</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J115" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement aides de l'état</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M118" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions d’économies d’eau tous acteurs confondus, qu’il s’agisse des collectivités, des acteurs 
 agricoles, des entreprises, des bailleurs sociaux, des établissements publics comme Voies Navigables de France…
 &lt;br /&gt;À titre d’exemple, sont éligibles des actions telles que la lutte contre les fuites ou autres actions hydro-économes 
 des collectivités ou des acteurs de l’aménagement urbain, le changement de process, la modification de prises 
 d’eau pour les canaux, la mise en place de filières pour les cultures à bas besoins en eau, l’optimisation du 
 pilotage de l’irrigation, les pratiques d’occupation du sol favorisant les réserves d’eau et de matière organique 
 dans les sols, …
 &lt;br /&gt;Pour des raisons d’équilibre budgétaire, les installations de systèmes d’irrigation économes en eau (goutte à 
 goutte, rampes d’irrigation plus performantes, entretien dont lutte contre les fuites, …) pourront être financées 
 uniquement dans le cadre d’appels à projet ciblés sur des économies d’eau ambitieuses dont le règlement fixera 
 les modalités d’intervention et inclura parmi les critères, le rapport coût-efficacité.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R118" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de lutte contre les fuites des 
 collectivités sont éligibles selon les 
 conditions définies dans la fiche 
 thématique « Interventions en matière 
 de préservation de la ressource en eau 
 et de sécurisation de l’alimentation en 
 eau potable, en quantité et qualité ».&lt;/p&gt;&lt;p&gt;Pour le cas spécifique des opérations 
 ponctuelles d’urbanisme opérationnel, 
 quel que soit le porteur et y compris 
 celles portées par des collectivités, les 
 actions sont éligibles si elles 
 interviennent dans le cadre de projets 
 d’urbanisme durables multi-enjeux 
 (sobriété en eau, perméabilisation, 
 renaturation) ou de partenariats le 
 prévoyant. Les conditions d’aide sont 
 définies dans la fiche thématique « Eau 
 et Nature en Ville et Village ». &lt;br /&gt;En cas de 
 démarche globale visant uniquement la 
 sobriété en eau à l’échelle du 
 patrimoine entier d’un acteur foncier 
 urbain, en déclinaison ou non d’un plan 
 global de gestion de l’eau, les actions 
 d’études ou de travaux visées seront 
@@ -20372,447 +23749,618 @@
 les actions agricoles sont éligibles si : &lt;br /&gt;- Elles visent le pilotage pour une irrigation 
 plus sobre ; &lt;br /&gt;- Elles visent à mettre en œuvre des 
 solutions d’économies d’eau dans les 
 exploitations agricoles (exemple : 
 récupération des eaux de toiture) ou de 
 substitution de ressources pour 
 l’abreuvement ; &lt;br /&gt;- Elles visent à mettre en place des 
 systèmes culturaux plus économes en eau et plus résilients face à la sécheresse 
 (cultures moins exigeantes en eau, 
 protection du sol vis-à-vis de 
 l’évaporation, techniques concourant à 
 l’amélioration des propriétés physiques 
 du sol, solutions favorisant l’infiltration et 
 ralentissant le ruissellement, …).
 &lt;br /&gt;Autres conditions 
 Pour les démarches hydro-économes 
 portées par les collectivités, il sera vérifié 
 au moment du solde qu’au moins une 
 action de sensibilisation/communication 
 du public aura été menée dans le cadre 
 du projet. Si cette condition n’est pas 
 respectée, l’aide sera soldée avec 
 réfaction.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X118" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-structuration-de-la-gouvernance/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-      <c r="A119" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>162483</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper les mutations économiques</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Priorité 3 Objectif Spécifique G</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale de l’Economie, de l’Emploi, du Travail et des Solidarités (DREETS) — Normandie</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Meilleure prise en compte par l’ensemble des acteurs des enjeux relatifs à la Gestion des Emplois et des Parcours Professionnels ;&lt;/li&gt;&lt;li&gt;Améliorer l’accès à la formation et à la qualification des salariés, notamment des salariés les moins qualifiés, des salariés âgés de plus de 54 ans, des salariés en situation d’emploi instable (contrats à durée déterminée, contrats aidés, intérim…), des salariés issus de secteurs en difficulté ou impactés par des mutations nécessitant une adaptation pour préserver leur employabilité, des salariés issus des métiers en tension ;&lt;/li&gt;&lt;li&gt;Contribuer au renouvellement de l’ingénierie de formation à destination des actifs occupés aux besoins du marché du travail et dans les domaines de la transition numérique et/ou digitale, de la transition écologique et/ou énergétique ;&lt;/li&gt;&lt;li&gt;Développer des outils de veille et de partage des données visant la coordination des différents acteurs territoriaux et sectoriels et l’identification des compétences.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions visées&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1) Actions visant à accompagner les mutations économiques, notamment liées aux transitions écologiques et numériques et la formation continue des actifs occupés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;ingénierie de formation et de construction de parcours, facilitation de l&amp;#039;accès à la formation (lisibilité des référentiels, certification des compétences, modalités innovantes de formation, etc.), plans de développement de compétences dans le domaine de l’environnement : certification du personnel, efficacité énergétique, énergie renouvelable, économie circulaire, construction durable, emplois environnementaux , adaptation des compétences aux nouveaux défis sociaux (inclusion sociale, transition écologique et numérique, métiers rares ou émergents, etc.) et aux besoins du marché du travail, démarches d’expérimentation autour de l’action de formation en situation professionnelle (AFEST) ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2) Actions visant à anticiper les mutations économiques, notamment liées aux transitions écologiques et numériques et à accompagner les entreprises et les acteurs locaux : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;démarches anticipatrices, y compris GPEC, pour faire face aux mutations économiques notamment liées aux transitions écologique et numérique dans les branches, les entreprises et les territoires, notamment par le dialogue social ou via des accords passés avec l’Etat ;&lt;/li&gt;&lt;li&gt;veille territoriale et sectorielle : outils de veille (identification des compétences obsolètes et des besoins des filières d&amp;#039;avenir, notamment liées à la transition écologique), outils de partage des données (plateformes ressources humaines (RH), passerelles entre secteurs, coordination des acteurs territoriaux, etc.) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises dans la mise en œuvre d’une démarche de Responsabilité sociétale des entreprises (RSE) ;&lt;/li&gt;&lt;li&gt;accompagnement des entreprises sur les aspects RH des mutations professionnelles et des impacts de la crise sanitaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q116" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Date limite dépôt des candidatures : 31/10/2024&lt;/p&gt;&lt;p&gt;Période de réalisation possible de l&amp;#039;opération : Du 01/01/2024 au 31/12/2026&lt;/p&gt;&lt;p&gt;Durée de l&amp;#039;opération souhaitée : 12 mois minimum à 36 mois maximum&lt;/p&gt;&lt;p&gt;Montant total du soutien européen prévu : 1 500 000 €&lt;/p&gt;&lt;p&gt;Montant minimum FSE&amp;#43;/FTJ : 30 000 €&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FSE&amp;#43;/FTJ maximum : 60 %&lt;/p&gt;&lt;p&gt;Montant minimum coût total éligible : 50 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://fse.gouv.fr/les-appels-a-projets/normagd1035normandieaap-priorite-3-os-g-anticipation-des-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.emploi.gouv.fr/identification/login?TARGET=https%3A%2F%2Fma-demarche-fse-plus.fr%2F#/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maxime TROMPIER, Chef du service FSE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Adresse mail : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/maxime.trompier&amp;#64;dreets.gouv.fr" target="_self"&gt;maxime.trompier&amp;#64;dreets.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél : 02.27.05.90.13 / Portable : 06.61.15.54.76&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>imane.rouxel@dreets.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/anticipation-des-mutations-economiques-normagd1035/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>DREETS DE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AD116" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>162474</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie de la fonctionnalité et de la coopération</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Soutien à l’économie de la fonctionnalité et de la coopération</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le contexte environnemental et social favorise l’émergence de &lt;strong&gt;nouveaux modèles de développement&lt;/strong&gt; parmi lesquels l’économie de la fonctionnalité et de la coopération. Elle établit une &lt;strong&gt;nouvelle relation entre l’offre et la demande&lt;/strong&gt;. Elle ne se fonde plus sur la simple vente de biens ou de services mais sur la fourniture d&amp;#039;effets utiles (bénéfices) pour les usagers répondant à des &lt;strong&gt;besoins réels des personnes, des entreprises et des collectivités ainsi qu’aux enjeux de durabilité&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les bénéfices de cette démarche sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Économiques&lt;/strong&gt; : avoir une approche centrée usagers plutôt que la vente d’un simple produit pour pérenniser son activité, se différencier et fidéliser ses clients.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Écologiques&lt;/strong&gt; : sortir de la logique de volume (produire et vendre toujours plus), mutualiser et allonger la durée de vie de ses produits pour réduire significativement la consommation de ressources naturelles et créer des impacts bénéfiques sur l’environnement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sociaux&lt;/strong&gt; : développer des effets positifs sur la société, valoriser les compétences de ses collaborateurs reposant sur l’expérience réelle du travail.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Territoriaux&lt;/strong&gt; : développer des dynamiques coopératives en lien avec les enjeux du territoire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une étude de diagnostic ou d’accompagnement permet d’analyser le périmètre du besoin ou de la fonctionnalité à satisfaire pour dimensionner l’offre de services à proposer en correspondance.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant&lt;strong&gt; jusqu’à 80 % de son coût&lt;/strong&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-a-leconomie-fonctionnalite-cooperation</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-leconomie-de-la-fonctionnalite-et-de-la-cooperation/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>119750</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...72 lines deleted...]
-      <c r="S120" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-      <c r="A121" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>98767</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement économique et l'emploi</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H121" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J121" s="1" t="inlineStr">
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>Dans la limite de 50 000 €</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
  agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
  un secteur tertiaire principalement tourné vers la santé et la vie publique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
  de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
  démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
  artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
  ouvrir des complémentarités face au développement des agglomérations.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prospection, accueil et transmission d&amp;#039;unités économiques
  &lt;/li&gt;
  &lt;li&gt;
   Consolidation des richesses du territoire (hommes et savoir-faire)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
  &lt;/li&gt;
  &lt;li&gt;
   Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de rencontre par filières économiques, de speed dating...
  &lt;/li&gt;
  &lt;li&gt;
   Mise à disposition de conseil en gestion de projets entreprenariaux
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Actions de développement de la stratégie touristique du territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Emploi
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses de personnel
  &lt;/li&gt;
  &lt;li&gt;
   Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Coûts directs en lien avec l&amp;#039;opération, dont :
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -20840,136 +24388,527 @@
 &lt;p&gt;
  Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
 &lt;/p&gt;
 &lt;p&gt;
  Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   approuvant le projet et son plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   sollicitant une subvention européenne dans le cadre de LEADER
  &lt;/li&gt;
  &lt;li&gt;
   autorisant l&amp;#039;exécutif à signer tout document y afférent
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS DE PLOERMEL</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Marjolaine PONDARD, Chargée de mission contractualisation :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
   m.pondard&amp;#64;pays-ploermel.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 06 69 71 55 38 - 02 30 19 01 82
 &lt;/p&gt;
 &lt;p&gt;
  PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
   https://www.pays-ploermel.fr/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD119" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>128232</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Replacer la nature au cœur des aménagements</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Ma Commune Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver la biodiversité, les rivières et les zones humides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Type de projet 1 : Végétalisation et renaturation des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://agencedelaruralite-eure.fr/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de la Ruralité du Département de l&amp;#039;Eure
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
+  agencedelaruralite&amp;#64;eure.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 27 34 02 27
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y121" s="1" t="inlineStr">
         <is>
-          <t>m.pondard@pays-ploermel.fr</t>
+          <t>deera@eure.fr</t>
         </is>
       </c>
       <c r="Z121" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
         </is>
       </c>
       <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
+    <row r="122" spans="1:34" customHeight="0">
       <c r="A122" s="1">
         <v>90902</v>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Soutenir les événements territoriaux à vocation économique</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Evénements territoriaux à vocation économique</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J122" s="1" t="inlineStr">
         <is>
           <t>Montant maximal de 4000€</t>
         </is>
       </c>
       <c r="K122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
@@ -21150,2848 +25089,1197 @@
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fda4-soutien-aux-manifestations-territoriales-a-ca/</t>
         </is>
       </c>
       <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
+    <row r="123" spans="1:34" customHeight="0">
       <c r="A123" s="1">
-        <v>101201</v>
+        <v>92589</v>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la plantation de haies</t>
+          <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
-        <is>
-[...809 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I126" s="1" t="inlineStr">
-[...524 lines deleted...]
-      <c r="I128" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-[...222 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et des villages</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
-[...50 lines deleted...]
-Montagne
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
 Biodiversité
-Milieux humides</t>
-[...7 lines deleted...]
-      <c r="S130" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q124" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="131" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G131" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H131" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I131" s="1" t="inlineStr">
-[...62 lines deleted...]
-Espaces verts
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J125" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Espace public
-Biodiversité
-[...5 lines deleted...]
-      <c r="O131" s="1" t="inlineStr">
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
-[...175 lines deleted...]
-      <c r="T132" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD125" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G133" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>162985</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 7 - FEDER</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...13 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J126" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
+territoire sur les pôles urbains. La balance emplois / actifs du territoire est
+donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
+travailler (à distance, …) poussent donc certains professionnels à travailler
+via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
+l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
+d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
+multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
+commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
+valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
+les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
+le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
+promotion des principes et outils de l’Economie Sociale et Solidaire dans les
+activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
+mutualisation de services au service des acteurs économiques locaux et de leurs
+clientèles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD126" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>154981</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°1</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme SEIZE est un dispositif d&amp;#039;accompagnement aux économies d&amp;#039;énergie dédié aux entreprises et Collectivités territoriales de Corse, Guadeloupe, Guyane, Martinique et La Réunion. Financé à 100% dans le cadre du dispositif des Certificats d&amp;#039;Économies d&amp;#039;Énergie (CEE) et porté par Eco CO2, le programme propose un accompagnement à la maîtrise de la demande en énergie à travers différentes actions :
+ Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
  &lt;br /&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les mutations de nos systèmes agricoles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ateliers de sensibilisation aux économies d&amp;#039;énergie
+  Développer les circuits courts de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les projets collectifs de valorisation des produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;li&gt;
-  Mise à disposition d&amp;#039;un kit de mesure et suivi des consommations d&amp;#039;énergie
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contribuer à la création d&amp;#039;emploi et à l&amp;#039;innovation dans les entreprises :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir et consolider le tissu d&amp;#039;entreprises et de commerces de proximité ainsi que l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser et soutenir les coopérations entre acteurs et l&amp;#039;économie collaborative en réponse aux enjeux de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une économie qui valorise les ressources du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser le potentiel touristique et encourager les dynamiques durables innovantes :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre touristique durable et accessible à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le territoire et rechercher une complémentarité entre les acteurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire
-[...4 lines deleted...]
-  &lt;br /&gt;
+  Accompagner la montée en compétences des professionnels du tourisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Une plateforme permet à chacun de s&amp;#039;informer, de suivre ses consommations et d&amp;#039;agir pour aller plus loin dans la démarche :
-[...52 lines deleted...]
- Visite des locaux professionnels par un conseiller SEIZE et remise d&amp;#039;un rapport personnalisé contenant des préconisations d&amp;#039;actions pour réaliser des économies d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O133" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites économiques ; étude/ animation/développement d&amp;#039;une filière bois ; dispositif innovant de coopération et de mutualisation de moyens (PTCE, TZCLD, ...) ;...
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites touristiques ; hébergements durables atypiques, insolites et solidaires ; actions de promotion et de valorisation des offres et attraits touristiques du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Programme SEIZE s&amp;#039;adresse aux collectivités et entreprises des Zones Non Interconnectées (ZNI) suivantes : Corse, Guadeloupe, Guyane, Martinique et La Réunion.
-[...7 lines deleted...]
-  &lt;/span&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
-[...97 lines deleted...]
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1473-accompagner-les-dynamiques-durables-de-lecono/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-[...313 lines deleted...]
-      <c r="A136" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>119891</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -24023,190 +26311,685 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="137" spans="1:27" customHeight="0">
-      <c r="A137" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>119703</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Construire une stratégie de développement économique territorial</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mettre en œuvre une stratégie de développement économique sur votre territoire afin de répondre aux enjeux futurs de celui-ci et gérer au mieux le développement territorial orienter au mieux le futur de votre territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  attraction résidentielle : nouveaux talents et nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous souhaitez vous inspirer de pratiques innovantes issues d&amp;#039;autres territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre :
+&lt;/p&gt;
+&lt;p&gt;
+ Le CNER, fédération des agences d&amp;#039;attractivité, de développement et d&amp;#039;innovation vous propose un accompagnement comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un diagnostic opérationnel de votre territoire en termes de développement économique identifiant les forces, faiblesses et potentialités de mise en dynamique de vos acteurs économiques locaux, de vos filières et des opportunités de renforcement par un développement exogène,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;émergence d&amp;#039;un positionnement compétitif du territoire basé sur le diagnostic ci-dessus complété du contexte global et des initiatives des autres acteurs institutionnels et d&amp;#039;un benchmark sur des écosystèmes innovants et inspirants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction d&amp;#039;axes de développement pour renforcer les potentiels identifiés (stratégie de développement économique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;élaboration d&amp;#039;une feuille de route pour mettre en œuvre cette stratégie de développement économique s&amp;#039;appuyant sur les acteurs du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour vous accompagner tout au long de cette démarche, le CNER sollicitera son réseau d&amp;#039;experts aguerris rompus à l&amp;#039;exercice territorial (plus de 30 ans d&amp;#039;expérience dans l&amp;#039;exercice), en prenant en compte les spécificités propres à chacun. Ceux-ci vous aideront à mieux comprendre l&amp;#039;environnement territorial et à appréhender les facteurs clés de succès dans ce type de démarche. Au terme du soutien, ces experts vous laisseront l&amp;#039;ensemble des éléments nécessaires (diagnostic, feuille de route, données, outils et méthodes)  pour que vous puissiez poursuivre le travail en toute autonomie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  attraction résidentielle : nouveaux talents et nouvelles populations &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  g.lombardi&amp;#64;cner-france.com
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>cner@cner-france.com</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/840a-construire-une-strategie-de-developpement-eco/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>CNER</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2022</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>94574</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser et accompagner aux économies d'énergie dans les ZNI</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Programme SEIZE</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme SEIZE est un dispositif d&amp;#039;accompagnement aux économies d&amp;#039;énergie dédié aux entreprises et Collectivités territoriales de Corse, Guadeloupe, Guyane, Martinique et La Réunion. Financé à 100% dans le cadre du dispositif des Certificats d&amp;#039;Économies d&amp;#039;Énergie (CEE) et porté par Eco CO2, le programme propose un accompagnement à la maîtrise de la demande en énergie à travers différentes actions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ateliers de sensibilisation aux économies d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite énergie des locaux profesionnels
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une plateforme permet à chacun de s&amp;#039;informer, de suivre ses consommations et d&amp;#039;agir pour aller plus loin dans la démarche :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ateliers de sensibilisation aux économies d&amp;#039;énergie
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Collectifs ou personnalisés, à destination des dirigeants et des collaborateurs, les ateliers permettent de s&amp;#039;informer sur les économies d&amp;#039;énergie et de connaître les écogestes en fonction du secteur d&amp;#039;activité des participants.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition d&amp;#039;un équipement de mesure composé de capteurs pour suivre la consommation électrique, la température et l&amp;#039;hygrométrie de ses locaux professionnels. L&amp;#039;objectif : réduire sa consommation tout en optimisant son confort.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement vers les aides &amp;amp; dispositifs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire et informations sur les actions à mettre en place afin d&amp;#039;améliorer sa performance énergétique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Visite énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Visite des locaux professionnels par un conseiller SEIZE et remise d&amp;#039;un rapport personnalisé contenant des préconisations d&amp;#039;actions pour réaliser des économies d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P130" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Programme SEIZE s&amp;#039;adresse aux collectivités et entreprises des Zones Non Interconnectées (ZNI) suivantes : Corse, Guadeloupe, Guyane, Martinique et La Réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des offres, il suffit de se rendre sur le site du Programme SEIZE :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://seize-maitrise-energie.fr/</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact par territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Corse :
+  &lt;/strong&gt;
+  &lt;a href="https://seize-maitrise-energie.fr/corsica" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/corsica
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I
+  mail : corse&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guadeloupe
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gp" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gp
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guadeloupe&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Martinique
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/mq" target="_self"&gt;
+   seize-maitrise-energie.fr/mq
+  &lt;/a&gt;
+  I mail: martinique&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guyane
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gf" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gf
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guyane&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La Réunion
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/re" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/re
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : reunion&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>gil.doat@ecoco2.com</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01c8-programme-seize/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>92356</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Conforter l'attractivité économique des territoires</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les stratégies foncières élaborées avec les collectivités permettent d&amp;#039;identifier les fonciers destinés à favoriser le développement économique d&amp;#039;un territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie favorise la requalification des zones existantes et peut intervenir dans le cadre d&amp;#039;opérations d&amp;#039;ensemble et 
 intercommunales à visée économique, à caractère touristique et 
 susceptibles d&amp;#039;accueillir aussi de grands équipements publics ; dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le territoire d&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie appelle à des actions 
 diversifiées en faveur du développement économique qui est étroitement 
 lié au développement résidentiel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le tourisme est également diversifié : tourisme agricole, montagne, littoral...
  &lt;br /&gt;
  Les collectivités recherchent un équilibre entre offres aux résidents et aux touristes ; l&amp;#039;EPF accompagne les réflexions sur la philosophie d&amp;#039;aménagement pour répondre à ces besoins spécifiques.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M137" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;EPF accompagne les collectivités sur des projets variés
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Développement économique de la filière numérique
   &lt;/em&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aude : Requalification d&amp;#039;une zone d&amp;#039;activité dans le cadre de sa mutation vers la filière numérique. L&amp;#039;EPF a conduit une étude pour accompagner la Communauté de commune dans sa réflexion à long terme.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
@@ -24230,4556 +27013,2616 @@
   Ariège : Reconversion en faveur d&amp;#039;un projet d&amp;#039;aménagement dans le domaine de l&amp;#039;économie touristique. L&amp;#039;EPF a accompagné la collectivité afin de sécuriser et accélérer le projet de création d&amp;#039;une offre d&amp;#039;hôtellerie et de restauration haut de gamme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Reconversion de site économique
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pyrénées-Orientales : l&amp;#039;EPF accompagne une commune pour la reconversion d&amp;#039;un hangar en école audiovisuelle et la construction d&amp;#039;un pôle numérique.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/type-dintervention/developpement-de-lattractivite-de-la-region-et-de-ses-territoires/</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/551f-copie-14h03-accompagner-la-redynamisation-des/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-      <c r="A138" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>90828</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition vers l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil à l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la prise de décision des entreprises en matière d&amp;#039;achats durables, de démarches d&amp;#039;éco-conception et d&amp;#039;écologie industrielle, de passage à une économie de la fonctionnalité, et de recyclage des déchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner toute étude ayant pour objectif de réduire les impacts environnementaux des produits (biens ou services).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les démarches de responsabilité sociétale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Etudes préalables techniques, financière, commerciale technique... (prestations externes)
+&lt;/p&gt;
+&lt;p&gt;
+ Prestations externes (accompagnement, diagnostic, audit, évaluation) relatives à une démarche RSE reconnue : accompagnement et évaluation AFAQ26000 et/ou labellisation LUCIE.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes de faisabilité, analyse de cycle de vie, éco-profil, étude d&amp;#039;éco-conception, étude préalable à l&amp;#039;obtention d&amp;#039;un écolabel ou d&amp;#039;une certification.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études à caractère obligatoire et réglementaires sont exclues
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/conseil-leconomie-circulaire</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 38 49 38
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1fca-conseil-a-leconomie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>80363</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Libérer l’initiative économique dans les territoires</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C133" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Particulier</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Prêt
-Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
  &lt;/li&gt;
  &lt;li&gt;
   Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
  &lt;/li&gt;
  &lt;li&gt;
   Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
  &lt;/li&gt;
  &lt;li&gt;
   Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez quelques exemples de personnes accompagnées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
   https://www.adie.org/a-la-une/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W138" s="1" t="inlineStr">
+      <c r="W133" s="1" t="inlineStr">
         <is>
           <t>https://www.adie.org</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Adie couvre toutes les régions de France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus contacter :
   partenariat&amp;#64;adie.org
 &lt;/p&gt;
 &lt;p&gt;
  Retrouverez ici la liste des antennes de l&amp;#039;Adie :
  &lt;a href="https://www.adie.org/nos-agences/"&gt;
   https://www.adie.org/nos-agences/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="A140" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>77364</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Financer les projets autour de l’économie inclusive</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H140" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 structure d’insertion par l’activité économique ou adaptée aux personnes en
 situation de handicap, une entreprise engagée dans l’inclusion numérique
 relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
 circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
 sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
 bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
 long terme via des dispositifs adaptés ? La Banque des Territoires vous
 accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
 de l’économie inclusive : insertion par l’activité économique, inclusion
 numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
 social. Le financement peut se faire sous forme d’investissement direct en
 fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
 la Banque des Territoires soutient également l’opérationnalisation de
 programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
 numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Economie sociale et solidaire
 Attractivité économique
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
   Contactez-nous à travers notre formulaire de contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G141" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...183 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
-[...293 lines deleted...]
- Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Accompagner les mutations de nos systèmes agricoles :
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...46 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
-[...4 lines deleted...]
- &lt;br /&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
-[...125 lines deleted...]
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Recyclage et valorisation des déchets
-[...61 lines deleted...]
-      <c r="AA145" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="146" spans="1:27" customHeight="0">
-[...165 lines deleted...]
-      <c r="A147" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>71808</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H147" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet en faveur de l’environnement, structuré
 par exemple autour de la gestion de l’eau, de l’économie circulaire, de la biodiversité
 ? La Banque des Territoires vous propose une offre de financement des projets
 en faveur de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes à la
 recherche d’investisseurs pour structurer et financer un projet portant sur
 l’eau et l’assainissement, l’économie circulaire ou bien encore les services
 liés à l’environnement permettant également d’adresser les problématiques debiodiversité
 et de compensation environnementale, avec des coopératives carbone.. Nous
 finançons en fonds propres et quasi-fonds propres ce type de projets.
 Sollicitez-nous pour bénéficier de financements adaptés, d’un accompagnement et
 d’une expertise reconnus.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=environnement_biodiversite_psat</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-environnement/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="148" spans="1:27" customHeight="0">
-[...52 lines deleted...]
-      <c r="O148" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>162828</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I137" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J137" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Friche
+Biodiversité
+Architecture
+Paysage
+Attractivité économique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD137" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="149" spans="1:27" customHeight="0">
-[...1597 lines deleted...]
-      <c r="G156" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>162981</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 4 - FEADER</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H156" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
-[...43 lines deleted...]
-          <t>Transition énergétique
+      <c r="I138" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
+constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
+majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
+consommation et de travail dans certains secteurs d’activités et pousse à
+innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
+2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
+objectif prioritaire notamment sur les nouvelles technologies de l’information
+et de la communication (TIC) pour les filières économiques stratégiques du
+territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
+local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
+l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
+productions »&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
+et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
+le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
+territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
+projets d’animation et promotion de réseaux et/ou de thématiques des
+entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
+stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
+usages du numérique et développement de plateformes ou outils numériques pour
+les acteurs dans leurs activités économiques et territoriales notamment des 6
+filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
 Economie circulaire
-Biodiversité</t>
-[...80 lines deleted...]
-      <c r="AA156" s="1" t="inlineStr">
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q138" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD138" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="157" spans="1:27" customHeight="0">
-[...132 lines deleted...]
-      <c r="A158" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>163209</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'économie circulaire et la gestion des déchets</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H158" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I158" s="1" t="inlineStr">
+      <c r="I139" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dégradation de l&amp;#039;environnement côtier, notamment liée à l&amp;#039;accumulation des déchets est une menace forte sur les territoire littoraux. Des démarches sont en cours sur le territoire pour limiter un maximum la production de déchets par les professionnels, mais également pour recycler et valoriser au maximum les coproduits. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développer l’obtention de certifications
      environnementales (port propre, plage sans déchets plastiques…)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Étude&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier des débouchés pour les espèces
      invasives&lt;/li&gt;&lt;li&gt;Étudier la pertinence d’un projet avant son
      déploiement&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travailler sur la durabilité des matériaux
      utilisés par les professionnels&lt;/li&gt;&lt;li&gt;Organiser et/ ou valoriser des opérations de
      collecte de déchets sur les plages&lt;/li&gt;&lt;li&gt;Installer des hottes plasticières&lt;/li&gt;&lt;li&gt;Améliorer la récolte et le tri des déchets&lt;/li&gt;&lt;li&gt;Valoriser le réemploi de déchets&lt;/li&gt;&lt;li&gt;Valoriser les captures non désirées&lt;/li&gt;&lt;li&gt;Valoriser les coproduits&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Mise en réseau&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Partager les expériences&lt;/li&gt;&lt;li&gt;Coopérer avec des territoires extérieurs
      répondant à la stratégie du GALPA et permettant d’apporter une plus-value
      au territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire
 Mers et océans</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses
 conformes au décret fixant les règles nationales d’éligibilité des dépenses
 dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Dépenses de personnel&lt;/li&gt;
  &lt;li&gt;Coûts directs en lien avec
      l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
 investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
 ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
 communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
 externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Coûts indirects : un taux
 forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
 coûts indirects liés à l’opération (frais de fonctionnement internes à la
 structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
 projets de coopération uniquement, les frais de déplacement, d’hébergement et
 de restauration seront également éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
 pas éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les projets existants ne
      proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
  &lt;li&gt;Les dépenses de fonctionnement
      courantes des structures, en dehors du forfait sur les dépenses de
      personnel&lt;/li&gt;
  &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
  &lt;li&gt;Les travaux et études portant
      sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
 devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
 d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
 maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>galpa-calvados@calvados.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-leconomie-circulaire-et-la-gestion-des-dechets/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="159" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G159" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>162512</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...28 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>162509</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>ETUDES NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités à réaliser des études visant à mieux connaître les consommations d’eau potable sur leur patrimoine, prioriser les travaux à réaliser pour réduire leurs consommations, et à rechercher des solutions alternatives à l’utilisation de l’eau potable sur leur territoire pour générer des économies sur la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;études, audits et diagnostics des consommations d&amp;#039;eau potable des services et bâtiments publics&lt;/li&gt;&lt;li&gt;études d&amp;#039;opportunité pour l&amp;#039;utilisation de ressources en eaux non conventionnelles (eaux pluviales, eaux grises, eaux usées...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études devront être réalisées par un prestataire externe.&lt;/li&gt;&lt;li&gt;Le cahier des charges de l’étude doit être soumis préalablement à l&amp;#039;avis des services du Département. Il doit respecter les prescriptions du cahier des charges type transmis par les services du Département.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etudes-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la cohésion des territoires&lt;/p&gt;&lt;p&gt;Tel: 02 76 51 61 54&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>138965</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer les inventaires des zones d'activités économiques</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Inventaire des ZAE</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Agence Territoriale d'Ingénierie Publique (ATIP)</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la loi Climat et Résilience, l&amp;#039;ATIP élabore l&amp;#039;inventaire des ZAE en permettant à la collectivité de disposer d&amp;#039;un véritable recensement de l&amp;#039;ensemble des espaces économiques du territoire concerné (zones d&amp;#039;activités, grandes entreprises, sites d&amp;#039;intérêt en cas de mutation, zones programmées au document d&amp;#039;urbanisme). Les unités foncières sont représentées, les propriétaires et locataires identifiés ainsi que le taux de vacance par ZAE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de l&amp;#039;ATIP pour définir les modalités de réalisation de l&amp;#039;inventaire. Une convention sera établie entre la collectivité et l&amp;#039;ATIP pour définir les modalités d&amp;#039;accompagnement et le coût.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide s&amp;#039;adresse aux collectivités adhérentes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Bas-Rhin</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atip67.fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Responsables de territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Nord : Mme GEORGEL Marie-Paule / 03 68 33 87 27
+&lt;/p&gt;
+&lt;p&gt;
+ marie-paule.georgel&amp;#64;atip67.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Sud : Mme ALBERT Paulette / 03 88 76 66 77
+&lt;/p&gt;
+&lt;p&gt;
+ paulette.albert&amp;#64;atip67.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Ouest : M. ALBERICO Jean-Baptiste / 03 88 76 66 69
+&lt;/p&gt;
+&lt;p&gt;
+ jean-baptiste.alberico&amp;#64;atip67.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>rachel.fontenit@atip67.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/78a0-elaborer-les-inventaires-des-zones-dactivites/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Agence territoriale d'Ingénierie Publique</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>133063</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser son Atlas des Zones d’Activités Économiques</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Inventaire ZAE : offre @zaé - Mon Atlas des Zones d’Activités Économiques</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être en conformité avec la loi Climat &amp;amp; Résilience, les établissements publics de coopération intercommunale (EPCI) doivent produire un inventaire de leurs zones d&amp;#039;activités économiques (ZAE) d&amp;#039;ici le 24 août 2023.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet inventaire permet aux collectivités d&amp;#039;avoir une meilleure connaissance des disponibilités foncières et immobilières de leur territoire et ainsi de développer une stratégie de développement économique et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour le réaliser, les EPCI peuvent solliciter la Banque des Territoires, reconnue comme opérateur tiers de confiance. En partenariat avec le Cerema et ses partenaires (IGN et CSTB), la Banque des Territoires propose en effet un service gratuit d&amp;#039;aide à la création de votre inventaire des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre &amp;#64;zaé, « Mon Atlas des Zones d&amp;#039;Activités Économiques », vous est livré sous format .pdf et comprend un tableau de bord récapitulatif de chacune de vos zones d&amp;#039;activités économiques avec :
+&lt;/p&gt;
+&lt;p&gt;
+ •	une vision complète de l&amp;#039;état de votre foncier, dont les surfaces et les propriétaires de chaque unité ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	l&amp;#039;identification des occupants de chaque zone ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	le taux de vacance de chaque zone.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Emploi</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_medium=Aides_Territoires&amp;mtm_content=zae_psat</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
-[...2 lines deleted...]
-  TYPE ET DESCRIPTION DES OPERATIONS
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
- &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...74 lines deleted...]
-      <c r="AA159" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/offre-inventaire-zae-zones-activites-economiques?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Services_digitaux&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_content&amp;#61;zae_psat"&gt;
+   Contactez-nous par e-mail
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85e9-zae-realiser-son-atlas-des-zones-dactivites-e/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2023</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="160" spans="1:27" customHeight="0">
-[...129 lines deleted...]
-      <c r="G161" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>166137</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement de l’économie de la fonctionnalité et de la coopération en Corse</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au déploiement de l’économie de la fonctionnalité et de la coopération en Corse </t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="S161" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le contexte environnemental et social favorise l’émergence de &lt;strong&gt;nouveaux modèles de développement&lt;/strong&gt;, parmi lesquels l’économie de la fonctionnalité et de la coopération. Elle établit une &lt;strong&gt;nouvelle relation entre l’offre et la demande&lt;/strong&gt;. Elle ne se fonde plus sur la simple vente de biens ou de services, mais sur la fourniture d&amp;#039;effets utiles (bénéfices) pour les usagers, répondant à des &lt;strong&gt;besoins réels des personnes, des entreprises et des collectivités, ainsi qu’aux enjeux de durabilité&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les bénéfices de cette démarche sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Économiques :&lt;/strong&gt; avoir une approche centrée usagers plutôt que la vente d’un simple produit pour pérenniser son activité, se différencier et fidéliser ses clients.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Écologiques &lt;/strong&gt;: sortir de la logique de volume (produire et vendre toujours plus), mutualiser et allonger la durée de vie de ses produits pour réduire significativement la consommation de ressources naturelles et créer des impacts bénéfiques sur l’environnement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sociaux &lt;/strong&gt;: développer des effets positifs sur la société, valoriser les compétences de ses collaborateurs reposant sur l’expérience réelle du travail.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Territoriaux &lt;/strong&gt;: développer des dynamiques coopératives en lien avec les enjeux du territoire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une étude de diagnostic ou d’accompagnement permet d’analyser le périmètre du besoin ou de la fonctionnalité à satisfaire pour dimensionner l’offre de services à proposer en correspondance.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une étude de diagnostic ou d’accompagnement permet d’analyser le périmètre du besoin ou de la fonctionnalité à satisfaire pour dimensionner l’offre de services à proposer en correspondance.&lt;/p&gt;&lt;p&gt;L’ADEME et l&amp;#039;Office de l&amp;#039;Environnement de la Corse peuvent vous aider à financer cette étude par une subvention allant &lt;strong&gt;jusqu’à 80 % de son coût&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Des investissements, &lt;strong&gt;obligatoirement à l&amp;#039;issue de la réalisation d&amp;#039;une étude d&amp;#039;accompagnement&lt;/strong&gt; dans un projet d&amp;#039;économie de la fonctionnalité et de la coopération, peuvent faire l&amp;#039;objet d&amp;#039;un soutien financier sur appréciation de l&amp;#039;ADEME et de l&amp;#039;OEC. Ces investissements doivent, a minima, permettre de sortir de la logique de volume. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2026</t>
+        </is>
+      </c>
+      <c r="Q144" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X161" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Corse</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/soutien-au-deploiement-de-leconomie-de-la-fonctionnalite-et-de-la-cooperation-en-corse</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-deploiement-de-l-economie-de-la-fonctionnalite-et-de-la-cooperation-en-corse/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>122171</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie et d'eau sur votre patrimoine</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Energies Solidaires association</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Service Relation aux Usagers
-[...5 lines deleted...]
- &lt;/em&gt;
+ Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement personnalisé, pas-à-pas, de l&amp;#039;idée à la réalisation de vos projets de transition énergétique notamment au travers de la mission de Conseil en Energie Partagé de l&amp;#039;ADEME (Agence de la Transition Ecologique).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous partagerez sur plusieurs communes les compétences d&amp;#039;un.e conseiller.e qui vous proposera un service objectif et indépendant, sur le long terme, pour un accompagnement et une assistante technique sur les aspect réglementaires, techniques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur ce dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le site de l&amp;#039;ADEME :
+  &lt;a href="https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep" target="_self"&gt;
+   https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce que comprend le dispositif CEP (liste non exhaustive)
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un inventaire du patrimoine (bâtiments, luminaires, véhicules...) et des usages
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un bilan énergétique des trois dernières années de consommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi annuel de l&amp;#039;évolution des consommations et des dépenses énergétiques, définition d&amp;#039;indicateurs et reporting dans un tableau de bord pour surveiller leur évolution
+&lt;/p&gt;
+&lt;p&gt;
+ → Rédaction de notes et de rapports (état de santé du bâtiment, dépenses énergétiques...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en évidence des surconsommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi et optimisation des consommations énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ → Proposition de modification de certains réglages (régime de température, mise en place d&amp;#039;un réduit...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Elaboration d&amp;#039;un programme d&amp;#039;actions travaux hiérarchisées
+&lt;/p&gt;
+&lt;p&gt;
+ → Aider à la recherche de financements publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ → Participation au montage d&amp;#039;opération avec recommandations et prescriptions dans le domaine énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en valeur des expériences réussies dans d&amp;#039;autres collectivités afin de convaincre de l&amp;#039;efficacité des actions proposées
+&lt;/p&gt;
+&lt;p&gt;
+ → Veille réglementaire et relais auprès des communes sur les sujets énergétiques et batimentaires (règlementation, aides financières, actualités, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Focus décret tertiaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Aide à l&amp;#039;identification du patrimoine assujeti au Décret éco énergie tertiaire (DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Accompagnement au remplissage réglementaire de la plateforme OPERAT (obligation du DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce que ça ne comprend pas (liste non exhaustive)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → ES aide à la réalisation mais ne réalise pas pour la commune les démarches (administratives, techniques) relatives aux travaux
+&lt;/p&gt;
+&lt;p&gt;
+ → Réalisation d&amp;#039;audits énergétiques réglementaires
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
-[...112 lines deleted...]
-Economie locale et circuits courts
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Consommation et production
-Economie sociale et solidaire
-[...26 lines deleted...]
-      <c r="S162" s="1" t="inlineStr">
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes sur une des 5 EPCI yvelinoises suivantes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Communauté Urbaine Grand Paris Seine &amp;amp; Oise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération Saint-Germain Boucles de Seine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes des Portes d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes de Gally-Mauldre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes Pays Houdanais
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...96 lines deleted...]
- Le réseau des CCI propose aux élus et directeurs des collectivités de :
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Yvelines</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/conseil-energie/le-conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/lassociation/contacts/</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Vincent LEVISTRE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable accompagnement des Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  01 39 70 23 06
+ &lt;/li&gt;
+ &lt;li&gt;
+  vincent.levistre&amp;#64;energies-solidaires.org
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...85 lines deleted...]
-  &lt;/span&gt;
+&lt;p&gt;
+ Pour bénéficier d&amp;#039;une présentation, contactez-nous :
+ &lt;a href="https://energies-solidaires.org/lassociation/contacts/" target="_self"&gt;
+  https://energies-solidaires.org/lassociation/contacts/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>vincent.levistre@energies-solidaires.org</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4156-realiser-des-economies-denergie-et-deau-sur-v/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2022</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="164" spans="1:27" customHeight="0">
-      <c r="A164" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>120430</v>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement de zones d'activité économique et commerciale</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>AIDE AUX EQUIPEMENTS ECONOMIQUES STRUCTURANTS PORTES PAR LES EPCI</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L164" s="1" t="inlineStr">
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant que « garant de la solidarité territoriale », le Département de la Drôme soutient le développement équilibré des territoires drômois.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, il a décidé de contribuer à la mise en place d&amp;#039;un environnement économique favorable à l&amp;#039;accueil de projets et au développement du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent règlement a donc pour objet de cofinancer des projets d&amp;#039;aménagement économique portés en maîtrise d&amp;#039;ouvrage par les Etablissements Publics de Coopération Intercommunale de la Drôme (EPCI à fiscalité propre), sur 2 types d&amp;#039;opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la création, l&amp;#039;extension, la requalification de zones d&amp;#039;activités
  &lt;/li&gt;
  &lt;li&gt;
   la création, extension ou réhabilitation d&amp;#039;immobilier à vocation économique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide et montant
@@ -28930,633 +29773,2440 @@
  &lt;/li&gt;
  &lt;li&gt;
   instruction départementale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;attribution de cette aide ne relève pas d&amp;#039;un caractère automatique. Dans la limite de l&amp;#039;enveloppe budgétaire annuelle, le dossier sera présenté devant la Commission organique départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Décision en Commission Permanente du Conseil départemental
 &lt;/p&gt;
 &lt;p&gt;
  Convention avec l&amp;#039;EPCI fixant les droits et obligations de chaque partie
 &lt;/p&gt;
 &lt;p&gt;
  Les aménagements doivent être réalisés sur une période de 3 ans maximum à compter de a date de décision d&amp;#039;attribution de l&amp;#039;aide (prorogeable une fois maximum).
 &lt;/p&gt;
 &lt;h4&gt;
  Versement
 &lt;/h4&gt;
 &lt;p&gt;
  Les versements (acomptes et / ou solde) sont effectués sur justification de la réalisation de l&amp;#039;opération (factures acquittées et pièces demandées par convention) L&amp;#039;acompte ne pourra excéder 80% du montant prévisionnel de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M164" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Projets de création, rénovation, extension, requalification de zones d&amp;#039;activités portés par une maîtrise d&amp;#039;ouvrage publique (EPCI).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité pour l&amp;#039;EPCI d&amp;#039;avoir organisé au préalable dans le PLU une procédure juridique de lotissement ou ZAC (fournir le plan d&amp;#039;urbanisme de la zone concernée lors du dépôt de la demande)
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Dépenses subventionnables :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;span&gt;
      VRD: voirie, réseaux, traitement des abords, aménagements paysagers, aménagements de pistes cyclables, signalétique, bassins de rétention.
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     &lt;span&gt;
      Etudes techniques directement liées à l&amp;#039;investissement dans la limite de 10% du coût global du projet.
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Agriculture et agroalimentaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Exclusions / Ne sont pas éligibles :
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les zones à vocation logistique et commerciale (hors commerce de gros).
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière et les études préalables (études de faisabilité, etc.) ne seront pas prises en compte dans l&amp;#039;assiette éligible.
  &lt;/li&gt;
  &lt;li&gt;
   Les espaces d&amp;#039;activités situés hors des limites administratives du département de la Drôme ne pourront pas être aidés via ce dispositif.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide départementale a pour but de rééquilibrer les plans de financements relatifs aux aménagements économiques portés par les EPCI, parfois lourds pour les EPCI notamment en milieu rural. En aucun cas cette aide ne pourra constituer une aide indirecte aux entreprises implantées, via un rabais du prix de vente ou de location du terrain par rapport aux prix du marché.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Bénéficiaires
 &lt;/h4&gt;
 &lt;p&gt;
  Les bénéficiaires éligibles sont les
  &lt;strong&gt;
   EPCI à fiscalité propre, maîtres d&amp;#039;ouvrage
  &lt;/strong&gt;
  sur une opération d&amp;#039;aménagement économique : aménagement d&amp;#039;espaces d&amp;#039;activités (zones d&amp;#039;activités, etc.) ou équipements immobiliers économiques structurants (pépinière d&amp;#039;entreprises, incubateur).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T164" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V164" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/aide-aux-equipements-economiques-structurants-portes-par-les-epci/</t>
         </is>
       </c>
-      <c r="X164" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Économie Emploi Insertion – Service Développement Économique Insertion (SDEI)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cheffe de service : Florane BAFFERT-DIAKITE 04 75 79 70 51
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de Développement Territorial Economie :
  &lt;br /&gt;
  Johana PASTORE –
   Tél : 04 75 79 26 76 – 07 60 31 09 54
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Audrey FOROT
   –
   Tél : 04 75 79 27 57 – 07 64 16 51 87
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ac44-aide-aux-equipements-economiques-structurants/</t>
         </is>
       </c>
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G165" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>100074</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...14 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
-[...8 lines deleted...]
- Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
+ Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
-[...5 lines deleted...]
-  &lt;/a&gt;
+  Participer à des réunions ou séminaires d&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
+ &lt;br /&gt;
+ - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
+ &lt;br /&gt;
+ - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
+ &lt;br /&gt;
+ - l&amp;#039;impact de la crise sur le tissu commercial.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Et trouver toute l&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les aides disponibles nationalement et localement pour vos entreprises ;
+ &lt;br /&gt;
+ - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
+ &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
+  les-aides.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>98462</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Aider des entreprises de l'économie sociale et solidaire (ESS)</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J148" s="1" t="inlineStr">
+        <is>
+          <t>Les taux d'intervention et les éventuels cofinancements sont déterminés après analyse des dossiers</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le pacte territorial «Aude 2030 » fait de l&amp;#039;Economie sociale et solidaire (ESS) un enjeu majeur du développement économique Audois, source de préservation d&amp;#039;emplois non délocalisables et d&amp;#039;entrepreneuriat nouveau, où l&amp;#039;humain reste au cœur du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ESS est, par ses valeurs fondatrices (primauté des personnes et de l&amp;#039;objet social sur le capital ; adhésion volontaire et ouverte, gestion démocratique, fonds propres impartageables, appropriation collective des excédents, solidarité et responsabilité, utilité sociale des produits et services), non plus une économie dite &amp;#34;alternative&amp;#34; mais une économie ancrée durablement sur nos territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ambition du Département de l&amp;#039;Aude est en effet de positionner l&amp;#039;emploi au cœur des dynamiques économiques et d&amp;#039;intégrer la notion de solidarité aux impératifs de production et de rentabilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Conseil Général de l&amp;#039;Aude ambitionne de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir le renouveau entrepreneurial en modernisant les statuts des entreprises de l&amp;#039;ESS et en développant leur financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  donner du pouvoir d&amp;#039;agir aux citoyens et aux salariés pour contribuer au maintien de l&amp;#039;activité économique dans les territoires et lutter contre les destructions d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  revitaliser les territoires ruraux et les quartiers où les besoins sociaux ont considérablement augmenté avec la crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, l&amp;#039;économie sociale et solidaire est un mode d&amp;#039;entreprendre et de développement économique adapté à toutes les filières économiques locales existantes (agriculture, tourisme...) ou à venir ( numérique, silver économie...)
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions sont déclinées en 5 axes:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Soutenir la promotion de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à la sensibilisation à l&amp;#039;ESS:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Accélérer le développement de l&amp;#039;économie sociale et solidaire dans l&amp;#039;Aude par la promotion de ses atouts et la mise en avant de son potentiel économique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Créer et consolider l&amp;#039;emploi audois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Participation au capital social des SCIC:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer de l&amp;#039;emploi au service de l&amp;#039;intérêt général, favoriser le développement de structures pérennes ancrées localement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide au développement de l&amp;#039;emploi partagé:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la création d&amp;#039;emplois partagés non délocalisables pat la constitution de groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer la pérennité des groupements d&amp;#039;employeurs pat un accompagnement et un suivi réalisés par les têtes de réseau régionales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Aide au développement de l&amp;#039;emploi coopératif:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Encourager la création ex-nihilo, la transformation, la transmission, la reprise d&amp;#039;entreprises ou d&amp;#039;associations sous forme de SCOP ou de SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de structures ancrées localement afin de créer et consolider l&amp;#039;emploi coopératif et assurer leur pérennité par accompagnement et un suivi réalisés par les têtes de réseau régionales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Aide à l&amp;#039;accompagnement de porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;accompagnement de projets entrepreneuriaux d&amp;#039;utilité sociale au service de l&amp;#039;économie de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;emploi non délocalisable
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Développer les finances solidaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide au renforcement des fonds propres des porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les jeunes entrepreneurs ayant des difficultés d&amp;#039;accès au crédit bancaire classique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer les fonds propres de porteurs de projets à l&amp;#039;écart du marché du travail voulant créer leur entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide à l&amp;#039;ingénierie financière solidaire:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les projets porteurs d&amp;#039;emploi et d&amp;#039;utilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des outils financiers solidaires spécifiques et adaptés aux acteurs de l&amp;#039;ESS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Encourager la professionnalisation des acteurs de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;investissement matériel des associations:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les associations qui développent une activité économique, dont la faiblesse en fonds propres est un frein à l&amp;#039;équipement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financer l&amp;#039;investissement matériel nécessaire au démarrage et au développement de leur activité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Favoriser les pratiques innovantes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;émergence de projets socialement innovants:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer des réponses adaptées à des besoins sociaux non ou mal rappel de la stratégie satisfaits en lien notamment avec les projets de Pôles Territoriaux départementale de Coopération Economique (PTCE)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide aux partenariats novateurs et aux actions collectives:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rapprocher les entreprises de l&amp;#039;ESS et les entreprises conventionnelles afin de créer des réponses adaptées à des besoins sociaux non ou mal satisfaits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la collaboration et la coordination entre les acteurs de l&amp;#039;ESS afin de créer de l&amp;#039;emploi, de réduire leurs dépenses de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la constitution de Pôle Territorial de Coopération Economique pour le développement durable local au service de la création d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des démarches partenariales innovantes à partir de concours ou d&amp;#039;appels à projets spécifiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M165" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce que comprend le dispositif CEP (liste non exhaustive)
-[...37 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  &lt;br /&gt;
+  Action n°1 : Aide à la sensibilisation à l&amp;#039;ESS
  &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Têtes de réseau régionale de l&amp;#039;ESS présentant une expertise humaine et technique pour mener des actions de sensibilisation et d&amp;#039;animation sur l&amp;#039;ensemble du territoire audois.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions ponctuelles ou pérennes de sensibilisation et d&amp;#039;animation auprès des acteurs économiques et des partenaires institutionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de promotion en direction des partenaires institutionnels ou du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas et téléphonie)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Focus décret tertiaire
+  Action n°2 : Participation au capital social des SCIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- → Aide à l&amp;#039;identification du patrimoine assujeti au Décret éco énergie tertiaire (DEET)
-[...5 lines deleted...]
- → Remplissage de la plateforme OPERAT
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ SCIC en cours de constitution laissant apparaître des perspectives solides d&amp;#039;embauche
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Participation au capital
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &lt;br /&gt;
+  Action n°3 : Aide au développement de l&amp;#039;emploi partagé
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Groupement d&amp;#039;employeurs créé sous forme associative ou coopérative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des personnes physiques (dirigeants par exemple) ou morales (sociétés civiles ou commerciales, syndicats, etc.) occupant au plus 300 salariés et entrant dans le champ d&amp;#039;application d&amp;#039;une même convention collective peuvent constituer un groupement d&amp;#039;employeurs dans le but de mettre à disposition de leurs membres des salariés liés à ce groupement par un contrat de travail.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi des groupements d&amp;#039;employeurs ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un emploi partagé dans au moins deux entreprises ou associations sous forme de CDI dont la durée minimale est de 70% d&amp;#039;un temps complet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Ce que ça ne comprend pas (liste non exhaustive)
+  Action n°4 : Aide au développement de l&amp;#039;emploi coopératif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- → ES aide à la réalisation mais ne réalise pas pour la commune les démarches (administratives, techniques) relatives aux travaux
-[...5 lines deleted...]
- → Remplissage de la plateforme OPERAT
+ &lt;em&gt;
+  Bénéficiaires:
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SCOP:
+   Les sociétés coopératives de production sont formées par des travailleurs de toutes catégories ou qualifications professionnelles, associés pour exercer en commun leur professions dans une entreprise qu&amp;#039;ils gèrent directement ou par l&amp;#039;intermédiaire de mandataires désignés par eux et en leur sein.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SCIC: Les sociétés
+   coopératives
+   d&amp;#039;Intérêt
+   collectif
+   sont des sociétés anonymes ou des sociétés à responsabilité limitée à capital variable. Elles ont pour objet la production ou la fourniture de biens et de services d&amp;#039;intérêt collectif, qui présentent un caractère d&amp;#039;utilité sociale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi de sociétés coopératives ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais de constitution d&amp;#039;une SCOP ou SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des sociétés coopératives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°5 : Aide à l&amp;#039;accompagnement de porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Association d&amp;#039;accompagnement au développement et à la consolidation de projets entrepreneuriaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coopérative d&amp;#039;activités et d&amp;#039;emploi
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Aide à l&amp;#039;accompagnement et au suivi des porteurs de projets ou des jeunes entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°6 : Aide au renforcement des fonds propres des porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ toute association spécialisée dans les finances solidaires accordant des prêts personnels ou des prêts d&amp;#039;honneur aux porteurs de projets en phase de création et proposant un accompagnement adapté à leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses inhérentes à l&amp;#039;accompagnement et au montage financier de l&amp;#039;entreprise ou de la micro-entreprise, analyse financière permettant destiner les besoins de trésorerie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiement divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°7 : Aide à l&amp;#039;ingénierie financière solidaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association d&amp;#039;envergure régionale spécialisée dans les finances solidaires accompagnant des projets de création d&amp;#039;entreprise, mobilisant des financements solidaires innovants pour les viabiliser, et garantissant l&amp;#039;accès aux circuits bancaires et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Une partie des frais de structure (antenne audoise), d&amp;#039;ingénierie, de masse salariale pour l&amp;#039;accompagnement et montage financier de projet individuel ou collectif audoise. Outils financiers mobilisés comme les fonds de garantie ou prêts bancaires spécifiques pour les entreprises de l&amp;#039;ESS, les très petites entreprises ou les porteurs de projets agricoles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°8 : Aide à l&amp;#039;investissement matériel des associations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association de moins de trois ans ayant une activité économique en partie marchande, proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à trois ans et laissant apparaître des perspectives solides d&amp;#039;embauche.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Matériel informatique, mobilier, achat d&amp;#039;un véhicule, ou autre, à l&amp;#039;exception des travaux d&amp;#039;aménagement de locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Les investissements ayant déjà bénéficié d&amp;#039;autres aides, les investissements réalisés avant la demande de l&amp;#039;aide, les associations ayant déjà bénéficié de cette aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°9 : Aide à l&amp;#039;émergence de projets socialement innovants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Tout porteur de projet socialement innovant en phase d&amp;#039;expérimentation, débouchant sur une activité à caractère économique susceptible de créer à terme de l&amp;#039;emploi (ex : financement local participatif, incubateur, silver économie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses en lien avec l&amp;#039;émergence du projet (temps d&amp;#039;ingénierie des porteurs de projet, supports de communication, études)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°10 : Aide aux partenariats novateurs et aux actions collectives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toute association (ayant une activité économique en partie marchande proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à 3 ans), fondation, mutuelle, société s&amp;#039;associant dans un projet commun
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute entreprise du secteur marchand ayant un projet partenarial avec un acteur de l&amp;#039;ESS
+ &lt;/li&gt;
+ &lt;li&gt;
+  PTCE, lauréat de l&amp;#039;appel à projet national
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement et montage financier des projets de création de micro-entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils financiers mobilisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas, téléphonie)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Solidarités / Direction Action Sociale Insertion
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Céline Gout, Gestionnaire du secrétariat et de la communication du service
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:celine.gout&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  celine.gout&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.76
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c696-aider-des-entreprises-de-de-leconomie-sociale/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>90787</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouvelles activités en économie circulaire</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Création de nouvelles activités en économie circulaire</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I149" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la création de nouvelles activités de collecte et de recyclage permettant le développement de nouvelles filières ou de nouveaux débouchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer de nouvelles filières de traitement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bénéficiaires : Entreprises de toutes tailles, dont les associations et les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;intervention: s
+ ubvention maximum de 60 %
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...25 lines deleted...]
-  Communes sur une des 5 EPCI yvelinoises suivantes :
+Economie circulaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Investissements matériels et immatériels liés un programme d&amp;#039;investissements
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux d&amp;#039;étude et de conception, recherche et développement de nouvelles activités y compris assistance externe et travaux de lancement promotionnel de l&amp;#039;activité;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements roulants et/ou d&amp;#039;occasion.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ol&gt;
-[...18 lines deleted...]
-      <c r="S165" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creation-de-nouvelles-activites-en-economie-circulaire</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+Direction de l&amp;#039;énergie et du climat
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/79f1-creation-de-nouvelles-activites-en-economie-c/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>90850</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et accompagner la transition vers l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives dans l&amp;apos;économie circulaire</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagner les opérations visant à l&amp;#039;émergence de filières, de projets d&amp;#039;économie de la fonctionnalité, de partenariats inter-entreprises, de démarche d&amp;#039;écologie industrielle ou territoriales, de mise en relation clients/fournisseurs dans le cadre de circuits de proximité d&amp;#039;approvisionnement, de démarches d&amp;#039;accompagnement d&amp;#039;entreprises vers une prise en compte d&amp;#039;un ou plusieurs piliers de l&amp;#039;économie circulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entreprises de toutes tailles, dont les associations et les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mission d&amp;#039;intérêt général : Subvention maximum de 80%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porteur ≤ 5ans : Subvention maximum de 80 % plafonnés à 600 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;innovation : Subvention maximum de 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérateur transparent : selon régime
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/actions-collectives-dans-leconomie-circulaire</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+Direction de l&amp;#039;environnement : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  du lundi au vendredi de 9h à 18h sans interruption
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/29d6-actions-collectives-dans-leconomie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>77376</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPE ET DESCRIPTION DES OPERATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
-[...29 lines deleted...]
-&lt;/ul&gt;
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y165" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="166" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G166" s="1" t="inlineStr">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>165879</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide aux études stratégiques en matière d&amp;#039;économie circulaire et déchets permet aux bénéficiaires de disposer d&amp;#039;une connaissance approfondie des enjeux d&amp;#039;un sujet afin de prendre des actions et de concrétiser des projets. Ces études peuvent concerner tous les domaines - technique; organisationnel; financier; juridiques - les différentes échelles territoriales (territoires; bassin SRADDET; région; supra-régionale) et s&amp;#039;appliquer à un ensemble de flux ou une filière spécifique (exemple: bois ou déchets d&amp;#039;activités économiques gérés par un EPCI).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P152" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux personnes morales de droit public: collectivités territoriales et leurs groupements compétentes en matière de déchets et d&amp;#039;économie circulaire, établissements publics (chambres consulaires, etc);&lt;/p&gt;&lt;p&gt;Aux personnes morales de droit privé: associations, syndicats ou fédérations professionnelles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses de prestation de services pour la réalisation de l&amp;#039;étude et éventuellement les dépenses liées à la diffusion et communication des résultats.&lt;br /&gt; Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-etudes-strategiques-economie-circulaire-dechets</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ETUDECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-strategiques-economie-circulaire-dechets/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>156156</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J153" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Revitalisation
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La signalétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements paysagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les zones tampons pour les poids lourds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les parkings ou garages à vélos,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements mutualisés de récupération des eaux de pluie et de collecte des déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;amélioration de la desserte haut débit (en lien avec Seine-Maritime Numérique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éclairages permettant de réaliser des économies d&amp;#039;énergie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démolitions et réhabilitation de bâtiments appartenant à l&amp;#039;EPCI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de dépollution légère,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;ingénierie et de maîtrise d&amp;#039;œuvre directement liés au projet et/ou à l&amp;#039;accompagnement de la mise en œuvre de certifications et labels (Fredon, Emas, ISO 4001, ISO 14064, ISO 14069...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les locaux de conciergerie sous maîtrise d&amp;#039;ouvrage publique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les voies de circulations douces si l&amp;#039;EPCI porteur du projet assure la continuité de ces voies en dehors de la ZAE (dans le cadre du dispositif départemental de droit commun dédié au développement des circulations cyclables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 20.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 300.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>104483</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée
-Particulier
-[...62 lines deleted...]
-      <c r="S166" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Type de procédure : Papier
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises
+  &lt;/li&gt;
+  &lt;li&gt;
+   Lycées et centres de formation
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissements ESR - Organismes de recherche
+  &lt;/li&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE peuvent concerner tous les secteurs et filières au premier rang desquels l&amp;#039;insertion par l&amp;#039;activité économique (paysage, bâtiment, recyclage, ...), les services aux personnes (crèches, animation périscolaire, épicerie sociale, accueil de nouveaux habitants, logements passerelles, ...), les activités culturelles et créatives, le développement d&amp;#039;énergies renouvelables, l&amp;#039;agriculture biologique, les circuits courts alimentaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE poursuivent de multiples objectifs qui peuvent ou non se cumuler : la structuration territoriale d&amp;#039;une filière ou d&amp;#039;un secteur, la reprise d&amp;#039;entreprises ou la relocalisation d&amp;#039;activités sur un territoire, des stratégies mutualisées et équitables de distribution et de commercialisation, une mutualisation de ressources, de compétences ou de financements, la recherche d&amp;#039;une taille critique pour répondre à la demande de biens ou de services durables, l&amp;#039;amélioration de la visibilité institutionnelle de l&amp;#039;ESS,...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour être éligibles, les projets de pôles déposés doivent répondre aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un regroupement, sur un même territoire, d&amp;#039;un nombre significatif de réseaux, d&amp;#039;entreprises et de structures de l&amp;#039;économie sociale et solidaire (ESS) qui s&amp;#039;associent à des entreprises industrielles ou commerciales, et le cas échéant à des collectivités locales, des centres de recherche et organismes de formation;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un ancrage territorial des activités économiques;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T166" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
+ &lt;br /&gt;
+ Service Ingéniérie économique
+ &lt;br /&gt;
+ Pôle Créations, transmissions
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 53 43
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>8014</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Agir collectivement sur tout types de travaux y/c économies d’eau - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions collectives : tous types de travaux y/c économies d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les activités économiques dispersées, seuls sont éligibles les projets réalisés dans le cadre d&amp;#039;actions collectives comprenant la mise en conformité d&amp;#039;une part significative des raccordements sur la zone de collecte concernée ou faisant partie intégrante d&amp;#039;un contrat. Ces actions collectives doivent être territoriales, sectorielles ou les deux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises (pour les aides inférieures à 60k€) : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises (pour les aides inférieures à 60k€) : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q155" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>Pour le secteur  pêche et l&amp;#039;aquaculture, taux plafonné selon le maximum autorisé par l&amp;#039;encadrement communautaire « pêche aquaculture ».</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76df-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="167" spans="1:27" customHeight="0">
-      <c r="A167" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>111707</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures du domaine de l'insertion par l'activité économique (IAE)</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Soutien aux structures du domaine de l'insertion par l'activité économique</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organismes conventionnés par l&amp;#039;Etat en qualité de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   atelier et chantier d&amp;#039;insertion (ACI)
  &lt;/li&gt;
  &lt;li&gt;
   entreprise d&amp;#039;insertion (EI)
  &lt;/li&gt;
  &lt;li&gt;
   association intermédiaire (AI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;activité peut être portée par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -29621,62 +32271,62 @@
 &lt;p&gt;
  → Pour les AI, le principe est le même que pour les ACI :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   montant forfaire de 1.800 euros/ETP et par an ;
  &lt;/li&gt;
  &lt;li&gt;
   bonification au placement de 350 euros par sortie positive
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  → Pour les EI, le principe est le même que pour les ACI :
 &lt;/p&gt;
 &lt;p&gt;
  •	montant forfaitaire de 2.800 euros/ETP et par an ;
 &lt;/p&gt;
 &lt;p&gt;
  •	bonification au placement de 1.400 euros par sortie positive&lt;/p&gt;
 &lt;p&gt;
  * Est considérée comme sortie positive : la conclusion d&amp;#039;un contrat de travail à durée indéterminée (CDI), d&amp;#039;un contrat à durée déterminée (CDD) supérieure ou égale à 3 mois, d&amp;#039;une mission de travail temporaire d&amp;#039;une durée supérieure ou égale à 2 mois, l&amp;#039;entrée en formation qualifiante et la création d&amp;#039;entreprise. Les sorties seront prises en compte jusqu&amp;#039;à 3 mois après la fin du parcours au sein de la SIAE.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R167" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les actions en fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   les demandes portant sur un projet ou une action clairement définis
  &lt;/li&gt;
  &lt;li&gt;
   les projets ayant une résonnance sur le territoire charentais
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont inéligibles : les demandes de subvention inférieures à 500 euros
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -29720,2630 +32370,2264 @@
   le dossier unique de l&amp;#039;Etat/Département « insertion par l&amp;#039;activité économique » (idem en cas de renouvellement)
  &lt;/li&gt;
  &lt;li&gt;
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément aux dispositions de la convention signée.
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : conformément aux dispositions de la convention signée ou, à défaut, deux ans à compter de la notification de décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_insertion_par_activite_economique.pdf</t>
         </is>
       </c>
-      <c r="W167" s="1" t="inlineStr">
+      <c r="W156" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Action d&amp;#039;insertion - fonctionnement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : les dossiers devront avoir été déposés au plus tard le 30 décembre de l&amp;#039;année N-1
 &lt;/p&gt;
 &lt;p&gt;
  Direction insertion et de l&amp;#039;économie sociale et solidaire ; Tél. : 05 16 09 69 54 ou 69 69
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a621-soutenir-les-structures-du-domaine-de-linsert/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="168" spans="1:27" customHeight="0">
-      <c r="A168" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>163747</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H168" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K168" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L168" s="1" t="inlineStr">
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M168" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q168" s="1" t="inlineStr">
+      <c r="Q157" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R168" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="169" spans="1:27" customHeight="0">
-      <c r="A169" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>163882</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Lutter contre la pollutions des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économique hors agricole</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I169" s="1" t="inlineStr">
+      <c r="I158" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les activités économiques hors agricoles existantes et leur
 développement peuvent impliquer des pressions sur la ressource en eau et les
 milieux aquatiques. L’Agence de l’Eau en tient compte dans son programme
 d’intervention et accompagne les acteurs économiques hors agricoles dans une
 logique d’approche globale de la gestion de l’eau à l’échelle de leur site,
 afin de réduire leur impact sur la ressource en eau et les milieux aquatiques.&lt;/p&gt;&lt;p&gt;Cette délibération présente les principes d’intervention et
 les objectifs de l’Agence en matière d’activités économiques hors agricole :
 approche globale de la gestion de l’eau sur les sites économiques visant à
 réduire les pollutions et les prélèvements d’eau, gérer les eaux pluviales et,
 le cas échéant, rétablir les continuités écologiques des cours d’eau. Plus
 particulièrement la partie elle fixe des objectifs spécifiques aux titres : &lt;/p&gt;&lt;p&gt;-de la lutte contre les pollutions : l’Agence de l’Eau
 favorise dans ce cadre les solutions de techniques propres de changement de
 procédés visant à réduire les pollutions à la source, en adéquation avec les
 objectifs environnementaux du Schéma Directeur d’Aménagement et de Gestion des
 Eaux 2022 – 2027 (SDAGE).&lt;/p&gt;&lt;p&gt;-de la réduction des prélèvements en eau : l’Agence de
 l’Eau privilégie dans ce cadre les logiques de réduction des consommations,
 puis de réutilisation et/ou de recyclage des eaux industrielles ou des eaux
 pluviales de la gestion des eaux pluviales.&lt;/p&gt;&lt;p&gt;Les interventions de l’Agence de l’Eau visent l’atteinte des
 objectifs du Schéma Directeur d’Aménagement et de Gestion des Eaux via :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; la réduction ou la suppression des eaux de
 ruissellement admises dans les réseaux d’assainissement ou rejetées au milieu
 naturel superficiel&lt;/li&gt;&lt;li&gt;le rétablissement des continuités écologiques
 des cours d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La politique de l’Agence de l’Eau favorise les solutions
 basées sur l’arasement des seuils faisant obstacle à la continuité écologique
 des cours d’eau.&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M169" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
 restauration de la continuité écologique et les travaux associés&lt;/li&gt;&lt;li&gt;Les travaux d’économie d’eau (changement de
 procédés, réutilisation d’eau de process, recyclage des eaux pluviales ou des
 eaux usées traitées…)&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
 gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Les modifications de circuits internes
 d&amp;#039;utilisation d&amp;#039;eau, en particulier dans le but de réduire les débits ou les
 sous-produits à traiter&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P169" s="1" t="inlineStr">
+      <c r="P158" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q169" s="1" t="inlineStr">
+      <c r="Q158" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’Eau peut apporter
 une participation financière aux maîtres d’ouvrage des activités économiques
 hors agricoles suivants : - Entreprises immatriculées au registre du commerce
 et des sociétés, - Chambres consulaires ou tout autre organisme représentatif
 d’une activité économique industrielle, commerciale ou artisanale, -
 Collectivités territoriales et associations, pour les projets qu’elles portent
 dès lors qu’ils répondent aux principes d’intervention définis dans la présente
 délibération. Sont éligibles aux aides de l’Agence de l’Eau les opérations qui
 permettent aux entreprises d’aller au-delà des normes de portée européenne ou
 nationale en vigueur, et d’améliorer la protection de l’environnement par
 rapport à l’état initial.&lt;/p&gt;&lt;p&gt;Les opérations réunissant au moins
 l’un des critères suivants ne sont pas éligibles aux aides de l’Agence de l’Eau
 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises en difficulté, sauf si l’aide de
 l’Agence de l’Eau est apportée dans le cadre du régime de minimis&lt;/li&gt;&lt;li&gt;Renouvellement à l’identique des ouvrages&lt;/li&gt;&lt;li&gt;Existence d’une mise en demeure réglementaire au
 titre de la police de l’eau ou des installations classées pour la protection de
 l’environnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Au titre de cas particulier, les
 transferts d’activités existantes sur un autre site du bassin sont éligibles
 aux aides de l’Agence de l’Eau pour la part des travaux permettant d’aller
 au-delà des normes de portée européenne ou française en vigueur. L’Agence de
 l’Eau peut aider l’implantation de nouvelles activités dans le bassin, si ces
 installations sont réalisées sur des sites déjà artificialisés, et pour la part
 des travaux se rapportant à la gestion des eaux pluviales. L’Agence de l’Eau
 peut aider les travaux accompagnant une augmentation de capacité de production
 dans les conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les flux de pollution nouveaux à éliminer seront
 pris en compte dans les dépenses finançables, dans la limite de 150% des flux
 de pollution initiaux ;&lt;/li&gt;&lt;li&gt;Les volumes d’eau économisés seront pris en
 compte dans les dépenses finançables pour la part correspondant aux économies
 d’eau se rapportant à la production initiale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau peut aider les
 opérations collectives si elles sont portées par les chambres consulaires ou
 tout autre organisme représentatif d’une activité économique industrielle,
 commerciale ou artisanale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-la-pollutions-des-activites-economiques-hors-agricole/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-[...481 lines deleted...]
-      <c r="G172" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>164331</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Économies d'énergie</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...185 lines deleted...]
-      <c r="O172" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I159" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J159" s="1" t="inlineStr">
+        <is>
+          <t>Taux "travaux amélioration" éligibles sinon 20%</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Système 
+d’assainissement 
+existant réhabilité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux d’adaptation 
+concourant à une 
+maîtrise énergétique 
+dans le cadre d’un projet 
+éligible&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-reutilisation-des-eaux-usees-traitees/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="173" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G173" s="1" t="inlineStr">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>165800</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H173" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I173" s="1" t="inlineStr">
+      <c r="I160" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J173" s="1" t="inlineStr">
-[...89 lines deleted...]
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>Les 20% restants doivent être pris en charge par un cofinanceur public (Etat, Région, Département, Communauté de communes, Commune,...)</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;LEADER &lt;/strong&gt;(&lt;em&gt;Liaison entre Actions de Développement de l’Économie 
+Rurale&lt;/em&gt;) est un programme européen visant à 
+soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;Volet territorial du &lt;strong&gt;FEADER &lt;/strong&gt;(&lt;em&gt;Fonds Européen Agricole et de Développement de l’Espace Rural&lt;/em&gt;),
+ LEADER s’appuie sur la démarche du développement local mené par les acteurs locaux (DLAL).&lt;/p&gt;&lt;p&gt;Il est mis en œuvre par des acteurs du territoire regroupés en un &lt;strong&gt;GAL&lt;/strong&gt;, &amp;#34;&lt;em&gt;Groupe d&amp;#039;Action Locale&lt;/em&gt;&amp;#34; et intervient pour le développement rural dans des thématiques diverses : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Écologie industrielle territoriale&lt;/li&gt;&lt;li&gt;Zéro déchet&lt;/li&gt;&lt;li&gt;Économie de la fonctionnalité&lt;/li&gt;&lt;li&gt;Végétalisation&lt;/li&gt;&lt;li&gt;Mobilités&lt;/li&gt;&lt;li&gt;Culture, tourisme, loisirs&lt;/li&gt;&lt;li&gt;Commerce de proximité &lt;/li&gt;&lt;li&gt;Services à la population&lt;/li&gt;&lt;li&gt;Solution d’hébergement(s)&lt;/li&gt;&lt;li&gt;Milieux naturels&lt;/li&gt;&lt;li&gt;Montée en compétences &lt;/li&gt;&lt;li&gt;Espaces collaboratifs&lt;/li&gt;&lt;li&gt;Bien-être&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être soutenu, votre projet doit se situer sur le territoire de 
+l&amp;#039;Argonne Ardennaise, et correspondre à au moins un des objectifs 
+opérationnels inscrits dans nos fiches-actions, accessibles via le site 
+internet de la Communauté de communes de l&amp;#039;Argonne Ardennaise à 
+l&amp;#039;adresse suivante : &lt;a href="https://www.argonne-ardennaise.fr/document/document/fiches-action-du-programme-leader" target="_self"&gt;https://www.argonne-ardennaise.fr/document/document/fiches-action-du-programme-leader&lt;/a&gt; .&lt;/p&gt;&lt;p&gt;Avant toute démarche, contactez l&amp;#039;équipe LEADER&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>CC de l'Argonne Ardennaise</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.argonne-ardennaise.fr/document/document/fiches-action-du-programme-leader</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+ plus d&amp;#039;informations et avant tout dépôt, contactez le service LEADER par mail à 
+leader&amp;#64;argonne-ardennaise.fr ou par téléphone au 03 24 30 23 94.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>l.delabre@argonne-ardennaise.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de l'Argonne Ardennaise</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-      <c r="A174" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>164752</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l'efficience, la sobriété et les économies d'eau en agriculture</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H174" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I174" s="1" t="inlineStr">
+      <c r="I161" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Promouvoir l’efficience, la sobriété et les économies d’eau en 
 agriculture, grâce notamment à la transition agroécologique. &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la gestion collective et la compréhension de 
 l’impact des prélèvements agricoles sur un périmètre 
 cohérent (cela inclut des actions de type installation d’outils 
 pour suivre et gérer les prélèvements et des équipements 
 hydrauliques. Les OUGC peuvent aussi remplir les missions 
 de gestion collective : base de données interopérable et 
 mise en œuvre d’actions de gestion de la ressource notamment en période de crise et de restrictions. Des études sur 
 les autorisations pluriannuelles (AUP) peuvent être accompagnées si l’OUGC s’engage à élaborer, avec l’EPTB ou une 
 structure similaire, un chemin de retour à l’équilibre partagé 
 et conduit les actions précitées.) &lt;/li&gt;&lt;li&gt;Maîtriser les prélèvements et les consommations 
 agricoles. L’Agence finance des actions de type : 
  • amélioration du pilotage et de l’efficience de l’irrigation 
 (par ex : achat collectif de matériels hydroéconomes) 
  • actions d’accompagnement individuel pour réduire 
 la consommation d’eau 
  • actions de sensibilisation aux économies d’eau, formations 
  • prestations de conseil collectif auprès des usagers
  • engagement de diagnostics de réseaux collectifs, d’études 
 et d’expérimentations en faveur de programmes d’économies d’eau &lt;/li&gt;&lt;li&gt;Faire évoluer les pratiques agricoles et les systèmes 
 d’exploitation pour une meilleure résilience face au 
 changement climatique (les actions se traduisent par la 
 mise en œuvre d’un programme de transition agroécologique, le développement des MAEC, la structuration de 
 réseaux d’échange sur des pratiques économes en eau et 
 le conseil individuel dans le cadre de démarches de gestion 
 quantitative.) &lt;/li&gt;&lt;li&gt;Réduire la pression des prélèvements, notamment en 
 période d’étiage, en les déplaçant vers des ressources 
 moins sensibles ou en les compensant (l’Agence finance 
 des actions de type : aménagement / optimisation des 
 ouvrages agricoles existants ou création de nouvelles 
 infrastructures de stockage, à condition qu’elles soient 
 intégrées dans un PTGE validé et approuvé par la CLE du 
 SAGE, si elle existe.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/gestion-quantitative-ressource-economies-eau-pour-tous-usages"&gt;Gestion quantitative de la ressource et économies d&amp;#039;eau pour tous les usages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M174" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sur le thème agricole, cette contribution est déployée par exemple 
 par la mise en œuvre de :
  la mobilisation des potentialités de l’agroécologie
  un meilleur pilotage de l’irrigation et la mise en place de matériels hydroéconomes
  l’engagement d’études et d’expérimentations en faveur de programmes ambitieux d’économies d’eau
  une amélioration de la connaissance et la gestion collective des prélèvements agricoles
  un accompagnement de conseils collectifs et individuels effectués 
 dans une approche globale (gestion de la ressource, économies d’eau, 
 pratiques agroécologiques, restauration de la qualité de l’eau et économies d’énergie)
  la création / aménagements d’ouvrages de stockage&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P174" s="1" t="inlineStr">
+      <c r="P161" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q174" s="1" t="inlineStr">
+      <c r="Q161" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont les collectivités, les agriculteurs et leurs groupements, les entreprises, les associations ainsi que toutes personnes morales légitimes à porter ces projets. Pour l’achat collectif de matériels hydroéconomes, il convient de s’engager à réaliser a minima 10 % d’économies d’eau de prélèvement. Concernant la création et/ou l’aménagement d’ouvrages, les principales conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;être réalisé au bénéfice d’un périmètre élémentaire priori- taire identifié dans la carte C9 du SDAGE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la réalisation d’une étude d’impact intégrant les effets du changement climatique, s’assurant des capacités prévi- sibles de remplissage de l’ouvrage et du maintien ou de la reconquête du bon état des masses d’eau de la zone d’influence du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l’engagement du territoire dans la transition agroécologique et les engagements individuels des agriculteurs irrigants l’engagement à effectuer la régularisation règlementaire des volumes de prélèvements substitués&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le recouvrement total de la part du maître d’ouvrage des coûts de fonctionnement de l’ouvrage auprès des usagers et aussi, sauf exception, de l’amortissement de la part non subventionnée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_GQ_Sobri%C3%A9t%C3%A9%20et%20%C3%A9conomies%20d%27eau%20en%20agriculture.pdf</t>
         </is>
       </c>
-      <c r="W174" s="1" t="inlineStr">
+      <c r="W161" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-les-experimentations-et-la-diffusion-de-connaissances-dans-le-domaine-agricole/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="175" spans="1:27" customHeight="0">
-[...730 lines deleted...]
-      <c r="A180" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>162990</v>
       </c>
-      <c r="B180" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Proposer une offre pour insérer les jeunes dans le monde économique</t>
         </is>
       </c>
-      <c r="C180" s="1" t="inlineStr">
+      <c r="C162" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Fiche 12 - FEADER</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G180" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H180" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I180" s="1" t="inlineStr">
+      <c r="I162" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J180" s="1" t="inlineStr">
+      <c r="J162" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K180" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L180" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les jeunes actifs sont le public le plus durement touché sur le
 territoire du Cœur Entre-deux-Mers par le chômage et la précarité économique.
 Il convient donc d’agir ensemble en associant avant tout les jeunes mais aussi
 les acteurs et structures qui les accompagnent (collectivités, Missions
 Locales, …). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour favoriser l’emploi et l’insertion des jeunes, les domaines d’actions
 seront nombreux et concerneront notamment le développement d’une approche
 globale dans l’accompagnement des jeunes dans leurs parcours personnels (suivi
 de formation locale, mobilité, logement, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficultés&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
 professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M180" s="1" t="inlineStr">
+      <c r="M162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Solutions et
 amélioration de la mobilité notamment des jeunes et jeunes actifs du territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Equipements,
 matériels et matériaux nécessaires à l’organisation de « chantiers
 formations », de « chantiers d’insertion » et de
 « chantiers de jeunes »&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animations territoriales notamment auprès des jeunes
 et jeunes actifs pour découvrir les métiers, les formations et développer leur
 capacité à entreprendre &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N180" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Formation professionnelle
 Economie sociale et solidaire
 Emploi
 Attractivité économique
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O180" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P180" s="1" t="inlineStr">
+      <c r="P162" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q180" s="1" t="inlineStr">
+      <c r="Q162" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R180" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S180" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T180" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U180" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V180" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X180" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y180" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z180" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-2/</t>
         </is>
       </c>
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD162" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="181" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L181" s="1" t="inlineStr">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>163086</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 4 - Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I163" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J163" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La stratégie accompagnera les initiatives sociales, écologiques, solidaires et citoyennes pour porter des projets expérimentaux d’innovation sociale et écologique. Le territoire du GAL Sud Gironde aspire à des projets favorisant la coopération, la mutualisation et la solidarité entre acteurs, prenant en compte les enjeux du développement durable. Le territoire du Sud Gironde aidera les initiatives qui permettent de sensibiliser la population à ces enjeux et qui favorisent des changements de pratiques individuelles ou collectives. Cette fiche action est dédiée aux projets intégrants une innovation et une expérimentation sociale, écologique et / ou environnementale dans un projet de développement rural.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Opérations d’animations et conception d’outils de communications ; Tiers-lieux et lieux d’échanges et de partage ; Epicerie sociale et solidaire ; Café associatif, espaces de vie sociale ; Actions autour du lien intergénérationnel&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q163" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T163" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W163" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-1/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD163" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>160373</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'entreprenariat et expérimenter de nouveaux modèles économiques</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J164" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Dispositif Local d&amp;#039;Accompagnement de l&amp;#039;ESS (DLA) est une aide publique ayant pour objectif d&amp;#039;accompagner toute structure employeuse de l&amp;#039;Economie Sociale et Solidaire dans le développement de ses activités et la pérennisation de ses emplois.
-[...13 lines deleted...]
-      <c r="M181" s="1" t="inlineStr">
+ Le territoire montre une bonne dynamique de création d&amp;#039;entreprises, avec un taux de survie élevé (77% de taux de survie à 3 ans en
+ 2018) et le taux de chômage est globalement plus faible que la moyenne normande. Cependant, ces chiffres masquent des inégalités. En effet, les jeunes font face à un chômage plus élevé que les autres tranches d&amp;#039;âge (23% de taux de chômage des 15-24 ans) et les femmes ne représentent que 28% des créations d&amp;#039;entreprises. Ainsi afin de conforter la bonne dynamique de création d&amp;#039;entreprises, les acteurs du territoire souhaitent soutenir l&amp;#039;accompagnement à la création d&amp;#039;activité, la transmission et la reprise d&amp;#039;entreprises en développant l&amp;#039;accueil des jeunes actifs et l&amp;#039;entreprenariat au féminin. Dans la situation sociétale post-COVID, il a paru pertinent de s&amp;#039;intéresser au soutien d&amp;#039;activités économiques porteuses de sens, plus inclusives, créatrices de lien social, vecteur d&amp;#039;insertion, et pourquoi pas d&amp;#039;expérimenter la faisabilité de nouveaux modèles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   L&amp;#039;entreprenariat accessible à toutes et tous
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...25 lines deleted...]
-Tiers-lieux
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accompagnement à la création d&amp;#039;activité, la pérennisation et la transmission d&amp;#039;activités économiques intégrées, en lien avec
+  &lt;/span&gt;
+  l&amp;#039;environnement, créatrices de lien social, répondant aux besoins de la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;entreprenariat féminin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des jeunes vers le monde de l&amp;#039;entreprise et rapprochement des sphères de l&amp;#039;éducation et de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
-Revitalisation
-[...1 lines deleted...]
-Lutte contre la précarité
 Emploi
-Valorisation d'actions
-[...4 lines deleted...]
-      <c r="O181" s="1" t="inlineStr">
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R181" s="1" t="inlineStr">
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ol&gt;
-[...16 lines deleted...]
-      <c r="S181" s="1" t="inlineStr">
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1364-developper-une-offre-culturelle-et-touristiqu/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD164" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>143278</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer l'économie circulaire dans vos projets de construction et d'aménagement (Label 2EC)</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Label 2ECEngager une démarche d&amp;#039;économie circulaire dans le BTP répond à de fortes attentes sociétales. En tant que porteur de projet, votre levier d&amp;#039;action consiste à réduire la production et à recycler les déchets dans une double motivation environnementale et économique. Le label 2EC, concourt à la réussite et à l&amp;#039;acceptabilité de vos projets. Le Cerema pilote son déploiement pour le compte du Ministère de la Transition écologique. A ce titre, il vous accompagne pour obtenir le label et promouvoir vos engagements à chaque étape clé de vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous envisagez de réaliser un projet de construction ou d&amp;#039;aménagement et vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser son acceptabilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire son empreinte environnementale par l&amp;#039;utilisation de matériaux alternatifs, la prévention et le recyclage des déchets, tout en optimisant les couts de gestion associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les risques en appliquant une méthodologie éprouvée d&amp;#039;infrastructures de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la visibilité de vos engagements en faveur de l&amp;#039;économie circulaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un maillage territorial permettant de répondre à vos besoins au plus près de vos projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise règlementaire et technique avérée, en matière de prévention et de recyclage des déchets de construction et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un positionnement guidé par l&amp;#039;intérêt général de part notre  statut d&amp;#039;établissement public indépendant, sous tutelle du Ministère de la Cohésion des territoires et des Relations avec les collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une légitimité nationale à faire valoir vos initiatives via le site web du label 2EC
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   LE LABEL 2EC : Un label pour structurer et promouvoir vos pratiques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sécuriser votre démarche  d&amp;#039;économie circulaire
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La charte d&amp;#039;engagement du label 2EC permet de s&amp;#039;assurer que  votre projet répond aux règles de l&amp;#039;art et aux méthodes reconnues par le ministère en charge de l&amp;#039;environnement pour la prévention et gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction de vos engagements  par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attribution de labels aux stades de conception, réalisation et achèvement des travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communiquer sur votre engagement en faveur d&amp;#039;une économie circulaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de communication, enrichit tout au long du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité, au plan national, sur le site internet du label 2EC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Une charte pour formaliser vos engagements
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Respecter les référentiels réglementaires et normatifs de l&amp;#039;économie circulaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réglementation sur la prévention et la gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les guides méthodologiques validés par le ministère en charge de l&amp;#039;environnement pour la valorisation des matériaux alternatifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Prévenir et gérer les déchets de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic des déchets générés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le réemploi et gérer les déchets selon la hiérarchie des modes de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscrire les engagements du porteur de projet dans les marchés ou les contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tracer les déchets depuis leur lieu de production jusqu&amp;#039;à la filière de traitement final
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Valoriser des matériaux alternatifs dans le cadre de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tracer l&amp;#039;origine des matériaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité environnementale des matériaux utilisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, rendez-vous sur le site du Label :
+ &lt;a target="_self"&gt;
+  www.label-2ec.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U181" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X181" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/integrer-economie-circulaire-vos-projets-construction</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contacter la Chargée de mission DLA
-[...15 lines deleted...]
- 15 avenue d&amp;#039;Echenilly - 10120 Saint-André-les-Vergers
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa3a-integrer-leconomie-circulaire-dans-vos-projet/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y181" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA181" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="182" spans="1:27" customHeight="0">
-      <c r="A182" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>45613</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un soutien en ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  des prises de participations en fonds propres et quasi-fonds propres
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2020</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>103447</v>
       </c>
-      <c r="B182" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Prévenir et valoriser les déchêts : zéro déchet et économie circulaire</t>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Zéro déchet et économie circulaire</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G182" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H182" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K182" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L182" s="1" t="inlineStr">
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En accompagnement des objectifs du Plan régional de prévention et de gestion des déchets et de la Stratégie régionale économie circulaire, la Région soutient les opérations et projets en matière de prévention et de valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  En savoir plus sur le
  &lt;a href="https://www.iledefrance.fr/PRPGD" rel="noopener" target="_blank"&gt;
   Plan régional de prévention et de gestion des déchets (PRPGD)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En savoir plus sur la
  &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank"&gt;
   Stratégie régionale économie circulaire (SREC)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Découvrez également
  &lt;a href="https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets" rel="noopener" target="_blank"&gt;
   les dispositifs de soutien pour lutter contre les dépôts sauvages
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
   Ce dispositif est éligible au Budget participatif écologique de la Région Île-de-France
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N182" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O182" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R182" s="1" t="inlineStr">
+      <c r="R168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les personnes morales sont éligibles.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études de faisabilité ou pré-opérationnelles :
   jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 100.000€)
  &lt;/li&gt;
  &lt;li&gt;
   Autres investissements nécessaires au projet :
   jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ces soutiens sont bonifiés dans le cadre des engagements « territoires franciliens circulaires ».
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit pour la Région d&amp;#039;aider des projets contribuant à l&amp;#039;un des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Agir pour le « zéro déchet » et lutter contre les gaspillages,
@@ -32380,2375 +34664,1824 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
   &lt;/li&gt;
   &lt;li&gt;
    Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S182" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U182" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V182" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/zero-dechet-et-economie-circulaire</t>
         </is>
       </c>
-      <c r="X182" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   zerodechet&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y182" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z182" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/987a-zero-dechet-et-economie-circulaire/</t>
         </is>
       </c>
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="183" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G183" s="1" t="inlineStr">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>103460</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d’aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Espace public
+Jeunesse
+Cohésion sociale et inclusion
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Communes :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   EPCI et EPT :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
+ &lt;/p&gt;
+ Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ amenagement&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H183" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K183" s="1" t="inlineStr">
-[...7 lines deleted...]
- Soutenir le programme de formation-action &amp;#34; Dispositif intégré méthodologique pour l‘innovation et la compétitivité des entreprises (DINAMIC)&amp;#34; mais aussi les actions collectives destinées à favoriser la mutation des PME vers de nouveaux modes de production et d&amp;#039;innovation ainsi que les services de veille et d&amp;#039;intelligence économique.
+      <c r="I170" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q170" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N183" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="S183" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="184" spans="1:27" customHeight="0">
-      <c r="A184" s="1">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
         <v>162330</v>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Héliportages en alpages d’accès difficile</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G184" s="1" t="inlineStr">
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H184" s="1" t="inlineStr">
+      <c r="H171" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L184" s="1" t="inlineStr">
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement, et l’amélioration des conditions de travail.&lt;/p&gt; &lt;p&gt;Les bénéficiaires indirects sont : Groupements pastoraux et leurs fédérations, Éleveurs, Collectivités territoriales et leurs groupements, Commissions syndicales, Établissements publics.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N171" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P184" s="1" t="inlineStr">
+      <c r="P171" s="1" t="inlineStr">
         <is>
           <t>31/01/2020</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux d’héliportage doivent être coordonnés pour les départements des Alpes de Haute-Provence et des Hautes-Alpes par le CERPAM et pour le département des Alpes-Maritimes par la Chambre d’Agriculture des Alpes-Maritimes. Les aides apportées dans le cadre de ce dispositif sont soumises aux régimes des aides « de minimis agricoles ».&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S171" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V184" s="1" t="inlineStr">
+      <c r="V171" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/heliportages-en-alpages-dacces-difficile</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z171" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/heliportages-en-alpages-dacces-difficile/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-      <c r="A185" s="1">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
         <v>162331</v>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Médiation territoriale sur les estives</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G185" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H185" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K185" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L185" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement et l’amélioration des conditions de travail&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements (Offices de tourisme...)&lt;/li&gt; 	&lt;li&gt;Commissions syndicales&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; 	&lt;li&gt;Association de municipalités&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N185" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O185" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P185" s="1" t="inlineStr">
+      <c r="P172" s="1" t="inlineStr">
         <is>
           <t>31/01/2020</t>
         </is>
       </c>
-      <c r="R185" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’intégralité du temps de travail pris en compte devra être dédiée à cette tâche, durant la période s’étalant du 15 juin au 15 septembre. Le coût est plafonné à 6 000 € sur la durée de la période estivale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S185" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U185" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V185" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/mediation-territoriale-sur-les-estives</t>
         </is>
       </c>
-      <c r="X185" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y185" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z185" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mediation-territoriale-sur-les-estives/</t>
         </is>
       </c>
-      <c r="AA185" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G186" s="1" t="inlineStr">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>104510</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H186" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J186" s="1" t="inlineStr">
-[...100 lines deleted...]
-      <c r="AA186" s="1" t="inlineStr">
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir le programme de formation-action &amp;#34; Dispositif intégré méthodologique pour l‘innovation et la compétitivité des entreprises (DINAMIC)&amp;#34; mais aussi les actions collectives destinées à favoriser la mutation des PME vers de nouveaux modes de production et d&amp;#039;innovation ainsi que les services de veille et d&amp;#039;intelligence économique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront s&amp;#039;inscrire en cohérence avec les orientations régionales issues du schéma régional de l&amp;#039;économie et de l&amp;#039;emploi durables (SREED) et/ou du schéma régional développement économique, d&amp;#039;innovation et d&amp;#039;internationalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La contribution des projets à la mise en œuvre de la stratégie régionale d&amp;#039;innovation en faveur des filières devra être démontrée lorsque cela est pertinent.
+&lt;/p&gt;
+&lt;p&gt;
+ La cohérence avec la stratégie régionale énergétique devra, le cas échéant, être démontrée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivant dans le référentiel régional « Responsabilité Sociétale des Entreprises » feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/accroitre-la-competitivite-des-pme-pour-faire-face-aux-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+&lt;/p&gt;
+&lt;p&gt;
+ Service FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 61 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d2cd-accroitre-la-competitivite-des-pme-pour-faire/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="187" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G187" s="1" t="inlineStr">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>165403</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA2</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Particulier</t>
-[...33 lines deleted...]
-Equipement public
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I174" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J174" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction
 Réhabilitation
-Appui méthodologique
-[...4 lines deleted...]
-      <c r="O187" s="1" t="inlineStr">
+Attractivité économique
+Artisanat
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P174" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q174" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>164951</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer une politique économique locale basée sur les spécificités du territoire</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets n°2.2</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I175" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Renforcer une politique économique locale basée sur les spécificités du territoire »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°2 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Accompagner les filières du territoire et soutenir l’émergence et la structuration de nouvelles activités.&lt;/p&gt;&lt;p&gt;• Promouvoir le tourisme durable et les patrimoines culturels et naturels à destination des clientèles touristiques.&lt;/p&gt;&lt;p&gt;• Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle.&lt;/p&gt;&lt;p&gt;• Développer les tiers-lieux (économiques, culturels et sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de l’accompagnement aux filières du territoire et du soutien à l’émergence et la structuration de nouvelles filières :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation et la structuration à la professionnalisation économique des filières du territoire (aide à la logistique, revitalisation des marchés locaux...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir le tourisme durable et les patrimoines culturels, cultuels et naturels à destination des clientèles &lt;/strong&gt;&lt;strong&gt;touristiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives de mutualisation et de mise en réseau du tourisme et du patrimoine.&lt;/p&gt;&lt;p&gt;• Actions visant à améliorer la qualité de l’accueil touristique et la mise en œuvre de projets touristiques durables (itinéraires vélos, circuits et parcours nature).&lt;/p&gt;&lt;p&gt;• Actions visant à soutenir le développement d’une ingénierie touristique et écologique (communication sur les atouts du territoire, mettre en place des actions de communication autour du savoir-faire et produits du terroir, animateur environnement...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Soutien aux actions de mise en réseau des actifs agricoles pour soutenir la professionnalisation et la pérennité des emplois agricoles (speed dating, échanges internationaux, formations...).&lt;/p&gt;&lt;p&gt;• Initiatives d’accompagnement de l’installation des artisans, commerces et PME.&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation sur la mobilité des actifs et des compétences locales diverses (Loi Egalim...).&lt;/p&gt;&lt;p&gt;• Actions visant à l’accueil des nouveaux habitants et actifs et référents « nouveaux arrivants ».&lt;/p&gt;&lt;p&gt;• Actions de mutualisation des besoins en RH.&lt;/p&gt;&lt;p&gt;• Actions dans le domaine des transferts de savoir entre Châteauroux et le territoire du GAL (dispositif «Rejoindre » destinés aux nouveaux salariés).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer les « lieux multiusages » (économiques, culturels, sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur l’accompagnement et la mise en réseau de lieux existant ou en projet (réalisation de cafés associatifs, de ressourceries) ou tout autre lieu visant des espaces de sociabilité, de lutte contre l’isolement et à la création de partage de ressources, compétences et de savoirs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Tiers-lieux
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="Q175" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Syndicats professionnels ou interprofessionnels (salariés et patronaux).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt; les dépenses éligibles sont déterminées lors de l’instruction. Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier. Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;À noter :&lt;/strong&gt; possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
+ &lt;br /&gt;
+ •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
+comptable, juridique, et technique nécessaire à la réalisation de 
+l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
+ &lt;br /&gt;
+ •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
+ &lt;br /&gt;
+ •    Frais de conception et d&amp;#039;aménagement de stands ;
+ &lt;br /&gt;
+ •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
+affranchissement pour envoi en nombre, conception de supports de 
+communication), de promotion, d&amp;#039;information (guide, film, site 
+internet...) ;
+ &lt;br /&gt;
+ •    Acquisition de matériel/outillage industriel, mobilier, 
+fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
+agricole) ;
+ &lt;br /&gt;
+ •    Investissement immatériel (logiciels et brevets) ;
+ &lt;br /&gt;
+ •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
+ &lt;br /&gt;
+ •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
+ &lt;br /&gt;
+ •    Location de biens meubles ou immeubles ;
+ &lt;br /&gt;
+ •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
+et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
+ et dans le périmètre éligible au programme LEADER.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ DÉPENSES ÉLIGIBLES DE PERSONNEL :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
+ comportant un lien démontré avec celle-ci (salaires, charges liées et 
+traitements accessoires, un justificatif de temps de travail sera 
+demandé) ;
+ &lt;br /&gt;
+ •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
+personnels directs éligibles (option de coûts simplifiés (OCS) 
+conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
+plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
+2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
+ &lt;br /&gt;
+ •    Notes de frais des personnels ou bénévoles.
+&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/actions/leader.html</t>
+        </is>
+      </c>
+      <c r="W175" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;/p&gt;&lt;p&gt;Gestionnaire / Animateur&lt;/p&gt;&lt;p&gt;Tél : 02.34.68.04.70&lt;/p&gt;&lt;p&gt;Courriel : leader&amp;#64;payscastelroussin.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-une-politique-economique-locale-basee-sur-les-specificites-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>164933</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les espaces d’habitation de dispositifs contribuant aux économies d’eau</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I176" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’opération comprend obligatoirement une sensibilisation des populations aux écogestes et à la bonne utilisation des dispositifs, ainsi que d’une évaluation d’impact (avant/après).&lt;br /&gt;Les logements neufs ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R187" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA187" s="1" t="inlineStr">
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equiper-les-espaces-dhabitation-de-dispositifs-contribuant-aux-economies-deau/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="188" spans="1:27" customHeight="0">
-      <c r="A188" s="1">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
         <v>165124</v>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Aider à l'accès, à l’économie et au pilotage de l’eau en agriculture</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>AXEO - Aide à l'accès, à l’économie et au pilotage de l’eau en agriculture</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G188" s="1" t="inlineStr">
+      <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H188" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="1" t="inlineStr">
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Plan de prévention des risques liés à la sécheresse - AXEO&lt;/h2&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Vous souhaitez mener à bien un projet individuel ou collectif d’étude ou d’investissements en matériels d’irrigation pour améliorer la performance et la durabilité de votre exploitation agricole ?&lt;/strong&gt;&lt;br /&gt;
 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Bénéficiez d’une aide par les financeurs (Région et Agence de l’eau) pouvant aller jusqu’à : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;80 % des frais d’étude HT&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;40 % des investissements matériels HT&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Un exploitant agricole, dont les fermiers aubergistes ;&lt;/li&gt;
 &lt;li&gt;Une structure collective ou un groupement d’agriculteurs ;&lt;/li&gt;
 &lt;li&gt;Une fondation, association, établissement d’enseignement et de recherche agricole, une société agricole, etc.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;Votre montant d’aide varie selon les types de dépenses retenues en € HT :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Pour les études prospectives et expérimentations &lt;/strong&gt;: 80% maximum des dépenses retenues et plafonnées à 60 000 € pour les projets individuels et collectifs ;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Pour les frais d’étude et de diagnostic &lt;/strong&gt;: 80% maximum des dépenses retenues et plafonnées à 1 500 € pour les projets individuels et 5 000 € pour les projets collectifs ;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Pour les investissements matériels&lt;/strong&gt; : jusqu’à 40% maximum des dépenses retenues et plafonnées à 100 000 € pour les projets individuels et 400 000 € pour les projets collectifs.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Les subventions sont calculées sur la base d’un montant éligible auquel est appliqué un plancher, un plafond et un taux de subvention, tels qu’explicités dans le règlement.&lt;/p&gt;
 &lt;p&gt;Le financement sera examiné au cas par cas, au vu d’une présentation détaillée du projet.&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Étape 1&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; : Prenez contact &lt;/strong&gt;dès maintenant avec les services régionaux ou l’Agence de l’Eau Rhin-Meuse. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Étape 2&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; : Téléchargez le « Dossier de candidature »&lt;/strong&gt; disponible en bas de la page.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Étape 3&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; : Envoyez votre « Dossier de candidature » complété par email&lt;/strong&gt; au guichet unique : &lt;a href="mailto:eau.agriculture&amp;#64;grandest.fr"&gt;eau.agriculture&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;em&gt;Lors d’un comité des financeurs, l’analyse et le fléchage financier des projets seront réalisés. &lt;/em&gt;&lt;/li&gt;
 &lt;li&gt;&lt;em&gt;Un courrier sera adressé au porteur de projet pour qu’il dépose sa demande d’aide complète sur la plateforme de demande du financeur retenu (Région Grand Est ou Agence de l’eau Rhin Meuse). &lt;/em&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;Étape 4&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; : &lt;/strong&gt;Après réception de votre courrier,&lt;strong&gt; déposez votre dossier de demande d’aide complète sur la plateforme du financeur retenu. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Attention : la date de réception par la Région du dossier de candidature doit être antérieure à la date de démarrage de l’opération et l’instruction ne débutera que si le dossier est complet. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Vous pouvez également nous envoyer votre dossier de candidature par voie postale aux coordonnées suivantes :&lt;/p&gt;
 &lt;p&gt;Siège du Conseil Régional&lt;br /&gt;
 A l’attention de : la Direction de l’Économie du Vivant&lt;br /&gt;
 Dispositif : Aide à l’accès, à l’économie et au pilotage de l’eau en agriculture&lt;br /&gt;
 1 place Adrien Zeller&lt;br /&gt;
 BP 91006 – 67070 Strasbourg cedex&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N177" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P188" s="1" t="inlineStr">
+      <c r="P177" s="1" t="inlineStr">
         <is>
           <t>22/04/2024</t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T188" s="1" t="inlineStr">
+      <c r="T177" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V177" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/economie-eau-agriculture/</t>
         </is>
       </c>
-      <c r="W188" s="1" t="inlineStr">
+      <c r="W177" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0183/depot/simple</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Étape 1 : Prenez contact dès maintenant avec les services régionaux ou l’Agence de l’Eau Rhin-Meuse. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;&lt;p&gt;Étape 2 : Téléchargez le « Dossier de candidature » disponible en bas de la page.&lt;/p&gt;&lt;p&gt;Étape 3 : Envoyez votre « Dossier de candidature » complété par email au guichet unique : eau.agriculture&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Lors d’un comité des financeurs, l’analyse et le fléchage financier des projets seront réalisés.&lt;/p&gt;&lt;p&gt;Un courrier sera adressé au porteur de projet pour qu’il dépose sa demande d’aide complète sur la plateforme de demande du financeur retenu (Région Grand Est ou Agence de l’eau Rhin Meuse).&lt;/p&gt;&lt;p&gt;Étape 4 : Après réception de votre courrier, déposez votre dossier de demande d’aide complète sur la plateforme du financeur retenu.&lt;/p&gt;&lt;p&gt;Attention : la date de réception par la Région du dossier de candidature doit être antérieure à la date de démarrage de l’opération et l’instruction ne débutera que si le dossier est complet.&lt;/p&gt;&lt;p&gt;Vous pouvez également nous envoyer votre dossier de candidature par voie postale aux coordonnées suivantes :&lt;/p&gt;&lt;p&gt;Siège du Conseil Régional&lt;/p&gt;&lt;p&gt;A l’attention de : la Direction de l’Économie du Vivant&lt;/p&gt;&lt;p&gt;Dispositif : Aide à l’accès, à l’économie et au pilotage de l’eau en agriculture&lt;/p&gt;&lt;p&gt;1 place Adrien Zeller&lt;/p&gt;&lt;p&gt;BP 91006 – 67070 Strasbourg cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
+      <c r="Z177" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/axeo-aide-a-lacces-a-leconomie-et-au-pilotage-de-leau-en-agriculture/</t>
         </is>
       </c>
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="189" spans="1:27" customHeight="0">
-[...523 lines deleted...]
-      <c r="A193" s="1">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
         <v>164338</v>
       </c>
-      <c r="B193" s="1" t="inlineStr">
+      <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - Économie d'eau</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G193" s="1" t="inlineStr">
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H193" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I193" s="1" t="inlineStr">
+      <c r="I178" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J193" s="1" t="inlineStr">
+      <c r="J178" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K193" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M193" s="1" t="inlineStr">
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place 
 d’installation de 
 récupérateur et de 
 réutilisation d’eau 
 pluviale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N193" s="1" t="inlineStr">
+      <c r="N178" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale</t>
         </is>
       </c>
-      <c r="O193" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R193" s="1" t="inlineStr">
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le cadre d’un projet 
 ponctuel avec approche 
 multifonctionnelle (Gestion 
 Intégrée des Eaux Pluviales 
 &amp;#43; sobriété en eau, …)&lt;/li&gt;&lt;li&gt;Travaux groupés réalisés 
 sous maîtrise d’ouvrage 
 publique permettant de 
 déraccorder des eaux 
-pluviales du réseau &lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S193" s="1" t="inlineStr">
+pluviales du réseau &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T193" s="1" t="inlineStr">
+      <c r="T178" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U193" s="1" t="inlineStr">
+      <c r="U178" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V193" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X193" s="1" t="inlineStr">
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y193" s="1" t="inlineStr">
+      <c r="Y178" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z193" s="1" t="inlineStr">
+      <c r="Z178" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-deraccordement-des-eaux-pluviales-et-gestion-a-la-parcelle/</t>
         </is>
       </c>
-      <c r="AA193" s="1" t="inlineStr">
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-[...741 lines deleted...]
-      <c r="A197" s="1">
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
         <v>163004</v>
       </c>
-      <c r="B197" s="1" t="inlineStr">
+      <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’économie et les services notamment en favorisant l’innovation sociale</t>
         </is>
       </c>
-      <c r="C197" s="1" t="inlineStr">
+      <c r="C179" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
         </is>
       </c>
-      <c r="F197" s="1" t="inlineStr">
+      <c r="F179" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G197" s="1" t="inlineStr">
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H197" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I197" s="1" t="inlineStr">
+      <c r="I179" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J197" s="1" t="inlineStr">
+      <c r="J179" s="1" t="inlineStr">
         <is>
           <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
         </is>
       </c>
-      <c r="K197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L197" s="1" t="inlineStr">
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Renforcer l’économie et les services notamment en favorisant l’innovation sociale&lt;/em&gt;&lt;/strong&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Fort
 d’un dynamisme entrepreneurial, le Pays d’Ancenis entend conforter son
 positionnement économique et l’accompagner dans ses mutations et ses synergies.
 Dans ce dessein, la stratégie de développement économique local est tournée
 vers l’innovation sociale au service des emplois et du bien-vivre des
 habitants :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;En
      capitalisant sur la dynamique existante pour la conforter et l’accompagner
      dans ses mutations, et en développant de nouvelles filières en faveur du
      développement durable et de l’innovation sociale,&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;En
      permettant l’accès aux services, aux commerces et à l’artisanat pour tous
      les habitants et en renforçant la proximité, &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;En
      favorisant l’expérimentation de nouvelles approches, notamment sur la
      mutualisation ou l’itinérance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Renforcer
      la proximité, la modernisation et les synergies entre acteurs en
      accompagnant les projets innovants des petites et moyennes entreprises
      industrielles, artisanales, commerciales et des associations, et les
      initiatives du secteur de l’économie sociale et solidaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser
      le partage, la mutualisation de ressources (à titre d’exemples : espaces,
      lieux, compétences, accès au numérique) et l’itinérance des services &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner
      les mutations de l’économie et l’accès à l’emploi notamment par la
      formation&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir
      et soutenir une agriculture performante et pérenne, soucieuse de
      l’environnement, en accompagnant ses mutations et en valorisant ses
      initiatives et ses métiers&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer
      l’accès à une alimentation de qualité sur le territoire en veillant
      notamment au renforcement des circuits courts&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M197" s="1" t="inlineStr">
+      <c r="M179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes visant à
 consolider le projet du porteur de projet dans le domaine du développement
 économique, de l’innovation sociale et des services : diagnostics
 préalables, études de faisabilité, études de marchés, par exemple&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
 d’animation, de communication, d’information collective et organisation
 d’évènements &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mise en place
 et animation de réseaux d’acteurs économiques ou associatifs &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
 relevant du Projet Alimentaire Territorial (PAT)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Travaux de
 construction, de rénovation, achat de matériel et équipements :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;ul type="circle"&gt;
   &lt;li&gt;&lt;span&gt;Pour développer, expérimenter des
       productions de biens, de services, de process sur le territoire&lt;/span&gt;&lt;/li&gt;
   &lt;li&gt;&lt;span&gt;Pour des projets concourant au
       développement des circuits courts alimentaires et les initiatives en
       matière d’économie circulaire&lt;/span&gt;&lt;/li&gt;
   &lt;li&gt;&lt;span&gt;Pour conforter, moderniser et dynamiser
       le commerce de proximité et l’artisanat&lt;/span&gt;&lt;/li&gt;
   &lt;li&gt;&lt;span&gt;Pour des projets en matière de
       mutualisation de services et d’équipements pour les entreprises, les
       associations et autres acteurs de l’innovation sociale (notamment
       tiers-lieux, espaces de travail partagés, dispositifs pour faciliter
       l’accueil des salariés et de leurs familles, par exemple)&lt;/span&gt;&lt;/li&gt;
   &lt;li&gt;&lt;span&gt;Pour des projets d’accès au commerce ou
       au service (par le numérique ou l’itinérance par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Pour des actions d’insertion par l’emploi, de
 formation ou d’apprentissage&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N197" s="1" t="inlineStr">
+      <c r="N179" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O197" s="1" t="inlineStr">
+      <c r="O179" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P197" s="1" t="inlineStr">
+      <c r="P179" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q197" s="1" t="inlineStr">
+      <c r="Q179" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R197" s="1" t="inlineStr">
+      <c r="R179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de
 personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès
 lors que le personnel affecte au moins 5% de son temps de travail total au
 projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de
 personnel hors coûts simplifiés (gratifications des stagiaires et salaires des
 apprentis) dès lors que le personnel affecte au moins 5% de son temps de
 travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à
 disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou
 location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement,
 construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou
 location de véhicule&lt;/li&gt;&lt;li&gt;Location ou
 acquisition de biens immeubles bâtis (en cas d’acquisition : dans la
 limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de
 services, prestations intellectuelles dont la formation et la communication
 (par exemple création et conception de support, édition, diffusion d’outils,
 frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de
 notaire, expertise juridique technique et financière, honoraire de tenue et de
 certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la
 Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des
 dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides
 d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects
 pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes
 éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan
 Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en
@@ -34765,667 +36498,1507 @@
 frais de change ;&lt;/li&gt;&lt;li&gt;Les
 investissements immobiliers dont l’acquisition est réalisée par le biais d’une
 vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de
 coût unitaires pour les dépenses de personnel : Les frais directs liés aux
 dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les
 porteurs de projet publics : les dépenses éligibles sont présentées en
 Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures
 totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le
 cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;hr align="left" size="1" width="33%" /&gt;
 &lt;p id="ftn1"&gt;
 &lt;/p&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
 du règlement disponible sur demande&lt;/p&gt;
 &lt;p id="ftn2"&gt;
 &lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
 du règlement disponible sur demande&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le
 comité de programmation du GAL, selon les critères et les modalités
 préalablement définis dans sa grille de sélection. La grille de sélection est
 envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la
 sélection en comité de programmation. Les projets doivent être en cohérence
 avec la stratégie de développement LEADER. Si le projet n’obtient pas la note
 ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut
 alors pas faire l’objet d’une aide du programme LEADER.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S197" s="1" t="inlineStr">
+      <c r="S179" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T197" s="1" t="inlineStr">
+      <c r="T179" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U197" s="1" t="inlineStr">
+      <c r="U179" s="1" t="inlineStr">
         <is>
           <t>CC du Pays d'Ancenis</t>
         </is>
       </c>
-      <c r="V197" s="1" t="inlineStr">
+      <c r="V179" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
         </is>
       </c>
-      <c r="X197" s="1" t="inlineStr">
+      <c r="X179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;leader&amp;#64;pays-ancenis.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y197" s="1" t="inlineStr">
+      <c r="Y179" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ancenis.com</t>
         </is>
       </c>
-      <c r="Z197" s="1" t="inlineStr">
+      <c r="Z179" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale/</t>
         </is>
       </c>
-      <c r="AA197" s="1" t="inlineStr">
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD179" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="198" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G198" s="1" t="inlineStr">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB180" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC180" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>164334</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les réseaux d'assainissement- Travaux d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place 
+d&amp;#039;installation de 
+récupération et de 
+réutilisation d&amp;#039;eau 
+pluviale&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux groupés réalisés 
+sous maîtrise d&amp;#039;ouvrage 
+publique et permettant 
+de déraccorder des eaux 
+pluviales du réseau et 
+destinés à des usages 
+réglementairement 
+autorisés dans le respect 
+des prescriptions 
+techniques et sanitaires 
+du Ministère chargé de la 
+Santé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T181" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-autosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC181" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>120002</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers une politique d'éclairage public économe et performant</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I182" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEDS accompagne les collectivités dans une politique d&amp;#039;éclairage public économe et performante en favorisant la LED tout en répondant aux nouvelles exigences règlementaires (sécurisation, mise en lumière d&amp;#039;un patrimoine communal, création, remplacement, kit retrofit).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention s&amp;#039;applique sur le montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux. Un accent fort est mis sur le développement de l&amp;#039;éclairage public en LED :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;gt; 30 % du montant Hors Taxes pour l&amp;#039;installation de mâts autonomes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 50 % du montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux non LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 70 % pour les projets LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 80 % pour les projets LED liés à des travaux de renforcement ou de sécurisation de réseau électrique réalisés en technique souterraine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Aide plafonnée à 10 000 € par projet.
+&lt;br /&gt;
+Le nombre de dépôt de dossiers par commune est limité à 4 demandes par an.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande de subvention doit être faite avant le commencement des travaux.
+ &lt;br /&gt;
+ Les taux d&amp;#039;aides sont à destination des communes du territoire SIEDS ne conservant pas le produit de la Taxe Communale sur la Consommation Finale de l&amp;#039;Electricité (TCCFE).
+ &lt;br /&gt;
+ 10% (par projet) pour les communes percevant la Taxe Communale sur la Consommation Finale d&amp;#039;Electricité (TCCFE) à leur profit sur le territoire du SIEDS.
+ &lt;br /&gt;
+ Les aides ne pourront être perçues que par les communes membres du SIEDS dans une zone intégrée à la concession du SIEDS et par les intercommunalités dans les périmètres de leurs zones d&amp;#039;activités.
+ &lt;br /&gt;
+ Un point lumineux ne pourra bénéficier que d&amp;#039;une seule aide et ne pourra pas cumuler de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T182" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande doit être effectuée par la collectivité via le site internet du SIEDS : www.sieds.fr /Espace Collectivité /Démarches en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 49 32 32 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276e-copie-09h23-effacer-des-reseaux-electriques/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB182" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2022</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>119907</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...19 lines deleted...]
-      <c r="L198" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...116 lines deleted...]
-&lt;p&gt;
+ Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N198" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O198" s="1" t="inlineStr">
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation de diagnostic flash
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide à l&amp;#039;implantation d&amp;#039;artisans
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R198" s="1" t="inlineStr">
+      <c r="R183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour les actions ponctuelles, les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région,
-[...2 lines deleted...]
- Pour les programmes globaux annuels, les demandes doivent être déposées si possible avant la fin de l&amp;#039;année n-1 et au plus tard le 30 juin de l&amp;#039;année n . Les dépenses sont prises en compte du 1er janvier au 31 décembre de l&amp;#039;année n .
+ • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;br /&gt;
+ • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T198" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T183" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U198" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X198" s="1" t="inlineStr">
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...57 lines deleted...]
- Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y198" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA198" s="1" t="inlineStr">
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB183" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="199" spans="1:27" customHeight="0">
-      <c r="A199" s="1">
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>117380</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une politique d'économie d'énergie pour les citoyens (hors PTRE)</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la rénovation énergétique du parc privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement vise à inciter les particuliers à faire des travaux d&amp;#039;économie d&amp;#039;énergie. Cela passe par une sensibilisation, du public via des stands, conférences, ateliers..., l&amp;#039;aide à l&amp;#039;identification de personnes en précarité énergétique, la mise en place de permanence info énergie, le conseil architectural, ou encore, dans le cadre de la mise en place d&amp;#039;une plateforme territoriale de rénovation énergétique, l&amp;#039;accompagnement des particuliers jusqu&amp;#039;à la phase travaux et l&amp;#039;animation du réseau des professionnels. Cette action comprend également un accompagnement de la collectivité à la définition d&amp;#039;un programme d&amp;#039;action climat-air-énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de conventions de partenariat ou de convention « plateforme ».
+&lt;/p&gt;
+&lt;p&gt;
+ Document contractuel (conventions type ..).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/817a-mettre-en-place-une-politique-deconomie-dener/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC184" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
         <v>100073</v>
       </c>
-      <c r="B199" s="1" t="inlineStr">
+      <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C199" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G199" s="1" t="inlineStr">
+      <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H199" s="1" t="inlineStr">
+      <c r="H185" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K199" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L199" s="1" t="inlineStr">
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N199" s="1" t="inlineStr">
+      <c r="N185" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O199" s="1" t="inlineStr">
+      <c r="O185" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R199" s="1" t="inlineStr">
+      <c r="R185" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S199" s="1" t="inlineStr">
+      <c r="S185" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U199" s="1" t="inlineStr">
+      <c r="U185" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X199" s="1" t="inlineStr">
+      <c r="X185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y199" s="1" t="inlineStr">
+      <c r="Y185" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z199" s="1" t="inlineStr">
+      <c r="Z185" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA199" s="1" t="inlineStr">
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="200" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G200" s="1" t="inlineStr">
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>165856</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d’expérimentation, d’innovation et de développement durable des activités économiques maritimes</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord développement durable des activités nautiques</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...2 lines deleted...]
-      <c r="H200" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif affiché est d’accompagner le développement durable des activités maritimes, en particulier le secteur du nautisme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Concrètement, il s’agit de soutenir les projets portés par les territoires ou les entreprises qui participent à l’expérimentation, à l’innovation et au développement durable des activités économiques maritimes. L’intervention de la Région porte alors essentiellement sur la partie immobilière. Tout type de projet peut être considéré : aménagement de zones économiques, implantation ou modernisation des structures économiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités&lt;/li&gt; 	&lt;li&gt; entreprises&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-developpement-durable-des-activites-nautiques</t>
+        </is>
+      </c>
+      <c r="W186" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DEVNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-developpement-durable-des-activites-nautiques/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>93194</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K200" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="O200" s="1" t="inlineStr">
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information et la coordination de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mon ESS à l&amp;#039;école : Mon Entreprise Sociale et Solidaire à l&amp;#039;École (Mon ESS à l&amp;#039;École) est un formidable outil au service de la connaissance, par les jeunes générations, de cette autre économie qu&amp;#039;est l&amp;#039;ESS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les Coopératives d&amp;#039;Education à l&amp;#039;Entrepreneuriat Collectif (CEEC) regroupent 3 types de dispositifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives Jeunesse de Services
+ &lt;/strong&gt;
+ sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives Jeunes Majeurs
+ &lt;/strong&gt;
+ concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives de Territoire
+ &lt;/strong&gt;
+ , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mon ESS à l&amp;#039;école : exemples de projets:
+ &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coopératives Jeunesses de Services (CJS) :
+ &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CJS de Lyon 8ème (69) :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Economie locale et circuits courts
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R200" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S200" s="1" t="inlineStr">
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...27 lines deleted...]
-      <c r="AA200" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
+        </is>
+      </c>
+      <c r="W187" s="1" t="inlineStr">
+        <is>
+          <t>https://lafabriquecooperative.fr/</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
+ &lt;br /&gt;
+ Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/lequipe-de-la-cress
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
+ &lt;br /&gt;
+ Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="201" spans="1:27" customHeight="0">
-      <c r="A201" s="1">
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
         <v>58075</v>
       </c>
-      <c r="B201" s="1" t="inlineStr">
+      <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
+      <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Hellio Solutions</t>
         </is>
       </c>
-      <c r="G201" s="1" t="inlineStr">
+      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H201" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Subvention
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I201" s="1" t="inlineStr">
+      <c r="I188" s="1" t="inlineStr">
         <is>
           <t> Min : 5 Max : 100</t>
         </is>
       </c>
-      <c r="K201" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L201" s="1" t="inlineStr">
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
  au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
  jusqu&amp;#039;à
  l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
 &lt;/p&gt;
 &lt;p&gt;
  1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  2- Des recommandations techniques sur les projets à venir
 &lt;/p&gt;
 &lt;p&gt;
  3- Le montage et la validation des dossiers CEE
 &lt;/p&gt;
 &lt;p&gt;
  Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M201" s="1" t="inlineStr">
+      <c r="M188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   278 écoles
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   175 mairies
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   138 salles des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43; de 200 logements communaux
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
@@ -35439,2952 +38012,3395 @@
  &lt;li&gt;
   isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   remplacement des menuiseries : 1000 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N201" s="1" t="inlineStr">
+      <c r="N188" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O201" s="1" t="inlineStr">
+      <c r="O188" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R201" s="1" t="inlineStr">
+      <c r="R188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S201" s="1" t="inlineStr">
+      <c r="S188" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T201" s="1" t="inlineStr">
+      <c r="T188" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U201" s="1" t="inlineStr">
+      <c r="U188" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V201" s="1" t="inlineStr">
+      <c r="V188" s="1" t="inlineStr">
         <is>
           <t>https://www.hellio.com/solutions/collectivites</t>
         </is>
       </c>
-      <c r="X201" s="1" t="inlineStr">
+      <c r="X188" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Léa Monnier
   &lt;/strong&gt;
   &lt;br /&gt;
   Responsable développement commercial - Secteur Public - Hellio
   &lt;br /&gt;
   01 44 94 21 36
   &lt;br /&gt;
   &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
    lmonnier&amp;#64;hellio.com
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y201" s="1" t="inlineStr">
+      <c r="Y188" s="1" t="inlineStr">
         <is>
           <t>lmonnier@hellio.com</t>
         </is>
       </c>
-      <c r="Z201" s="1" t="inlineStr">
+      <c r="Z188" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
         </is>
       </c>
-      <c r="AA201" s="1" t="inlineStr">
+      <c r="AA188" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="202" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E202" s="1" t="inlineStr">
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>56183</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation bois énergie</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G202" s="1" t="inlineStr">
+      <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H202" s="1" t="inlineStr">
+      <c r="H189" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="1" t="inlineStr">
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
-[...2 lines deleted...]
- Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût, dans la limite d&amp;#039;une étude par an par collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude porte sur l&amp;#039;opportunité de réaliser un projet bois énergie pour le chauffage de bâtiments publics, en substitution à des énergies fossiles. L&amp;#039;étude peut porter sur une chaufferie dédiée, un réseau technique ou un réseau de chaleur bois énergie (bois déchiqueté ou granulés).
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N189" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Transition énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O189" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S189" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U189" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V189" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y189" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ae9-etudier-lopportunite-technique-et-economique-/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA190" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB190" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="203" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G203" s="1" t="inlineStr">
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>30742</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H203" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I203" s="1" t="inlineStr">
-[...179 lines deleted...]
-      <c r="L204" s="1" t="inlineStr">
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte. Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte.  Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
  &lt;/li&gt;
  &lt;li&gt;
   Aide aux études stratégiques
  &lt;/li&gt;
  &lt;li&gt;
-  Aide à la réalisation de projets locaux
+  Aide à la réalisation de projets locaux de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Sont concernées par les aides aux études stratégiques : les études sur différentes échelles territoriales (territoire, département, région, supra-régionale) ou d&amp;#039;une filière.
-[...2 lines deleted...]
- Ce dispositif a vocation à :
+ Le dispositif d&amp;#039;aide à la réalisation de projets locaux  a vocation à accompagner les acteurs locaux dans leurs projets de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces projets devront notamment viser :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  éclairer les choix et décisions du bénéficiaire (en termes technique, organisationnel, financier, juridique...),
-[...5 lines deleted...]
-  poser un diagnostic et proposer des pistes d&amp;#039;actions.
+  la prévention, la réduction des déchets, l&amp;#039;allongement de da durée d&amp;#039;usage des produits,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le déploiement de la tarification incitative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;organisation de la collecte en vue d&amp;#039;une valorisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement du recyclage et l&amp;#039;optimisation de la valorisation (organique, matière et énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en place d&amp;#039;un processus de transition vers l&amp;#039;économie circulaire (recherche de synergie de flux, mise en place de système d&amp;#039;échanges de services...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...45 lines deleted...]
- &lt;/ul&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;investissement dont le taux maximum est différencié selon la nature et le type de dépense. L&amp;#039;intervention de la Région est encadrée par le cadre réglementaire des régimes d&amp;#039;aide publique qui est étudié au regard de chaque dossier.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes préalables : plafond par bénéficiaire et par projet :
+  &lt;strong&gt;
+   50 000 €
+  &lt;/strong&gt;
+  . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements : taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions complémentaires : plafond par bénéficiaire et par projet :
+  &lt;strong&gt;
+   50 000 €
+  &lt;/strong&gt;
+  . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N204" s="1" t="inlineStr">
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets autour d&amp;#039;installations ou d&amp;#039;équipements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de ressourceries / recycleries et développement d&amp;#039;activités de réemploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de déchèteries innovantes, de déchèteries dédiées aux professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modernisation, optimisation et création de centre de tri et sur-tri
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;unités de recyclage matière, en particulier pour les déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;installations de valorisation énergétique notamment de valorisation du CSR (la méthanisation fait l&amp;#039;objet d&amp;#039;un dispositif spécifique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets dans le domaine des bio-déchets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion collective de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collecte séparative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de valorisation directe ou alternative des déchets verts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;unités de valorisation par compostage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets visant l&amp;#039;évolution des comportements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de mise en œuvre de la tarification incitative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements liés à des opérations d&amp;#039;économie circulaire : synergie de flux, démarche d&amp;#039;Ecologie Industrielle et Territoriale, éco-conception de produits et services ; nouveaux services et produits sobres en ressources, utilisation de matières issues du recyclage ; actions contre les dépôts sauvages...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire</t>
         </is>
       </c>
-      <c r="O204" s="1" t="inlineStr">
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R204" s="1" t="inlineStr">
+      <c r="R191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;études préalables de définition de l&amp;#039;investissement : prestations externes pour la réalisation d&amp;#039;études de faisabilité...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;accompagnement et d&amp;#039;ingénierie associés à l&amp;#039;investissement : maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût d&amp;#039;investissement matériel : installations, équipements, matériels... y compris les achats d&amp;#039;occasion et la location
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cas échéant et sous conditions, les autres frais immatériels directement liés à l&amp;#039;opération (actions complémentaires de sensibilisation, communication, animation, formation...) : dépenses de prestations externes de service et dépenses internes de personnel si l&amp;#039;action est réalisée en régie (frais de personnel directement liés à l&amp;#039;opération et frais de structure afférents via un forfait de 15% des dépenses directes de personnel éligibles).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éco-conditionnalité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les organismes privés et les associations
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conditions de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evolution professionnelle : obligation de formation des salariés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les discriminations : ne pas faire l&amp;#039;objet de litige
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre le travail illégal : justificatif de régularité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ethique financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transparence et incitativité : bilan et organigramme, répartition du capital pour les entreprises et composition du Conseil d&amp;#039;Administration pour les associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les organismes publics
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conditions de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser les politiques de Responsabilité Sociale de l&amp;#039;Entreprise : copie des marchés publics liés à l&amp;#039;opération faisant apparaitre l&amp;#039;intégration de clauses sociales ou le cas échéant, délibération sur la politique d&amp;#039;achats de la structure.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T191" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-regionales-a-la-realisation-de-projets-locaux-en-matiere-d</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Déchets &amp;amp; Economie Circulaire
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Dépenses de prestations de service pour la réalisation de l&amp;#039;étude,
-[...5 lines deleted...]
-   Le cas échéant et sous conditions, les autres dépenses directement liées à l&amp;#039;opération : diffusion et communication des résultats...
+   Mail : economie-circulaire&amp;#64;laregion.fr Téléphone : 04 67 22 79 03
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- Les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Gard et Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Karine Freu Téléphone : 04 67 22 81 85 Mail : karine.freu&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Est Ariège et Est Hérault
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prisca Giraudo Téléphone : 04 67 22 79 20 Mail : prisca.giraudo&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Aveyron et Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>49782</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un accompagnement en ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I194" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U204" s="1" t="inlineStr">
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T194" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>20395</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J195" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% des coûts éligibles de l'opération. L'aide est plafonnée à 50 000 € par bénéficiaire et </t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte. Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux études stratégiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réalisation de projets locaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Parmi les aides à l&amp;#039;animation d&amp;#039;actions collectives, le dispositif a pour objectifs de soutenir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives de dimension régionale  (Information, sensibilisation, communication, formation... visant à structurer les réseaux régionaux s&amp;#039;engageant en matière d&amp;#039;économie circulaire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives locales (Opérations visant la mise en place d&amp;#039;un processus de transition vers l&amp;#039;économie circulaire associant différents partenaires locaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les missions d&amp;#039;observation régionale (Observation visant à améliorer les connaissances sur les filières, les acteurs, les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vocation des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1/ Animation d&amp;#039;actions collectives régionales
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibiliser et promouvoir l&amp;#039;économie circulaire et la prévention des déchets à destination de différentes cibles : grand public, collectivités, entreprises...
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser et accompagner le changement de comportement des particuliers et des professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  capitaliser et valoriser les retours d&amp;#039;expérience, développer et essaimer les bonnes pratiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mutualiser des outils collectifs, la production de nouveaux outils, leur diffusion, valorisation et appropriation. Notamment dans le cadre d&amp;#039;un programme global annuel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2/ Animation d&amp;#039;actions collectives locales
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rechercher des synergies de flux à l&amp;#039;échelle d&amp;#039;une zone (démarche d&amp;#039;Ecologie Industrielle et Territoriale),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place des systèmes d&amp;#039;échanges de services,
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions locales de communication / sensibilisation en faveur de l&amp;#039;économie circulaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire évoluer les modèles d&amp;#039;affaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3/ Missions d&amp;#039;observation régionale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à améliorer les connaissances sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les filières du secteur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les acteurs du secteur.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Notamment dans le cadre d&amp;#039;un programme global annuel et du suivi des objectifs fixés par le Plan Régional de Prévention et de Gestion des Déchets.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les actions ponctuelles, les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région,
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes globaux annuels, les demandes doivent être déposées si possible avant la fin de l&amp;#039;année n-1 et au plus tard le 30 juin de l&amp;#039;année n . Les dépenses sont prises en compte du 1er janvier au 31 décembre de l&amp;#039;année n .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V204" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X204" s="1" t="inlineStr">
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-regionales-a-l-animation-d-actions-collectives-en-matiere</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute demande de renseignements, vous pouvez contacter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Service Déchets &amp;amp; Economie Circulaire
-[...5 lines deleted...]
- &lt;strong&gt;
+ &lt;em&gt;
+  Service Déchets &amp;amp; Economie Circulaire
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : economie-circulaire&amp;#64;laregion.fr Téléphone . : 04 67 22 79 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Gard et Lozère
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Karine Freu Téléphone : 04 67 22 81 85 Mail : karine.freu&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Est Ariège et Est Hérault
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Prisca Giraudo Téléphone : 04 67 22 79 20 Mail : prisca.giraudo&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Pour les territoires : Aveyron et Tarn
+ &lt;em&gt;
+  Pour les territoires : Aveyron et Tarn
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+ &lt;em&gt;
+  Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y204" s="1" t="inlineStr">
+      <c r="Y195" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z204" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA204" s="1" t="inlineStr">
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="205" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C205" s="1" t="inlineStr">
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
-Avenir Montagnes</t>
-[...7 lines deleted...]
-      <c r="G205" s="1" t="inlineStr">
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...4 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K205" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="1" t="inlineStr">
+      <c r="I196" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J196" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
-[...16 lines deleted...]
- &lt;br /&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M205" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="O205" s="1" t="inlineStr">
+      <c r="M196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R205" s="1" t="inlineStr">
+      <c r="R196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
-[...2 lines deleted...]
- &lt;br /&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S205" s="1" t="inlineStr">
-[...132 lines deleted...]
-      <c r="S206" s="1" t="inlineStr">
+      <c r="S196" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T206" s="1" t="inlineStr">
+      <c r="T196" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U206" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X206" s="1" t="inlineStr">
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W196" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez votre contact régional sur :
-[...32 lines deleted...]
-      <c r="AA206" s="1" t="inlineStr">
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="207" spans="1:27" customHeight="0">
-[...661 lines deleted...]
-      <c r="G210" s="1" t="inlineStr">
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>166145</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les coopérations économiques territoriales de transition : savoir pour agir - Programme COOP'ÉCO</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Programme COOP'ÉCO - Coopérations économiques territoriales de transition : savoir pour agir</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le &lt;a target="_blank" href="https://recherche.ademe.fr/dispositif-parc/coopeco"&gt;programme COOP&amp;#039;ÉCO&lt;/a&gt; explore dans quelle mesure et sous quelles conditions les coopérations économiques territoriales de transition (CETT) ouvrent la voie à une transformation profonde et systémique des modes de production et de distribution, des modes de vie et de l’action publique, pour répondre aux grands défis écologiques.&lt;/p&gt;&lt;p&gt;Le programme produit, capitalise et transmet des connaissances scientifiques et pratiques pour répondre à cet enjeu.&lt;/p&gt;&lt;p&gt;À ce titre, le présent appel à manifestation d’intérêt (AMI) vise à soutenir des recherches-actions participatives (RAP) associant des chercheurs et des acteurs socio-économiques et institutionnels intéressés par la production de nouvelles connaissances sur les coopérations économiques territoriales de transition.&lt;/p&gt;&lt;p&gt;Dans la logique de la recherche-action participative et pour favoriser les sujets innovants, le dossier de candidature est allégé par rapport à des appels à projets classiques de recherche. L’accent est mis sur la pertinence des thèmes de recherche-action participative proposés depuis les démarches territoriales déjà engagées et sur l’explication du lien de ces thèmes avec les axes de travail du programme.&lt;/p&gt;&lt;p&gt;En outre, les compétences et la qualité du partenariat acteurs-chercheurs seront également déterminantes.&lt;/p&gt;&lt;p&gt;L’AMI financera des recherches-actions participatives (RAP) analysant des démarches de coopération économique territoriale matures ou en émergence. Les projets dureront de 18 à 24 mois.&lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez la &lt;a target="_blank" href="https://recherche.ademe.fr/ami-coopeco-faq"&gt;FAQ de l’AMI COOP&amp;#039;ÉCO&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P197" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/programme-coopeco-cooperations-economiques-territoriales-de-transition-savoir-pour-agir</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-coop-eco-cooperations-economiques-territoriales-de-transition-savoir-pour-agir/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
 Particulier
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H210" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I210" s="1" t="inlineStr">
+      <c r="I198" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="J210" s="1" t="inlineStr">
+      <c r="J198" s="1" t="inlineStr">
         <is>
           <t>Co-financement public obligatoire</t>
         </is>
       </c>
-      <c r="K210" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L210" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;économie
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;agriculture et la pisciculture
  &lt;/li&gt;
  &lt;li&gt;
   Le tourisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
  &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
   en téléchargement sur cette page
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M210" s="1" t="inlineStr">
+      <c r="M198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des exemples de projets réalisés
  &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
   sur cette page
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N210" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O210" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S210" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T210" s="1" t="inlineStr">
+      <c r="T198" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U210" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>GAL Dombes Saône</t>
         </is>
       </c>
-      <c r="V210" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
         </is>
       </c>
-      <c r="X210" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coordination générale du programme LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laetitia DUCROZET
  &lt;br /&gt;
  territoire&amp;#64;ccdombes.fr
  &lt;br /&gt;
  04 74 61 93 03
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Gestion et animation du programme LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agathe DESFORET :
  leader&amp;#64;ccdombes.fr
  &lt;br /&gt;
  04 74 61 96 87
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y210" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>amelie.quillet@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z210" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
         </is>
       </c>
-      <c r="AA210" s="1" t="inlineStr">
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB198" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD198" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="211" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G211" s="1" t="inlineStr">
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...30 lines deleted...]
-Sports et loisirs
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
 Espace public
-Jeunesse
-[...37 lines deleted...]
-      <c r="S211" s="1" t="inlineStr">
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U211" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA211" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="W199" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="212" spans="1:27" customHeight="0">
-[...646 lines deleted...]
-      <c r="G216" s="1" t="inlineStr">
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>165678</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Particulier
-[...37 lines deleted...]
-Recyclage et valorisation des déchets
+Association</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
 Economie circulaire
 Economie locale et circuits courts
-Economie sociale et solidaire
-[...66 lines deleted...]
-      <c r="AA216" s="1" t="inlineStr">
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P200" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q200" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W200" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="217" spans="1:27" customHeight="0">
-      <c r="A217" s="1">
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
         <v>163962</v>
       </c>
-      <c r="B217" s="1" t="inlineStr">
+      <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Prévenir les impacts des activités maritimes et littorales dans une démarche d'économie circulaire</t>
         </is>
       </c>
-      <c r="C217" s="1" t="inlineStr">
+      <c r="C201" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°3 - Adapter, gérer et prévenir les impacts des activités maritimes et littorales dans une démarche d’économie circulaire avec des pratiques durables et respectueuses</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="G217" s="1" t="inlineStr">
+      <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H217" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I217" s="1" t="inlineStr">
+      <c r="I201" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J217" s="1" t="inlineStr">
+      <c r="J201" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
         </is>
       </c>
-      <c r="K217" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L217" s="1" t="inlineStr">
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La
 pêche et l’aquaculture contribuant aux déchets générés, le GALPA a un rôle à
 jouer en favorisant la transition vers une économie circulaire. Ce type
 d’économie peut leur apporter de nombreux bénéfices, non seulement grâce à
 l’utilisation plus efficace des ressources locales, à la meilleure santé des
 écosystèmes aquatiques et à l’augmentation de la résilience de l’économie, mais
 aussi par les possibilités de créer plus de valeur ajoutée, ainsi que de
 nouveaux emplois qualifiés. &lt;/p&gt;&lt;p&gt;La
 lutte contre les déchets marins passe principalement par des actions de
 prévention des déchets à la source, mais aussi par une meilleure gestion des
 déchets terrestres. D’un point de vue recyclage des engins de pêche, la Loi
 Anti-Gaspillage concourt à notre participation à l’application de cette
 nécessaire « écologisation » de la filière pêche et aquaculture, sur le
 principe des 3 R : &lt;/p&gt;&lt;p&gt;•Réduire
 : limiter les apports de plastiques dans les milieux marins. •Réutiliser
 : les différents filets et poches à huîtres. Il s’agit ainsi de trouver des
 solutions de réutilisation de ces différents matériaux pour d’autres usages•Recycler
 : étudier l’ensemble des métiers utilisés par nos pêcheurs et ostréiculteurs,
 des différents matériaux et types de plastiques, afin de valoriser ce « déchet
 ». •&lt;/p&gt;&lt;p&gt;Avec
 l’entrée en vigueur progressive de l’obligation de débarquement de toutes les
 captures, dans le but de limiter au maximum le rejet de poissons non désirés.,
 l’objectif est donc de trouver, dans une approche partenariale, une filière de
 valorisation de ces captures à l’échelle locale. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La
 filière pêche et aquaculture, de l’aval à l’amont, est aujourd’hui forte
 utilisatrice de matériaux plastiques, carburants et autres produits chimiques.
 Il s’agira de trouver des solutions éco-responsables pour limiter les déchets
 issus des activités de la filière pêche et aquaculture, rechercher des
 solutions alternatives à l’utilisation de polystyrène pour la vente et la
 transformation des poissons, et réduire la consommation d’énergie et les
 émissions de carbone et soutenir des modes de production durables.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Développer
 des outils de gestion, de sensibilisation aux bonnes pratiques&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soutenir
 des modes de production durables et rechercher des solutions alternatives aux
 matériaux utilisés&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Rechercher
 des potentiels de valorisation des coproduits de poissons et fruits de mer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Engager
 une démarche d’économie circulaire des engins de pêche et du matériel
 ostréicole&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Développement
 d’une filière de recyclage des engins de pêche&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Sensibilisation
 aux bonnes pratiques afin de diminuer les déchets marins &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Recherche
 des solutions éco-responsables pour limiter les déchets&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
 en place une filière à haute valeur des coproduits des poissons et fruits de
 mer&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M217" s="1" t="inlineStr">
+      <c r="M201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Lutte
 et prévention des pollutions visibles, et également invisibles (produits
 chimiques) des cours d’eau et de la mer. &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Conception
 de solutions éco-responsables pour limiter les déchets issus de la filière
 pêche et aquaculture.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Promotion
 d’une pêche propre (biocarburants, hydrogène) &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soutien
 à la création d’une filière de traitement des coproduits en partenariat avec
 les usines de transformation de notre territoire pour exploiter leurs
 coproduits en valorisant leurs propriétés nutritives, cosmétiques,
 pharmaceutiques des viscères, arrêtes, peaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement
 d’une filière à haute valeur ajoutée des coproduits des produits de la mer et
 captures non-désirées&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Recherche
 de nouvelles filières de recyclage, réutilisation et réduction des engins de
 pêche usagés&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N217" s="1" t="inlineStr">
+      <c r="N201" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Mers et océans
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O217" s="1" t="inlineStr">
+      <c r="O201" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P217" s="1" t="inlineStr">
+      <c r="P201" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="Q217" s="1" t="inlineStr">
+      <c r="Q201" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R217" s="1" t="inlineStr">
+      <c r="R201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
 groupements d’entreprises ou entrepreneurs individuels implantés sur le
 territoire&lt;/li&gt;&lt;li&gt;Associations
 implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
 Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
 publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
 formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
 recherche &lt;/li&gt;&lt;li&gt;
 Établissements Publics de
 caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
 ci-dessous et sous réserve de la rédaction finale du programme opérationnel
 FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
 Organismes de Droit Public ou une entreprise chargée de la gestion de services
 d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
 être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
 caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S217" s="1" t="inlineStr">
+      <c r="S201" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T217" s="1" t="inlineStr">
+      <c r="T201" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U217" s="1" t="inlineStr">
+      <c r="U201" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp et Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="V217" s="1" t="inlineStr">
+      <c r="V201" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
         </is>
       </c>
-      <c r="X217" s="1" t="inlineStr">
+      <c r="X201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y217" s="1" t="inlineStr">
+      <c r="Y201" s="1" t="inlineStr">
         <is>
           <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
         </is>
       </c>
-      <c r="Z217" s="1" t="inlineStr">
+      <c r="Z201" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-et-accompagner-la-commercialisation-et-la-consommation-des-produits-locaux-issus-de-la-peche-et-de-laquaculture/</t>
         </is>
       </c>
-      <c r="AA217" s="1" t="inlineStr">
+      <c r="AA201" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD201" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="218" spans="1:27" customHeight="0">
-      <c r="A218" s="1">
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>162935</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Rassembler les acteurs autour de l’économie circulaire et la valorisation de nos ressources locales</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Economie circulaire</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I202" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J202" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développer l’utilisation et la disponibilité des agromatériaux et bois locaux&lt;/li&gt;&lt;li&gt;Sensibiliser et accompagner tous les acteurs à l’intérêt des filières d’agromatériaux et énergies renouvelables et à la valorisation des déchets&lt;/li&gt;&lt;li&gt;Développer des filières de recyclage / réutilisation des matériaux&lt;/li&gt;&lt;li&gt;Accompagner les entreprises, les collectivités locales et les agriculteurs à la gestion efficiente de l’eau&lt;/li&gt;&lt;li&gt;Accompagner les artisans et professionnels sur les enjeux de l’adaptation au changement climatique de l’économie circulaire et de la sobriété énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réfléchir et investir sur la réduction, la récupération d’eau et son utilisation&lt;/li&gt;&lt;li&gt;Réfléchir et investir sur la réutilisation des eaux usées&lt;/li&gt;&lt;li&gt;Sensibiliser sur l’utilisation de l’eau dans les différents usages domestiques&lt;/li&gt;&lt;li&gt;Adapter les aménagements autour de la consommation d’eau (récupération, …)&lt;/li&gt;&lt;li&gt;Sensibiliser sur le devenir des déchets (réutilisation, valorisation, …) et leur recyclage&lt;/li&gt;&lt;li&gt;Mettre en place des ressourceries, des matériauthèques / des solutions autour de la récupération de matériaux&lt;/li&gt;&lt;li&gt;Sensibiliser et accompagner sur les agro-matériaux ou bio sourcés&lt;/li&gt;&lt;li&gt;Mener des inventaires, états des lieux, études, études de faisabilité sur les filières d’agromatériaux&lt;/li&gt;&lt;li&gt;Sensibiliser et communiquer sur l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser et communiquer auprès des élus et/ou techniciens sur l’usage des bâtiments et la maitrise de l’énergie&lt;/li&gt;&lt;li&gt;Mener des réflexions, études et investissements sur les nouvelles énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T202" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-et-sensibiliser-tous-les-publics-aux-enjeux-du-futur/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD202" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>143843</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ROZO
+Logistic Low Carbon</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Certificat d'économie d'énergie (CEE)
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volet 3 : Construire un centre de ressource pour pérenniser les actions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VOLET 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Programme LUD&amp;#43; propose d&amp;#039;accompagner les agglomérations françaises et les représentants des acteurs économiques présents dans ces territoires dans l&amp;#039;élaboration, la réalisation et le suivi des actions de chartes LUD concertées :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ol&gt;
+  &lt;li&gt;
+   Le Programme LUD&amp;#43; vise l&amp;#039;engagement de 20 EPCI. Une priorité sera donnée aux EPCI devant créer une ZFE-m. Le Programme LUD&amp;#43; vise également à poursuivre et accélérer les démarches initiées sur les 41 territoires avec le Programme InTerLUD. L&amp;#039;objectif du Programme LUD&amp;#43; est donc d&amp;#039;initier la réalisation des chartes LUD, en accompagnant financièrement et en apportant un appui méthodologique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;objectif du Programme est d&amp;#039;accompagner également les EPCI engagés dans la réalisation de 120 actions qui découlent de la dynamique des chartes LUD. Les premiers bénéficiaires de cette action seront les acteurs des territoires ayant validé une charte LUD à l&amp;#039;issue du Programme InTerLUD.  Tout au long du Programme, chaque territoire ayant engagé sa charte LUD pourra bénéficier de cette action. Pour les actions des chartes LUD relevant des compétences communales, les communes ou les acteurs privés de ces territoires pourront bénéficier de ce financement si l&amp;#039;action est inscrite dans la charte LUD de l&amp;#039;EPCI. L&amp;#039;objectif du Programme LUD&amp;#43; est donc d&amp;#039;initier la réalisation des actions des chartes LUD, en accompagnant financièrement et en apportant un appui méthodologique pour certaines actions afin de viser à la pérennisation de la démarche.
+  &lt;/li&gt;
+ &lt;/ol&gt;
+&lt;p&gt;
+ APPUI METHODOLOGIQUE
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement proposé par le Cerema et Logistic-Low-Carbon depuis le début de la démarche jusqu&amp;#039;à la finalisation de la charte LUD, puis lors de la mise en œuvre du plan d&amp;#039;action de la charte LUD consiste à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aider les acteurs à maîtriser les enjeux de la LUD et la méthodologie de la charte LUD ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner la mise en place de la gouvernance au sein de la collectivité, afin que le dossier soit suivi et géré par un(e) chargé(e) de mission et que le sujet soit considéré par les élus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Cartographier et structurer la représentativité des acteurs économiques de la logistique urbaine sur le territoire afin de les associer à la démarche, de préparer une concertation efficace et de pérenniser le dialogue avec la collectivité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Faciliter les différents échanges entre les acteurs, ainsi que leur mobilisation afin de s&amp;#039;assurer du bon déroulement de la concertation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner la recherche de solutions efficaces, qui permettent de répondre aux enjeux et contraintes des différents acteurs, et qui s&amp;#039;adaptent aux spécificités du territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner les territoires dans la mise en œuvre des actions par les équipes des Porteurs associés (méthodologie, suivi des actions engagées, évaluation et gouvernance de l&amp;#039;action).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ APPUI FINANCIER
+&lt;/p&gt;
+&lt;p&gt;
+ Un appui au financement d&amp;#039;un poste de chargé de mission LUD et/ou d&amp;#039;une prestation par un bureau d&amp;#039;études pour l&amp;#039;élaboration et la mise en œuvre d&amp;#039;une charte LUD. Ce financement, venant en complément de l&amp;#039;accompagnement des EPCI par le Cerema et LLC, permet aux EPCI de disposer d&amp;#039;un levier incitatif pour élaborer une charte LUD, puis pour assurer un suivi de sa mise en œuvre, pour compenser le fait que de nombreuses collectivités ne disposent pas de l&amp;#039;ingénierie nécessaire. Le Programme LUD&amp;#43; participera ainsi pour chaque EPCI au financement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    De postes de techniciens des EPCI dont la logistique urbaine s&amp;#039;inscrit dans leur mission (via un recrutement ou une modification de leur mission) ;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Ou de prestations d&amp;#039;études ou d&amp;#039;ingénierie.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le Programme contribue également au financement de l&amp;#039;ingénierie associée à certaines actions initiées dans le cadre des chartes LUD pour les territoires volontaires et ceux ayant finalisés leur charte LUD. Cette action vise en particulier le financement d&amp;#039;ingénierie pour la réalisation de 120 actions. Les actions retenues sont celles qui sont le moins facilement réalisables par les territoires et qui de fait nécessitent un appui particulier par le Programme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples d&amp;#039;actions à mettre en œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ Harmonisation des réglementations
+&lt;/p&gt;
+&lt;p&gt;
+ Optimisation des aires de livraison
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ELU
+&lt;/p&gt;
+&lt;p&gt;
+ Report modal dont fluvial
+&lt;/p&gt;
+&lt;p&gt;
+ Déploiement de la cyclo logistique
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement des acteurs économiques en lien avec les ZFE-m
+&lt;/p&gt;
+&lt;p&gt;
+ Logistique des chantiers
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les EPCI éligibles à la démarche sont les 214 établissements publics de coopération intercommunale à fiscalité propre du territoire français n&amp;#039;ayant pas initié de démarche de charte LUD pour le moment. En plus des EPCI ciblés par le Programme InTerLUD, la démarche sera accessible aux communes dans la mesure où l&amp;#039;EPCI dont elles dépendent ne souhaite pas s&amp;#039;engager.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T203" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interlud.green/</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.interlud.green/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>l.bonifay@rozo.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC203" s="1" t="inlineStr">
+        <is>
+          <t>ROZO</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>19/06/2023</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>138963</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Être conseillé et accompagné sur les thématiques du développement économique et de l'attractivité (CNER Expertise)</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancé le 1er mars 2017 avec le soutien de la Caisse des dépôts et des consignations, CNER Expertise apporte à l&amp;#039;ensemble des acteurs du développement territorial (agences, collectivités, etc.) un accompagnement spécifique en matière de développement économique, en s&amp;#039;appuyant sur l&amp;#039;expertise des professionnels du réseau CNER (directeurs/cadres d&amp;#039;agences expérimentés, en transition professionnelle, en poste, en retraite active ou en consultant indépendant).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ce réseau d&amp;#039;experts qualifiés est d&amp;#039;apporter à tous les territoires et les acteurs économiques des solutions concrètes, rapides, accessibles et adaptées à tous les enjeux de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ Face à une demande croissante d&amp;#039;ingénierie des collectivités et de leurs structures dédiées à l&amp;#039;attractivité et au développement économique, le CNER poursuit le développement de ce service d&amp;#039;accompagnement. Avec des missions courtes, opérationnelles, orientées résultats, sur les métiers de l&amp;#039;attractivité et du développement économique ainsi que la création d&amp;#039;agences.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1 - L&amp;#039;offre CNER Expertise
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les points forts du service :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissances des bonnes pratiques territoriales dans les principales catégories de l&amp;#039;attractivité : talents, investisseurs, international, résidentiel, touristique ; et facilité à construire des benchmarks pertinents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité à mobiliser des personnalités reconnues de l&amp;#039;attractivité, de l&amp;#039;entreprise, de la communication pour participer à des évènements ou des réunions de créativité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proximité terrain opérationnelle avec d&amp;#039;autres agences qui font face aux mêmes problématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agilité pour intervenir avec des experts volontaires et disponibles dans les délais les plus rapides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources internes du CNER disponibles pour compléter si besoin ces informations et obtenir d&amp;#039;autres conseils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2 - Le fonctionnement de CNER Expertise
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sollicitation d&amp;#039;un acteur du développement économique (collectivité, agence de développement, autre) pour un besoin en ingénierie avec production d&amp;#039;un cahier des charges synthétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche dans le réseau CNER Expertise de l&amp;#039;expert le plus pertinent pour répondre à la problématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges avec CNER Expertise et l&amp;#039;expert sélectionné pour cerner la problématique du territoire et mieux appréhender le contexte de la démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction par CNER Expertise, et transmission rapide au demandeur, d&amp;#039;une note complète recapitulant la demande et détaillant la méthodologie choisie pour répondre au cahier des charges, le calendrier, le budget associé et la présentation détaillée du (ou des) expert(s) proposé(s)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 - Les principales problématiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir une démarche d&amp;#039;attractivité pour un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construire une stratégie de mobilisation des entreprises locales et/ou des acteurs du développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la création d&amp;#039;une agence d&amp;#039;attractivité ou de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir la stratégie économique locale et les modalités de mobilisation des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place un réseau de développeurs et l&amp;#039;animer sur la durée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coacher une équipe ou un salarié
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.cner-france.com/Les-services/CNER-Expertise/Les-references-de-CNER-Expertise" target="_self"&gt;
+  Missions CNER Expertise, quelques références
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande de certaines collectivités, le nom du commanditaire a été anonymisé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Industrie</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cner-france.com/Les-services/CNER-Expertise</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Lucas Finet&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Responsable Développement, Partenariats et Expertise&lt;/p&gt;
+&lt;p&gt;lfinet&amp;#64;cner-france.com
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>cner@cner-france.com</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55e3-cner-expertise/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>CNER</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2023</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
         <v>133058</v>
       </c>
-      <c r="B218" s="1" t="inlineStr">
+      <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour réaliser un inventaire des zones d'activités économiques (ZAE)</t>
         </is>
       </c>
-      <c r="C218" s="1" t="inlineStr">
+      <c r="C205" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G218" s="1" t="inlineStr">
+      <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H218" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L218" s="1" t="inlineStr">
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans un contexte de rareté du foncier, les zones d&amp;#039;activités économiques (ZAE) représentent une part importante de foncier artificialisé dont les usages sont à repenser en raison de leur perte d&amp;#039;attractivité. Sont considérés comme zone d&amp;#039;activité : « les zones d&amp;#039;activités industrielle, commerciale, tertiaire, artisanale, touristique, portuaire ou aéroportuaire ».  Pour améliorer la connaissance sur les ZAE et réfléchir sur leurs potentiels de requalification, la loi impose aux collectivités de réaliser un inventaire de leurs zones d&amp;#039;activités économiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;inventaire doit être établit par l&amp;#039;EPCI qui est l&amp;#039;autorité compétente en matière de création, d&amp;#039;aménagement et de gestion des zones d&amp;#039;activités. L&amp;#039;inventaire doit contenir trois étapes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un état parcellaire des unités foncières de la zone d&amp;#039;activité économique (qui identifie la surface de chaque unité foncière et le propriétaire) ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;identification des occupants de la zone d&amp;#039;activité économique ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;identification du taux de vacance de la zone d&amp;#039;activité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La vacance est définie selon trois critères :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une absence d&amp;#039;affectation de l&amp;#039;unité foncière à « une activité assujettie à la cotisation foncière des entreprises (CFE) ;
@@ -38415,1738 +41431,1184 @@
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M218" s="1" t="inlineStr">
+      <c r="M205" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
   &lt;a href="https://www.audelor.com/observatoires-et-etudes/zones-d-activites/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;agape, l&amp;#039;agence d&amp;#039;urbanisme et de développement durable Lorraine Nord a créé un outil de connaissance web cartographique de suivi des zones d&amp;#039;activités économiques.
   &lt;a href="https://www.agape-lorrainenord.eu/les-ressources/les-produits-de-donnees/actualite/occaze.html" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N218" s="1" t="inlineStr">
+      <c r="N205" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O218" s="1" t="inlineStr">
+      <c r="O205" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S218" s="1" t="inlineStr">
+      <c r="S205" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T218" s="1" t="inlineStr">
+      <c r="T205" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U218" s="1" t="inlineStr">
+      <c r="U205" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V218" s="1" t="inlineStr">
+      <c r="V205" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X218" s="1" t="inlineStr">
+      <c r="X205" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y218" s="1" t="inlineStr">
+      <c r="Y205" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z218" s="1" t="inlineStr">
+      <c r="Z205" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c38-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA218" s="1" t="inlineStr">
+      <c r="AA205" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="219" spans="1:27" customHeight="0">
-[...606 lines deleted...]
-      <c r="A223" s="1">
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
         <v>140724</v>
       </c>
-      <c r="B223" s="1" t="inlineStr">
+      <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité et le rayonnement économique et touristique des Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Agence de développement 04</t>
         </is>
       </c>
-      <c r="G223" s="1" t="inlineStr">
+      <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H223" s="1" t="inlineStr">
+      <c r="H206" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K223" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L223" s="1" t="inlineStr">
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil Amont : pour cibler les enjeux du projet et son impact sur le territoire. Données de l&amp;#039;Observatoire touristique.
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet et financière : pour accompagner le pilotage et la gestion globale du projet tout en faisant le lien avec les partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   Expertise Technique : pour gérer les aspects techniques spécifiques à un projet
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de Concertation : mobilisation du réseau partenarial
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M223" s="1" t="inlineStr">
+      <c r="M206" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Livraison aux EPCI des données touristiques : bilans de saisons et annuels.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la commune de Lauzet Ubaye pour le projet d&amp;#039;usine d&amp;#039;embouteillage d&amp;#039;eau de source (proposition modèle économique, identification de source de financement)
  &lt;/li&gt;
  &lt;li&gt;
   Management de la destination Verdon : coordination et chef de filat
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des projets européens comme délégataire (PITEM MITO – plan intégré thématique &amp;#34;Modèles Intégrés pour le Tourisme Outdoor&amp;#34;)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N223" s="1" t="inlineStr">
+      <c r="N206" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O223" s="1" t="inlineStr">
+      <c r="O206" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S223" s="1" t="inlineStr">
+      <c r="S206" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U223" s="1" t="inlineStr">
+      <c r="U206" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V223" s="1" t="inlineStr">
+      <c r="V206" s="1" t="inlineStr">
         <is>
           <t>http://www.investinalpesdehauteprovence.com</t>
         </is>
       </c>
-      <c r="X223" s="1" t="inlineStr">
+      <c r="X206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence de Développement 04
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 8 rue Bad Mergentheim – Immeuble François Mitterand BP 80170
 &lt;/p&gt;
 &lt;p&gt;
  04990 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 31 57 29
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;ad04.fr" target="_self"&gt;
   info&amp;#64;ad04.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:eco&amp;#64;ad04.fr" target="_self"&gt;
   eco&amp;#64;ad04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y223" s="1" t="inlineStr">
+      <c r="Y206" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z223" s="1" t="inlineStr">
+      <c r="Z206" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d9c2-renforcer-lattractivite-et-le-rayonnement-eco/</t>
         </is>
       </c>
-      <c r="AA223" s="1" t="inlineStr">
+      <c r="AA206" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="224" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C224" s="1" t="inlineStr">
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>94237</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Créer des tiers-lieux d’innovation sociale pour contribuer au développement économique des territoires</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer au développement économique local et mettre en place un tiers-lieu d&amp;#039;innovation sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires peut apporter, sous certaines conditions dont notamment le soutien de la collectivité territoriale, un appui à l&amp;#039;émergence du projet et à la structuration de sa gouvernance, une aide aux études de programmation ou de montage juridique et financier, une part des fonds propres de la structure d&amp;#039;exploitation ou de la structure portant les murs, sous forme d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T207" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=tierslieux_innov_sociale_psat</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b33b-developper-les-tiers-lieux-dinnovation-social/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB207" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC207" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
-Renaturation des villes</t>
-[...7 lines deleted...]
-      <c r="E224" s="1" t="inlineStr">
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence nationale de la cohésion des territoires (ANCT)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W208" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB208" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC208" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>8016</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives ou au titre de l’écologie industrielle territoriale - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G224" s="1" t="inlineStr">
+      <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...147 lines deleted...]
-      <c r="H225" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I225" s="1" t="inlineStr">
-[...208 lines deleted...]
-      <c r="R226" s="1" t="inlineStr">
+      <c r="I209" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Qui peut en bénéficier ?
+  Dépollution des industries et autres activités économiques non agricoles : Animation des actions collectives ou au titre de l&amp;#039;écologie industrielle territoriale Grandes Entreprises
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les associations, les coopératives, les entreprises avec agrément (insertion, ESUS, etc.) de l&amp;#039;Île-de-France.
+ Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S226" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X226" s="1" t="inlineStr">
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T209" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les informations complémentaires sur invESS Île-de-France sont disponibles sur demande à l&amp;#039;adresse suivante :
-[...2 lines deleted...]
- &lt;/a&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y226" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA226" s="1" t="inlineStr">
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cfb-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC209" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="227" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="A228" s="1">
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
         <v>162707</v>
       </c>
-      <c r="B228" s="1" t="inlineStr">
+      <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Permettre un développement économique durable fondé sur la valorisaiton qualitative et cohérente des ressources locales</t>
         </is>
       </c>
-      <c r="C228" s="1" t="inlineStr">
+      <c r="C210" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D228" s="1" t="inlineStr">
+      <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°2</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="G228" s="1" t="inlineStr">
+      <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H228" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I228" s="1" t="inlineStr">
+      <c r="I210" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J228" s="1" t="inlineStr">
+      <c r="J210" s="1" t="inlineStr">
         <is>
           <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 64 000€</t>
         </is>
       </c>
-      <c r="K228" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L228" s="1" t="inlineStr">
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
 subvention LEADER 2023-2027, le GAL souhaite accompagner le développement
 économique local, une économie durable en lien avec la valorisation des
 ressources locales. &lt;/span&gt;&lt;span&gt;Est entendu comme « ressources
 locales » toutes matières/énergies biosourcées ou &lt;/span&gt;&lt;span&gt;géosourcées&lt;/span&gt;&lt;span&gt;
 issues du territoire telles que des matières issues des filières agricoles ou
 forestières, la terre, les pierres,... L’ensemble du cycle économique est
 envisagé, il peut s’agir de &lt;/span&gt;&lt;span&gt;soutien
 aux &lt;/span&gt;&lt;span&gt;filières de productions ou
 transformations, d’entreprises artisanales, de services et de commerces ou
 finalement, de services de valorisation de déchets. &lt;/span&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;a
 &lt;/span&gt;&lt;span&gt;prise en compte par les porteurs de
 projets de la transition écologique sera particulièrement vérifiée que cela
 concerne l’objectif de l’activité, la gestion courante ou les investissements. &lt;/span&gt;&lt;u&gt;&lt;span&gt;Des lignes de partage définissent
 les projets pouvant être aidés par le FEADER, le FEDER et le LEADER.&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M228" s="1" t="inlineStr">
+      <c r="M210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Exemples de projets :
 Installation pour pastoralisme ; Production maraichère en régie municipale ;
 Atelier de transformation de fruits ; Equipement d’un boulanger transformant
 des céréales locales ; Création d’un atelier artisanal travaillant du cuir français
 ou du bois local ; Recyclerie,…&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N228" s="1" t="inlineStr">
+      <c r="N210" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O228" s="1" t="inlineStr">
+      <c r="O210" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R228" s="1" t="inlineStr">
+      <c r="R210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être une
 TPE/PME , une association ou un porteur public&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être situé sur
 une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
 Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
 Bagnols/Cèze)&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Obtenir un
 cofinancement &lt;/span&gt;&lt;span&gt;(Région,
 commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- &lt;span&gt;Être en
 capacité de &lt;/span&gt;&lt;span&gt;régler par avance les dépenses&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S228" s="1" t="inlineStr">
+      <c r="S210" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T228" s="1" t="inlineStr">
+      <c r="T210" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U228" s="1" t="inlineStr">
+      <c r="U210" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="V228" s="1" t="inlineStr">
+      <c r="V210" s="1" t="inlineStr">
         <is>
           <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
         </is>
       </c>
-      <c r="X228" s="1" t="inlineStr">
+      <c r="X210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88 / 06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y228" s="1" t="inlineStr">
+      <c r="Y210" s="1" t="inlineStr">
         <is>
           <t>galdescevennesaurhone@gmail.com</t>
         </is>
       </c>
-      <c r="Z228" s="1" t="inlineStr">
+      <c r="Z210" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/permettre-un-developpement-economique-durable-fonde-sur-la-valorisaiton-qualitative-et-coherente-des-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA228" s="1" t="inlineStr">
+      <c r="AA210" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="229" spans="1:27" customHeight="0">
-      <c r="A229" s="1">
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
         <v>160858</v>
       </c>
-      <c r="B229" s="1" t="inlineStr">
+      <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
+      <c r="C211" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 1</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G229" s="1" t="inlineStr">
+      <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...5 lines deleted...]
-Ingénierie Juridique / administrative
+Association</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I229" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I211" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J229" s="1" t="inlineStr">
+      <c r="J211" s="1" t="inlineStr">
         <is>
           <t>de 10 000 à 50 000 euros</t>
         </is>
       </c>
-      <c r="K229" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L229" s="1" t="inlineStr">
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
@@ -40215,1003 +42677,910 @@
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
   &lt;strong&gt;
    3
   &lt;/strong&gt;
   , permettant une promotion et une valorisation de la filière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
  &lt;/li&gt;
  &lt;li&gt;
   le cahier des charges des études devra être transmis
  &lt;/li&gt;
  &lt;li&gt;
   qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N229" s="1" t="inlineStr">
+      <c r="N211" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O229" s="1" t="inlineStr">
+      <c r="O211" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R229" s="1" t="inlineStr">
+      <c r="R211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S229" s="1" t="inlineStr">
+      <c r="S211" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T229" s="1" t="inlineStr">
+      <c r="T211" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U229" s="1" t="inlineStr">
+      <c r="U211" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V229" s="1" t="inlineStr">
+      <c r="V211" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X229" s="1" t="inlineStr">
+      <c r="X211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y229" s="1" t="inlineStr">
+      <c r="Y211" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z229" s="1" t="inlineStr">
+      <c r="Z211" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA229" s="1" t="inlineStr">
+      <c r="AA211" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB211" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD211" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="230" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H230" s="1" t="inlineStr">
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>159893</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Faire des sphères agricole, viticole et sylvicole un levier d'attractivité économique et de développement durable</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I230" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L230" s="1" t="inlineStr">
+      <c r="J212" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le fonds pour l&amp;#039;économie des quartiers est dédié à l&amp;#039;investissement dans des projets économiques s&amp;#039;implantant ou se développant dans les quartiers prioritaires du territoire.
-[...10 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  À qui s&amp;#039;adresse-t-il ?
+  Maintenir et créer des emplois et de la valeur ajoutée dans les secteurs agricole, viticole et sylvicole.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
- ).
+ &lt;br /&gt;
+ Le territoire Adour Chalosse Tursan Marsan est fortement agricole. Il trouve de nombreux débouchés grâce à la présence importante de l&amp;#039;industrie agro-alimentaire, à des produits identitaires de qualité (foie gras, volaille de plein air, etc.) mais également à des fermes qui alimentent des circuits de proximité. Le territoire bénéficie aussi d&amp;#039;une couverture forestière non négligeable, avec une structuration de la filière en Nord Adour ancienne et vectrice d&amp;#039;emplois (la filière bois : 3e zone d&amp;#039;emplois d&amp;#039;Aquitaine).
+ &lt;br /&gt;
+ Pour autant, le secteur Sud Adour très peu exploité présente un fort potentiel de structuration de la filière forêt-bois, et le secteur agricole subit les tendances lourdes que l&amp;#039;on peut constater au niveau national (difficulté dans la transmission-reprise, difficulté à intégrer de nouvelles pratiques, aléas climatiques et sanitaires...). Parallèlement, du côté de la population, il y a une forte demande et attente en alimentation de proximité de qualité et en maîtrise d&amp;#039;un cadre de vie naturel et préservé.
+ &lt;br /&gt;
+ Cette fiche-action ambitionne ainsi d&amp;#039;accompagner ces filières clefs pour le territoire en participant notamment à la mise en œuvre de démarches alimentaires territoriales en cours et de dynamiques collectives autour de la ressource forestière.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Que finance-t-il ?
+  Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Le fonds pour l&amp;#039;économie des quartiers finance les travaux d&amp;#039;aménagement d&amp;#039;un local et/ou l&amp;#039;achat de matériel nécessaire à l&amp;#039;activité. La subvention est de 10 000 € minimum et peut couvrir jusqu&amp;#039;à 80 % des dépenses d&amp;#039;investissement liées à l&amp;#039;installation.
+ :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Comment le débloquer ?
+  Soutien à des actions permettant la compétitivité des acteurs des secteurs agricole, viticole et sylvicole
  &lt;/strong&gt;
-&lt;/p&gt;
-[...18 lines deleted...]
-      <c r="N230" s="1" t="inlineStr">
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valorisation de l&amp;#039;image agricole du territoire, de ses filières afin de favoriser l&amp;#039;emploi ou la transmission-reprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la diversification des activités agricoles et viticoles, notamment des activités d&amp;#039;agritourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant d&amp;#039;améliorer l&amp;#039;accueil et l&amp;#039;hébergement des travailleurs saisonniers agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à des dispositifs d&amp;#039;espaces tests agricoles permettant l&amp;#039;installation, la transmission et/ou la reprise d&amp;#039;activités agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et investissements soutenant et dynamisant les circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie, études permettant la valorisation des espaces forestiers et agricoles, la qualification de ces espaces et l&amp;#039;identification de leur potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à des actions permettant l&amp;#039;adaptation des acteurs agricoles et sylvicoles aux enjeux climatiques et environnementaux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à des actions pilotes ou expérimentales favorisant de nouveaux modes culturaux respectueux de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à des projets de promotion et de sensibilisation pour une alimentation locale s&amp;#039;inscrivant dans une démarche alimentaire territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de protection des paysages et d&amp;#039;espaces naturels, actions de régénération des écosystèmes et de la biodiversité hors espaces naturels remarquables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude d&amp;#039;opportunité ou de faisabilité pour la production d&amp;#039;énergies renouvelables (méthanisation, agri-voltaïsme, géothermie, bois-énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
         <is>
           <t>Tourisme
+Forêts
+Transition énergétique
+Réseaux de chaleur
 Commerces et services
-Formation professionnelle
-[...1 lines deleted...]
-Tiers-lieux
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
-Economie sociale et solidaire
-[...18 lines deleted...]
-      <c r="T230" s="1" t="inlineStr">
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P212" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T212" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U230" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X230" s="1" t="inlineStr">
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- dev-eco-quartiers&amp;#64;est-ensemble.fr
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y230" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA230" s="1" t="inlineStr">
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d164-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC212" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="231" spans="1:27" customHeight="0">
-      <c r="A231" s="1">
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
         <v>103569</v>
       </c>
-      <c r="B231" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
         </is>
       </c>
-      <c r="C231" s="1" t="inlineStr">
+      <c r="C213" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence nationale de la cohésion des territoires (ANCT)
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
 Atout France
 Ministère de la Culture
-Banque des Territoires</t>
-[...2 lines deleted...]
-      <c r="F231" s="1" t="inlineStr">
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="G231" s="1" t="inlineStr">
+      <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H231" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K231" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L231" s="1" t="inlineStr">
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
 patrimoine » a pour ambition d’accompagner le développement d’activités
 économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
 des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
 territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
 dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
 nationale de la cohésion des territoires et Atout France avec le ministère de
 la Culture, pour faciliter l’émergence de projets économiques au sein de sites
 patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
 quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Rénover
      les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
      et d’animation des territoires, en développant de nouveaux usages à
      destination des populations locales et des touristes (culturel,
      évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Accompagner
      les propriétaires publics et privés dans la définition de leur projet de
      valorisation, et définir les conditions de leur faisabilité, avec gestion
      tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Favoriser
      la rencontre entre propriétaires publics et opérateurs privés,
      investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Proposer
      des modèles économiques adaptés aux spécificités des bâtiments
      patrimoniaux, innovants, équilibrés et pérennes, associant public et
      privé, dans une perspective de minimisation des dépenses publiques : la
      mise en tourisme des sites a pour but de créer de la valeur économique et
      de la valeur d’usage participants à la sauvegarde de ces bâtis
      remarquables.&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
 patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
 riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
 différentes expérimentations auprès des projets, pour professionnaliser la
 filière et favoriser la réalisation de projets de reconversion patrimoniale
 partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M231" s="1" t="inlineStr">
+      <c r="M213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N231" s="1" t="inlineStr">
+      <c r="N213" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O231" s="1" t="inlineStr">
+      <c r="O213" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R231" s="1" t="inlineStr">
+      <c r="R213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S231" s="1" t="inlineStr">
+      <c r="S213" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U231" s="1" t="inlineStr">
+      <c r="U213" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V231" s="1" t="inlineStr">
+      <c r="V213" s="1" t="inlineStr">
         <is>
           <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
         </is>
       </c>
-      <c r="X231" s="1" t="inlineStr">
+      <c r="X213" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y231" s="1" t="inlineStr">
+      <c r="Y213" s="1" t="inlineStr">
         <is>
           <t>valere.rousseau@atout-france.fr</t>
         </is>
       </c>
-      <c r="Z231" s="1" t="inlineStr">
+      <c r="Z213" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
         </is>
       </c>
-      <c r="AA231" s="1" t="inlineStr">
+      <c r="AA213" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB213" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC213" s="1" t="inlineStr">
+        <is>
+          <t>Atout France</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="232" spans="1:27" customHeight="0">
-[...51 lines deleted...]
-      <c r="L232" s="1" t="inlineStr">
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>98472</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le développement commercial et économique des professionnels adhérents à la marque Pays Cathare</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La marque Pays cathare, propriété du département depuis plus de 20 ans est née d&amp;#039;une initiative collective en direction des professionnels du tourisme et de l&amp;#039;agroalimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus de 900 prestataires marqués sur 39 réseaux différents, la Marque Pays cathare® s&amp;#039;engage aujourd&amp;#039;hui dans une étape nouvelle de commercialisation et de renforcement de son image par la sécurisation des actions menées. Les valeurs de la Marque &amp;#34;origine, passion, qualité et engagement&amp;#34; reflètent un attachement fort des professionnels à leur réseau et une volonté de mutualiser leurs savoir-faire pour faire de la marque, outil collectif, un levier de développement économique de leur structure respective.
+&lt;/p&gt;
+&lt;p&gt;
+ Le département a fait le choix de confier l&amp;#039;animation de la marque à différents partenaires, qui accompagnent au quotidien les prestataires Audois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Maintenir et créer des emplois et de la valeur ajoutée dans les secteurs agricole, viticole et sylvicole.
+  Bénéficiaires :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les chambres consulaires et l&amp;#039;inter consulaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais des gîtes de France
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les logis de France
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Types d&amp;#039;actions soutenues
+  Dépenses éligibles :
  &lt;/strong&gt;
- :
-[...79 lines deleted...]
-      <c r="R232" s="1" t="inlineStr">
+ dépenses de fonctionnement pour l&amp;#039;animation de la Marque
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prise en charge de l&amp;#039;expertise technique : salaires des chargés de missions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ingénierie de projet: études stratégiques, évaluation, études de marché, formations, accompagnement des professionnels a la stratégie commerciale (type cluster)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Promotion de la marque : frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de la marque : plaques, enseignes ou autres supports remis aux adhérents, publicité sur lieu de vente (PLV) type emballage
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation du réseau des professionnels: temps d&amp;#039;expertise dédiée, voyages d&amp;#039;études, achat de produits et matériel de dégustation
+  &lt;/li&gt;
+  &lt;li&gt;
+   Contrôle de la marque : audit interne et externe, analyse des produits ou des prestations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Actions de coopération sur la base de l&amp;#039;expertise en lien avec la création d&amp;#039;une marque ou d&amp;#039;un label (déplacements et temps de travail)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T214" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
-[...62 lines deleted...]
-      <c r="AA232" s="1" t="inlineStr">
+ Anne Laurent, Chargée de projet &amp;#34;Marque Pays Cathare&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:anne.laurent&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+    anne.laurent&amp;#64;aude.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone :
+ 04.68.11.65.14
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat :
+ 04.68.11.64.49
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/620d-animer-la-marque-pays-cathare/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="233" spans="1:27" customHeight="0">
-[...194 lines deleted...]
-      <c r="A234" s="1">
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
         <v>155129</v>
       </c>
-      <c r="B234" s="1" t="inlineStr">
+      <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="D234" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G234" s="1" t="inlineStr">
+      <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H234" s="1" t="inlineStr">
+      <c r="H215" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I234" s="1" t="inlineStr">
+      <c r="I215" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K234" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L234" s="1" t="inlineStr">
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, rénovation de locaux à destination des activités d&amp;#039;économie sociale et solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
  &lt;/li&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M234" s="1" t="inlineStr">
+      <c r="M215" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   Mobilisation citoyenne menant à la constitution d&amp;#039;un collectif citoyen associé à la gouvernance et à la vie du projet, accessibilité extérieure pour se rendre au site / service (cheminent carrossable, places PMR, voies et services de mobilité douce...) ; accessibilité à l&amp;#039;intérieur du site (entrée, portes adaptées, rampe d&amp;#039;accès...), un environnement d&amp;#039;accueil adapté pour tous les publics (mobiliers urbains, sanitaires, puissance de l&amp;#039;éclairage, fonds sonores...), signalétique extérieure inclusive, accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...) ; une signalétique intérieure adaptée (panneau d&amp;#039;affichage, ligne de guidage...) ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N234" s="1" t="inlineStr">
+      <c r="N215" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O234" s="1" t="inlineStr">
+      <c r="O215" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R234" s="1" t="inlineStr">
+      <c r="R215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de création, d&amp;#039;extension, de rénovation de locaux visant la réalisation d&amp;#039;activités d&amp;#039;économie sociale et solidaire. Le projet devra respecter la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra rechercher la création ou le développement d&amp;#039;un ou des emplois non délocalisables ;
 &lt;/p&gt;
 &lt;p&gt;
  2- Le projet devra créer, développer, conforter un service dont le besoin n&amp;#039;est pas couvert par le secteur public / privé ;
 &lt;/p&gt;
 &lt;p&gt;
  3- Le projet devra avoir une utilité sociale et générer de la cohésion territoriale ;
 &lt;/p&gt;
 &lt;p&gt;
  4- le projet devra prévoir une participation du public cible et des acteurs du territoire (élaboration du diagnostic, mise en œuvre du projet, animation) ;
 &lt;/p&gt;
 &lt;p&gt;
  5- L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la réalisation d&amp;#039;une étude de faisabilité du projet.
 &lt;/p&gt;
 &lt;p&gt;
@@ -41255,2060 +43624,1350 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S234" s="1" t="inlineStr">
+      <c r="S215" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T234" s="1" t="inlineStr">
+      <c r="T215" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U234" s="1" t="inlineStr">
+      <c r="U215" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V234" s="1" t="inlineStr">
+      <c r="V215" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/economie-sociale-et-solidaire-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W234" s="1" t="inlineStr">
+      <c r="W215" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X234" s="1" t="inlineStr">
+      <c r="X215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y234" s="1" t="inlineStr">
+      <c r="Y215" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z234" s="1" t="inlineStr">
+      <c r="Z215" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
         </is>
       </c>
-      <c r="AA234" s="1" t="inlineStr">
+      <c r="AA215" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="235" spans="1:27" customHeight="0">
-      <c r="A235" s="1">
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>103448</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Construction de chaufferies biomasse</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a pour but de financer des projets d&amp;#039;énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de chaufferies biomasse, quelle que soit leur puissance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction de plateformes de stockage de la biomasse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité des projets de chaufferies biomasse sont définis dans le règlement de l&amp;#039;appel à projets commun ADEME/Région, quelle que soit la puissance de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région diffère selon la taille des projets (seuil de 1.200 MWh/an).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P216" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an : jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 500 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an : jusqu&amp;#039;à 30% des dépenses éligibles (subvention maximale 1 M€). Financement ADEME possible selon la nature du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme biomasse : jusqu&amp;#039;à 70% du montant TTC (ou HT en cas de récupération de la TVA), toutes aides publiques confondues, dans la limite des 100€/m3 abrité, en cas de recours à une structure en bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déposer un dossier de candidature auprès des services instructeurs de la Région Île-de-France (contact ci-après). Les instructions se font au fil de l&amp;#039;eau.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévoir un délai de 75 jours minimum entre le dépôt des dossiers de candidatures complets et le vote de la subvention par la Commission permanente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME Île-de-France et la Région lancent conjointement un appel à projets annuel chaufferies biomasse. Le caractère innovant et reproductible en Île-de-France des projets est pris en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/construction-de-chaufferies-biomasse</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production supérieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : aap-chaleur-renouvelable&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production inférieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : foret_energie_biosources&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09ea-construction-de-chaufferies-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB216" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
         <v>165626</v>
       </c>
-      <c r="B235" s="1" t="inlineStr">
+      <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre ou moderniser un centre de tri de déchets d’activité économique et déchèteries pour professionnels</t>
         </is>
       </c>
-      <c r="D235" s="1" t="inlineStr">
+      <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Création, extension ou modernisation d’un centre de tri de déchets d’activité économique et déchèteries pour professionnels</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G235" s="1" t="inlineStr">
+      <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H235" s="1" t="inlineStr">
+      <c r="H217" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K235" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L235" s="1" t="inlineStr">
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets d’activités économiques.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les déchèteries pour professionnels permettent sur tous les territoires d’être un lieu d’apport de déchets triés en amont par des professionnels, en vue de leur valorisation matière ou énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri de déchets d’activités économiques comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et les déchèteries pour professionnels pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides de l’ADEME ne constituent pas un droit à délivrance et n’ont pas un caractère systématique. De plus, à la suite de l’instruction des dossiers, les aides effectivement apportées pourront être inférieures aux indications mentionnées dans les conditions d’éligibilités et de financement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME se réserve la possibilité de clôturer ce guichet de manière anticipée et avant la date de clôture fixée au 31/12/2026, en cas d’épuisement des crédits disponibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N235" s="1" t="inlineStr">
+      <c r="N217" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O235" s="1" t="inlineStr">
+      <c r="O217" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P235" s="1" t="inlineStr">
+      <c r="P217" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q235" s="1" t="inlineStr">
+      <c r="Q217" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S235" s="1" t="inlineStr">
+      <c r="S217" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U235" s="1" t="inlineStr">
+      <c r="U217" s="1" t="inlineStr">
         <is>
           <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
         </is>
       </c>
-      <c r="V235" s="1" t="inlineStr">
+      <c r="V217" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-dactivite-economique-et-decheteries-pour-professionnels</t>
         </is>
       </c>
-      <c r="W235" s="1" t="inlineStr">
+      <c r="W217" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-dactivite-economique-et-decheteries-pour-professionnels#collectDocuments</t>
         </is>
       </c>
-      <c r="X235" s="1" t="inlineStr">
+      <c r="X217" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y235" s="1" t="inlineStr">
+      <c r="Y217" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z235" s="1" t="inlineStr">
+      <c r="Z217" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-d-un-centre-de-tri-de-dechets-d-activite-economique-et-decheteries-pour-professionnels/</t>
         </is>
       </c>
-      <c r="AA235" s="1" t="inlineStr">
+      <c r="AA217" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="236" spans="1:27" customHeight="0">
-[...252 lines deleted...]
-      <c r="G237" s="1" t="inlineStr">
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>165634</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H237" s="1" t="inlineStr">
-[...87 lines deleted...]
-      <c r="S237" s="1" t="inlineStr">
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;Pour cela, &lt;strong&gt;trois lois engagent le collectif &lt;/strong&gt;dans des objectifs ambitieux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri des déchets d’activités économiques et encombrants, et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être &lt;strong&gt;soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P218" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U237" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA237" s="1" t="inlineStr">
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets-dactivites-economiques-et-de-decheteries-pour-professionnels</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-creation-l-extension-ou-la-modernisation-de-centres-de-tri-des-dechets-d-activites-economiques-et-de-decheteries-pour-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="238" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-          <t>Association
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>143369</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et gérer les déchets de chantier du BTP - Anticiper pour s’engager dans l’économie circulaire (Formation)</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H238" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L238" s="1" t="inlineStr">
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Objectifs
+  Description
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Cette aide vise à :
+ &lt;br /&gt;
+ Les déchets du BTP représentent le principal flux de déchets de l&amp;#039;Union Européenne. Leurs prévention et gestion est en enjeu incontournable pour les acteurs de l&amp;#039;acte de construire afin de promouvoir l&amp;#039;économie circulaire dans les territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Une bonne gestion de ces déchets peut générer des effets bénéfiques considérables en matière de préservation des ressources non-renouvelables, d&amp;#039;amélioration de la qualité de vie et du développement d&amp;#039;un tissu économique local.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette formation s&amp;#039;inscrit comme un module d&amp;#039;amélioration des connaissances dans le domaine des déchets du BTP permettant de pousser le réemploi et la valorisation des déchets issus des chantiers du BTP et de faire le point sur le contexte réglementaire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Favoriser le développement des structures d&amp;#039;insertion par l&amp;#039;activité économique (SIAE) ;
-[...2 lines deleted...]
-  Faciliter l&amp;#039;acquisition, l&amp;#039;agrandissement ou la rénovation des locaux utilisés pour le fonctionnement des SIAE.
+  Maîtriser les fondamentaux d&amp;#039;une politique favorable au développement de l&amp;#039;économie circulaire des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître le rôle et les responsabilités des acteurs vis-à-vis de la prévention et de la gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir caractériser les déchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concevoir une politique de gestion des déchets générés dans le cadre de la conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier sur le territoire les filières de traitement des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les outils et les coûts de gestion des déchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les pratiques permettant de développer une économie circulaire des matériaux du BTP
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Montant /
-  Taux de l&amp;#039;aide
+  Public
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- L&amp;#039;aide accordée correspond à 50 % au maximum de la dépense éligible retenue. L&amp;#039;aide est plafonnée à
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commanditaires de travaux d&amp;#039;aménagement et de construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénieur de bureaux d&amp;#039;études en environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maitres d&amp;#039;ouvrage et d&amp;#039;œuvre ainsi qu&amp;#039;entreprises du BTB
+ &lt;/li&gt;
+ &lt;li&gt;
+  Services déconcentrés de l&amp;#039;Etat (MO DREAL), collectivités territoriales (Région, Département, Commune et agglomération)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  50 000 €
+  Niveau pré-requis
  &lt;/strong&gt;
- et dans la limite des crédits budgétaires disponibles affectés à la mesure.
-[...2 lines deleted...]
- Le Département pourra bonifier certains projets en fonction de ses priorités stratégiques, notamment la revitalisation des centres villes et villages.
+ &lt;br /&gt;
+ Une bonne connaissance du déroulement des chantiers du BTP
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Pièces constitutives du dossier
+  Outils pédagogiques
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Les pièces justificatives à fournir sont les suivantes :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Agrément SIAE ;
-[...123 lines deleted...]
-Commerces et services
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
 Economie circulaire
-Economie locale et circuits courts
-[...9 lines deleted...]
-      <c r="O238" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R238" s="1" t="inlineStr">
-[...89 lines deleted...]
-      <c r="S238" s="1" t="inlineStr">
+      <c r="S219" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T238" s="1" t="inlineStr">
+      <c r="T219" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U238" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X238" s="1" t="inlineStr">
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-prevenir-gerer-dechets-chantier-du-btp-anticiper-s</t>
+        </is>
+      </c>
+      <c r="X219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
- : 07 60 31 09 54 ou 07 64 16 51 87
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y238" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA238" s="1" t="inlineStr">
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f835-prevenir-et-gerer-les-dechets-de-chantier-du-/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC219" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="239" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="G240" s="1" t="inlineStr">
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...63 lines deleted...]
-      <c r="O240" s="1" t="inlineStr">
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R240" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S240" s="1" t="inlineStr">
+      <c r="S220" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...13 lines deleted...]
-      <c r="X240" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T220" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
-[...5 lines deleted...]
-  contact04&amp;#64;cmar-paca.fr
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y240" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA240" s="1" t="inlineStr">
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB220" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC220" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="241" spans="1:27" customHeight="0">
-      <c r="A241" s="1">
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
         <v>140802</v>
       </c>
-      <c r="B241" s="1" t="inlineStr">
+      <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du LUBERON (PNR)</t>
         </is>
       </c>
-      <c r="G241" s="1" t="inlineStr">
+      <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H241" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L241" s="1" t="inlineStr">
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui des collectivités pour répondre aux appels à projets, et appui à la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : conseil architectural et paysager auprès des porteurs de projets publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux portés par le Parc, médiation et aide au soutien au pastoralisme dans un contexte de prédation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M241" s="1" t="inlineStr">
+      <c r="M221" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Coin de verdure pour la pluie - la désimperméabilisation des cours d&amp;#039;écoles
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement des communes au dispositif Territoires engagés pour la Nature
   &lt;/li&gt;
   &lt;li&gt;
    Programme Économisons l&amp;#039;eau - Chaque goutte compte
   &lt;/li&gt;
   &lt;li&gt;
    Communication auprès du public sur les chiens de protection
   &lt;/li&gt;
   &lt;li&gt;
    Marque Valeur Parc
   &lt;/li&gt;
   &lt;li&gt;
    Luberon Labo Vélo
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement écoquartier de Reillanne
   &lt;/li&gt;
   &lt;li&gt;
    Plateforme SARE (rénovation énergétique)
   &lt;/li&gt;
   &lt;li&gt;
    Animation de sites Natura 2000
   &lt;/li&gt;
   &lt;li&gt;
    Inventaire du patrimoine bâti
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N241" s="1" t="inlineStr">
+      <c r="N221" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Biodiversité</t>
         </is>
       </c>
-      <c r="O241" s="1" t="inlineStr">
+      <c r="O221" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R241" s="1" t="inlineStr">
+      <c r="R221" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à la Charte du Parc, et verser une cotisation au syndicat mixte.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S241" s="1" t="inlineStr">
+      <c r="S221" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U241" s="1" t="inlineStr">
+      <c r="U221" s="1" t="inlineStr">
         <is>
           <t>PNR du Luberon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V241" s="1" t="inlineStr">
+      <c r="V221" s="1" t="inlineStr">
         <is>
           <t>https://www.parcduluberon.fr/</t>
         </is>
       </c>
-      <c r="X241" s="1" t="inlineStr">
+      <c r="X221" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 60 places Jean Jaurès BP 122 – 84404 Apt CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 90 04 42 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:accueil&amp;#64;parcduluberon.fr" target="_self"&gt;
   accueil&amp;#64;parcduluberon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y241" s="1" t="inlineStr">
+      <c r="Y221" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z241" s="1" t="inlineStr">
+      <c r="Z221" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea04-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA241" s="1" t="inlineStr">
+      <c r="AA221" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC221" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="242" spans="1:27" customHeight="0">
-[...412 lines deleted...]
-      <c r="G245" s="1" t="inlineStr">
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>140795</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la médiation entre le secteur public et les entreprises, contribuer à leur développement économique et au développement des territoires</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Chambre des métiers et de l'artisanat (CMA) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...15 lines deleted...]
-      <c r="L245" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : Favoriser la réponse des entreprises artisanales locales aux marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : Soutien à l&amp;#039;animation du territoire, contribution à l&amp;#039;émergence de circuits courts de commercialisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : Proposition de solution répondant aux besoins des collectivités de développement numérique des entreprises artisanales, d&amp;#039;aménagement du territoire, d&amp;#039;accès à la commande publique, de réponse aux enjeux du développement durable et de l&amp;#039;attractivité touristique, de formation des chefs d&amp;#039;entreprise.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observatoire économique, étude de marché, diagnostic d&amp;#039;entreprise artisanale régional (DEAR) et proposition de plan d&amp;#039;actions pour répondre aux enjeux stratégiques et opérationnels des collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction de marchés publics permettant de faciliter l&amp;#039;accès aux entreprises locales et accompagnement des entreprises pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Club Rénover &amp;#43;, club de la Fabrique de l&amp;#039;Artisanat, Commissions territoriales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet alimentaire territorial (PAT), marchés aux saveurs des Alpes du Sud et artisans sans vitrine, boutique éphémère, salon des Arts &amp;amp; Gourmandises, Maison de produits de pays...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic et accompagnement des chefs d&amp;#039;entreprises artisanales dans leur projet de développement (numérique, commercial...) et de transmission
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement durable (Ecodéfis, Rénover &amp;#43;, attribution de labels, conseils en structuration et économies d&amp;#039;énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Signature d&amp;#039;une Charte par les communes et conventionnement avec les EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations payantes au cas par cas (en fonction des projets)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cmar-paca.fr</t>
+        </is>
+      </c>
+      <c r="X222" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
  &lt;br /&gt;
- Les déchets du BTP représentent le principal flux de déchets de l&amp;#039;Union Européenne. Leurs prévention et gestion est en enjeu incontournable pour les acteurs de l&amp;#039;acte de construire afin de promouvoir l&amp;#039;économie circulaire dans les territoires.
+ Tél : 04 92 30 90 90
  &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact04&amp;#64;cmar-paca.fr" target="_self"&gt;
+  contact04&amp;#64;cmar-paca.fr
+ &lt;/a&gt;
  &lt;br /&gt;
- Une bonne gestion de ces déchets peut générer des effets bénéfiques considérables en matière de préservation des ressources non-renouvelables, d&amp;#039;amélioration de la qualité de vie et du développement d&amp;#039;un tissu économique local.
-[...116 lines deleted...]
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y245" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA245" s="1" t="inlineStr">
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a75-favoriser-la-mediation-entre-le-secteur-publi/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC222" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="246" spans="1:27" customHeight="0">
-      <c r="A246" s="1">
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
         <v>71318</v>
       </c>
-      <c r="B246" s="1" t="inlineStr">
+      <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G246" s="1" t="inlineStr">
+      <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H246" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L246" s="1" t="inlineStr">
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
 &lt;/p&gt;
 &lt;p&gt;
  Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
  &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
   lien vers la page
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéfices du Conseil en Energie Partagé (CEP)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -43335,274 +44994,169 @@
  &lt;li&gt;
   l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise en œuvre d&amp;#039;un parcours de formation dédié.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
 &lt;/p&gt;
 &lt;p&gt;
  Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N246" s="1" t="inlineStr">
+      <c r="N223" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O246" s="1" t="inlineStr">
+      <c r="O223" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R246" s="1" t="inlineStr">
+      <c r="R223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U246" s="1" t="inlineStr">
+      <c r="U223" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V246" s="1" t="inlineStr">
+      <c r="V223" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
         </is>
       </c>
-      <c r="X246" s="1" t="inlineStr">
+      <c r="X223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y246" s="1" t="inlineStr">
+      <c r="Y223" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z246" s="1" t="inlineStr">
+      <c r="Z223" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
         </is>
       </c>
-      <c r="AA246" s="1" t="inlineStr">
+      <c r="AA223" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB223" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="247" spans="1:27" customHeight="0">
-[...132 lines deleted...]
-      <c r="A248" s="1">
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
         <v>72011</v>
       </c>
-      <c r="B248" s="1" t="inlineStr">
+      <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Identifier et développer des activités économiques à impact social avec la Fabrique à initiatives</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C224" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
-      <c r="G248" s="1" t="inlineStr">
+      <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H248" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K248" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L248" s="1" t="inlineStr">
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
   &lt;a href="https://fabriqueainitiatives.org/"&gt;
    Fabrique à initiatives
   &lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
  créé en 2010 par l&amp;#039;
  &lt;a href="https://www.avise.org/"&gt;
   Avise
  &lt;/a&gt;
  - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
  &lt;strong&gt;
   accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Porté localement par des structures de l&amp;#039;accompagnement et présent dans 22 territoires,
  &lt;strong&gt;
   le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
@@ -43670,51 +45224,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Concevoir des activités innovantes
   &lt;/strong&gt;
   &lt;strong&gt;
    durables
   &lt;/strong&gt;
   à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
   à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
   de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M248" s="1" t="inlineStr">
+      <c r="M224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
@@ -43755,1649 +45309,1316 @@
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu numérique et intergénérationnel
   &lt;/strong&gt;
   , avec la commune de Moncontour
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion en QPV
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu café associatif / repair café
   &lt;/strong&gt;
   etc. avec la commune d&amp;#039;Annonay
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conserverie à partir d&amp;#039;invendus alimentaires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N248" s="1" t="inlineStr">
+      <c r="N224" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O248" s="1" t="inlineStr">
+      <c r="O224" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R248" s="1" t="inlineStr">
+      <c r="R224" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ne pas avoir identifié de porteurs de projet
  &lt;/li&gt;
  &lt;li&gt;
   Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
   &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
    carte du réseau
   &lt;/a&gt;
   ). Le dispositif est partenaire du programme Petites villes de demain de l&amp;#039;ANCT.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S248" s="1" t="inlineStr">
+      <c r="S224" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U248" s="1" t="inlineStr">
+      <c r="U224" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V248" s="1" t="inlineStr">
+      <c r="V224" s="1" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/</t>
         </is>
       </c>
-      <c r="W248" s="1" t="inlineStr">
+      <c r="W224" s="1" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
-      <c r="X248" s="1" t="inlineStr">
+      <c r="X224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://fabriqueainitiatives.org/contact/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y248" s="1" t="inlineStr">
+      <c r="Y224" s="1" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
-      <c r="Z248" s="1" t="inlineStr">
+      <c r="Z224" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
-      <c r="AA248" s="1" t="inlineStr">
+      <c r="AA224" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB224" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC224" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="249" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G249" s="1" t="inlineStr">
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>8015</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives pour la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...93 lines deleted...]
-      <c r="S249" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I225" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+Peut être au titre de l&amp;#039;écologie industrielle territoriale.</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T249" s="1" t="inlineStr">
+      <c r="T225" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U249" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X249" s="1" t="inlineStr">
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X225" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y249" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA249" s="1" t="inlineStr">
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/705e-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC225" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="250" spans="1:27" customHeight="0">
-[...310 lines deleted...]
-      <c r="C253" s="1" t="inlineStr">
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D253" s="1" t="inlineStr">
-[...172 lines deleted...]
-      <c r="D254" s="1" t="inlineStr">
+      <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E254" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G254" s="1" t="inlineStr">
+      <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H254" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I254" s="1" t="inlineStr">
+      <c r="I226" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K254" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L254" s="1" t="inlineStr">
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N254" s="1" t="inlineStr">
+      <c r="N226" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O254" s="1" t="inlineStr">
+      <c r="O226" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P254" s="1" t="inlineStr">
+      <c r="P226" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q254" s="1" t="inlineStr">
+      <c r="Q226" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R254" s="1" t="inlineStr">
+      <c r="R226" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S254" s="1" t="inlineStr">
+      <c r="S226" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T254" s="1" t="inlineStr">
+      <c r="T226" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U254" s="1" t="inlineStr">
+      <c r="U226" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V254" s="1" t="inlineStr">
+      <c r="V226" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X254" s="1" t="inlineStr">
+      <c r="X226" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y254" s="1" t="inlineStr">
+      <c r="Y226" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z254" s="1" t="inlineStr">
+      <c r="Z226" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA254" s="1" t="inlineStr">
+      <c r="AA226" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB226" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC226" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD226" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="255" spans="1:27" customHeight="0">
-[...415 lines deleted...]
-      <c r="E258" s="1" t="inlineStr">
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>164852</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux du Québec</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec le Québec</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G258" s="1" t="inlineStr">
-[...89 lines deleted...]
-      <c r="G259" s="1" t="inlineStr">
+      <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="K259" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L259" s="1" t="inlineStr">
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets s’inscrit dans le fonds de coopération Emilie-Romagne (Italie) - Hesse (Allemagne) – Moyenne Franconie (Allemagne) - Québec (Canada). 
+Il vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux du Québec.
+Cet appel à projets a vocation à soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables. renforcer les échanges entre la Nouvelle-Aquitaine et le Québecen accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
+	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M227" s="1" t="inlineStr">
+        <is>
+          <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
+Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Etablissements publics (universités, lycées, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Collectivités locales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Chambres consulaires &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine.
+ Critères généraux &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères thématiques &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Développement économique et Innovation ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Education et Formation professionnelle ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Enseignement supérieur et Recherche ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Transitions environnementales et énergétiques ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Jeunesse, Citoyenneté, Culture et Patrimoine ;
+	Santé. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Critères financiers &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements). &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La subvention sera versée par virement administratif en deux fois : &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; 50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ». &lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;/span&gt;&lt;span&gt; Critères de sélection des projets &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région :
+	&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’adéquation du projet avec les thématiques prioritaires définies dans le présent document. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La viabilité financière du projet ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La qualité et la durabilité du partenariat entre les acteurs des deux territoires &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-le-quebec</t>
+        </is>
+      </c>
+      <c r="X227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dossiers devront obligatoirement être déposés sur la Plateforme «Mes Démarches en Nouvelle-Aquitaine (MDNA)» via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous. &lt;/p&gt;&lt;p&gt; Le formulaire doit être accompagné des pièces obligatoires suivantes : &lt;/p&gt;&lt;p&gt; Un Relevé d’Identité Bancaire récent et actif ; &lt;/p&gt;&lt;p&gt; Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officielpubliant la création pour les associations loi 1901 ; &lt;/p&gt;&lt;p&gt; Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet. &lt;/p&gt;&lt;p&gt; Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires. &lt;/p&gt;&lt;p&gt; La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente. &lt;/p&gt;&lt;p&gt;&lt;strong&gt; Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt; Tout dossier incomplet ne sera pas instruit.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperation-avec-le-quebec/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>163587</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Financer des événements territoriaux à vocation économique (marchés, salons, manifestations) - hors filières agricoles</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations locales et régionales - hors filières agricoles</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
+La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
+	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
+La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
+	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Innovation, créativité et recherche
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q228" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2030</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles</t>
+        </is>
+      </c>
+      <c r="X228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dépôt de votre dossier s’effectue sur notre plateforme en ligne Mes démarches en Nouvelle-Aquitaine. Cette plateforme est accessible via le bouton « Créer mon dossier », en bas de cette page.
+Avant de déposer votre demande d’aide, il est nécessaire de créer un compte si vous n’en possédez pas déjà un.
+Un tutoriel d’aide « Comment bien saisir ma demande » est à télécharger au bas de la page.
+La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
+Et après ?
+Pour le suivi de votre dossier :
+1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
+2 - Des informations complémentaires pourront vous être demandées au moment de l’instruction.
+3 - Une notification de décision vous sera adressée à l’issue du passage en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>163170</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I229" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J229" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
+par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
+manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
+économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
+acteurs.
+La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
+nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
+les touristes étrangers.
+Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
+objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
+du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
+la promotion d’un tourisme durable. Cette fiche action prend également en compte les
+constats du GIEC normand en termes de biodiversité, adaptation aux changements
+climatiques et la pollution de l’air.
+Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
+régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
+&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
+&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
+&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
+des besoins et éclairer les décisions ;
+&lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
+- Réhabilitation et extension de logements pour les personnels saisonniers ;
+&lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
+&lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
+&lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
+&lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
+&lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
+tourisme à vélo ;
+&lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
+et réorienter les flux ;
+&lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
+&lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
+10000 habitants), y compris les activités mobiles.
+&lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T229" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB229" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC229" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>164853</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux d'Emilie-Romagne en Italie</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec la Moyenne Franconie</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cet appel à projets s’inscrit dans le fonds de coopération Emilie-Romagne (Italie) - Hesse (Allemagne) – Moyenne Franconie (Allemagne) - Québec (Canada). 
 Le fonds vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux d&amp;#039;Emilie-Romagne en Italie.
 Il a vocation à soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables. renforcer les échanges entre la Nouvelle-Aquitaine et la Moyenne Franconieen accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
 	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M259" s="1" t="inlineStr">
+      <c r="M230" s="1" t="inlineStr">
         <is>
           <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
 Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
         </is>
       </c>
-      <c r="N259" s="1" t="inlineStr">
+      <c r="N230" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O259" s="1" t="inlineStr">
+      <c r="O230" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R259" s="1" t="inlineStr">
+      <c r="R230" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Etablissements publics (universités, lycées, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;C&lt;/span&gt;ollectivités locales &lt;/li&gt;&lt;li&gt; Chambres consulaires &lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine. &lt;/span&gt;&lt;p&gt;&lt;span&gt; Critères généraux :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). &lt;/span&gt;Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie. &lt;/li&gt;&lt;li&gt; La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée. &lt;/li&gt;&lt;li&gt; Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française.
 	Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière. &lt;/li&gt;&lt;li&gt; Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible. &lt;/li&gt;&lt;li&gt; L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée. &lt;/li&gt;&lt;li&gt; Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr). &lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères thématiques &lt;/span&gt;&lt;p&gt;&lt;span&gt; Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes : &lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Développement économique et Innovation ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Education et Formation professionnelle ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Enseignement supérieur et Recherche ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Transitions environnementales et énergétiques ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Jeunesse, Citoyenneté, Culture et Patrimoine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Santé. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus. &lt;/span&gt;&lt;p&gt;&lt;span&gt; Critères financiers &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements). &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La subvention sera versée par virement administratif en deux fois : &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ». &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères de sélection des projets &lt;/span&gt;&lt;p&gt;&lt;span&gt; Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’adéquation du projet avec les thématiques prioritaires définies dans le présent document. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La viabilité financière du projet ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La qualité et la durabilité du partenariat entre les acteurs des deux territoires &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés.
 &lt;strong&gt;La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="U259" s="1" t="inlineStr">
+      <c r="U230" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V259" s="1" t="inlineStr">
+      <c r="V230" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-la-moyenne-franconie</t>
         </is>
       </c>
-      <c r="X259" s="1" t="inlineStr">
+      <c r="X230" s="1" t="inlineStr">
         <is>
           <t>Les dossiers devront obligatoirement être déposés sur la Plateforme «Mes Démarches en Nouvelle-Aquitaine (MDNA)» via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous.
 Le formulaire doit être accompagné des pièces obligatoires suivantes :
 	Un Relevé d’Identité Bancaire récent et actif ;
 	Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officielpubliant la création pour les associations loi 1901 ;
 	Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet.
 Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires.
 La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente.
 Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).
 Tout dossier incomplet ne sera pas instruit.
 Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.</t>
         </is>
       </c>
-      <c r="Y259" s="1" t="inlineStr">
+      <c r="Y230" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z259" s="1" t="inlineStr">
+      <c r="Z230" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-cooperation-moyenne-franconie/</t>
         </is>
       </c>
-      <c r="AA259" s="1" t="inlineStr">
+      <c r="AA230" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="260" spans="1:27" customHeight="0">
-      <c r="A260" s="1">
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>163611</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser aux démarches collectives de l'Economie Sociale et Solidaire, mettre en situation le jeune public et construire des parcours éducatifs</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser aux démarches collectives de l&amp;apos;Economie Sociale et Solidaire, mettre en situation le jeune public et construire des parcours éducatifs</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’enjeu de la politique régionale dans le domaine de l’ESS est à la fois de permettre le développement des entreprises existantes en prenant en compte leur cycle de vie, leur capacité d’innovation et de créer les conditions favorables à la création de nouvelles activités garantes de la création et du maintien d’emplois qualifiés. La création d’entreprises de l’ESS est un facteur important du dynamisme territorial avec la dimension collective qu’elle impose et les objets qu’elle sous-tend. Mais pour cela il faut en connaitre l’existence et en maitriser les contours. Il s’agit donc de proposer des aides aux acteurs qui mettent en place des actions et des outils pédagogiques pour sensibiliser les futurs créateurs aux modèles entrepreneuriaux de l’ESS.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir les démarches de sensibilisation collectives de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en situation le public jeune&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre la construction de parcours éducatifs qui présentent l’ESS aux jeunes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces projets seront étudiés en lien avec la CRESS Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;
+&lt;/p&gt;&lt;p&gt;Assiette éligible :Total des dépenses directement liées aux actions&lt;/p&gt;&lt;p&gt;Intensité maximale de l’aide régionale :&lt;/p&gt;&lt;p&gt;jusqu’à 50% si aide d’Etat&lt;/p&gt;&lt;p&gt;jusqu’à 75% si hors aide d’Etat. &lt;/p&gt;&lt;p&gt;Subvention régionale comprise entre 5 000 € et 20 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Versement de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si la Commission Permanente se prononce de manière favorable, la Région procède au versement de l’aide sur le compte ouvert au nom de la structure juridique porteuse du projet, tel que prévu dès l’instruction de la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une convention sera transmise au représentant légal de la structure juridique portant le projet. Cette convention reprendra l’ensemble des conditions particulières pour lesquelles le porteur de projet s’est engagé de manière formelle dès la constitution de sa demande d’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Ce dispositif s’adresse aux mutuelles, têtes de réseau, associations, coopératives, collectifs de jeunes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/sensibiliser-aux-demarches-collectives-de-leconomie-sociale-et-solidaire-mettre-en-situation-le</t>
+        </is>
+      </c>
+      <c r="X231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Demande d’aide&lt;/p&gt;&lt;p&gt;Le porteur de projet doit, par courrier à l’attention du Président du Conseil Régional, solliciter l’intervention de la Région et compléter le présent dossier remis par le référent ESS du département concerné ou téléchargé à partir du site internet de la Région  Nouvelle-Aquitaine. Il transmet l’ensemble de son dossier de demande d’aide, par voie numérique, au référent et à l’assistant(e) du département concerné.&lt;/p&gt;&lt;p&gt;Décision d’octroi de l’aide&lt;/p&gt;&lt;p&gt;A la réception du dossier de demande complet, le référent du département concerné instruit la demande du porteur de projet et constitue le dossier de présentation des demandes à la Commission Permanente du Conseil Régional qui se réunit 6 à 8 fois par an.&lt;/p&gt;&lt;p&gt;La décision finale appartient aux élus du Conseil Régional qui délibèrent en Commission Permanente. Les décisions finales sont notifiées par courrier. Toute contestation ou demande de révision de la décision d’octroi seront soumis à la Commission Permanente du Conseil Régional.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-aux-demarches-collectives-de-leconomie-sociale-et-solidaire-mettre-en-situation-le-jeune-public-et-construire-des-parcours-educatifs/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
         <v>104603</v>
       </c>
-      <c r="B260" s="1" t="inlineStr">
+      <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
         </is>
       </c>
-      <c r="C260" s="1" t="inlineStr">
+      <c r="C232" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D260" s="1" t="inlineStr">
+      <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
         </is>
       </c>
-      <c r="E260" s="1" t="inlineStr">
+      <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G260" s="1" t="inlineStr">
+      <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H260" s="1" t="inlineStr">
+      <c r="H232" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K260" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L260" s="1" t="inlineStr">
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
  &lt;br /&gt;
  Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N260" s="1" t="inlineStr">
+      <c r="N232" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Commerces et services</t>
         </is>
       </c>
-      <c r="O260" s="1" t="inlineStr">
+      <c r="O232" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P260" s="1" t="inlineStr">
+      <c r="P232" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q260" s="1" t="inlineStr">
+      <c r="Q232" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R260" s="1" t="inlineStr">
+      <c r="R232" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
 &lt;/p&gt;
 &lt;p&gt;
  suivants seront utilisés pour déterminer leur priorité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
   &lt;/li&gt;
   &lt;li&gt;
    secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
   &lt;/li&gt;
   &lt;li&gt;
    niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
   &lt;/li&gt;
   &lt;li&gt;
    public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
   &lt;/li&gt;
   &lt;li&gt;
    lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -45412,254 +46633,401 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
   Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
   Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
   budgétaire et financier, après signature d&amp;#039;une convention financière :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     une avance de 80% du montant de l&amp;#039;aide en N,
    &lt;/li&gt;
    &lt;li&gt;
     le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
    &lt;/li&gt;
    &lt;li&gt;
     Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
    &lt;/li&gt;
    &lt;li&gt;
     En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S260" s="1" t="inlineStr">
+      <c r="S232" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U260" s="1" t="inlineStr">
+      <c r="U232" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V260" s="1" t="inlineStr">
+      <c r="V232" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
         </is>
       </c>
-      <c r="X260" s="1" t="inlineStr">
+      <c r="X232" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
  &lt;br /&gt;
  Service Animation territoriale
  &lt;br /&gt;
  Pôle Financement et contrôle du fonctionnement des CFA
 &lt;/p&gt;
 &lt;p&gt;
  0228205920
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y260" s="1" t="inlineStr">
+      <c r="Y232" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z260" s="1" t="inlineStr">
+      <c r="Z232" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
         </is>
       </c>
-      <c r="AA260" s="1" t="inlineStr">
+      <c r="AA232" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="261" spans="1:27" customHeight="0">
-[...36 lines deleted...]
-      <c r="L261" s="1" t="inlineStr">
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H233" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...8 lines deleted...]
-  Objectifs
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
- :
-[...107 lines deleted...]
-      <c r="AA261" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W233" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB233" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC233" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>