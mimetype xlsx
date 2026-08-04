--- v0 (2026-01-30)
+++ v1 (2026-08-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA78"/>
+  <dimension ref="A1:AH63"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1864 +225,2214 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>90733</v>
+        <v>162507</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des prestations d’études et de conseil (diagnostic, expertise, AMOA) permettant de définir une stratégie de transformation numérique et/ou de cybersécurité</t>
+          <t>Financer les achats d'outils pédagogiques numériques des établissements d'enseignements artistiques</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>ACHAT D'OUTILS PEDAGOGIQUES NUMERIQUES</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine
-Commission européenne</t>
+          <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...543 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...695 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aider les établissements artistiques à investir dans des outils numériques permettant la
 pédagogie auprès des élèves : tableaux numériques, appareils photos,
 outils pour pratiquer la MAO, etc…&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Groupements de communes dont syndicats intercommunaux possédant un établissement d’enseignement artistique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Outils
 numériques mis à disposition des élèves et/ou des enseignants: tableaux
 numériques, appareils photos, outils pour pratiquer la MAO, etc&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viabilité financière du projet&lt;/li&gt;&lt;li&gt;Empreinte environnementale des outils (durabilité)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La date limite de dépôt de la demande est fixée au 30 mars de l’année de l’investissement.&lt;/p&gt;&lt;p&gt;Cette aide est mobilisable chaque année, mais priorité sera donnée aux établissements ne l’ayant pas sollicité l’année n-1 ou n’ayant jamais bénéficié de cette aide.&lt;/p&gt;&lt;p&gt;Les dossiers seront étudiés en fonction de l’enveloppe globale disponible pour cette aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/achat-doutils-pedagogiques-numeriques/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-achats-doutils-pedagogiques-numeriques-des-etablissements-denseignements-artistiques/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/04/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>161864</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Mission Société Numérique</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...25 lines deleted...]
-      <c r="O10" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
+prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
+consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
+apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
+suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
+ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>societe.numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la Cohésion des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...192 lines deleted...]
-      <c r="A12" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>149151</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités aux usages numériques</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une Commune
  &lt;/li&gt;
  &lt;li&gt;
   Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Et si votre projet concerne :
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
  &lt;a target="_self"&gt;
   numerique&amp;#64;grandest.fr
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>161669</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages innovants du numérique</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages  innovants du numérique</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-Entreprise privée</t>
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
+plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
+innovant (expérimentation ou action novatrice territoriale) ou pilote
+(déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+portée territoriale du projet (les projets de portée intercommunale et au-delà
+seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
+de dispositif d’animation favorisant une bonne appropriation de l’action par le
+public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
+réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
+participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
+valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
+responsable sur la base des 4 piliers du numérique responsable : numérique
+sobre, numérique au service du bien commun, numérique éthique et l’inclusion
+numérique …)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>france.guillemin@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>127289</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une
+ &lt;strong&gt;
+  subvention d&amp;#039;un taux maximum de 40%
+ &lt;/strong&gt;
+ du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>120286</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>120287</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de logiciels et d'applications de gestion</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des logiciels et démonstration sur place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de nouveaux logiciels :
+  &lt;br /&gt;
+  – Logiciels de gestion (finances/payes/élections/état-civil/cimetière/...)
+  &lt;br /&gt;
+  – Gestion de fonds bibliothécaire
+  &lt;br /&gt;
+  – Gestion du périscolaire avec paiement en ligne
+  &lt;br /&gt;
+  – Calendriers partagés pour le personnel et les ressources
+  &lt;br /&gt;
+  – Gestion du courrier avec circuits de validation
+  &lt;br /&gt;
+  – Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+  &lt;br /&gt;
+  – Logiciel d&amp;#039;aide à la rédaction des marchés publics
+  &lt;br /&gt;
+  – Logiciel de gestion des Autorisations du Droit du Sol
+  &lt;br /&gt;
+  – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+  &lt;br /&gt;
+  – Liste de diffusion mails
+  &lt;br /&gt;
+  – Enquêtes en ligne
+  &lt;br /&gt;
+  – Applications en ligne de gestion du cadastre et autorisations du droit du sol
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.numerian.fr"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>120288</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dématérialisation et téléprocédures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des outils et démonstration sur place ou à distance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Maîtrise d&amp;#039;œuvre (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de la dématérialisation, mise en place des outils :
+  &lt;br /&gt;
+  – Délivrance de certificat de signature électronique sur site
+  &lt;br /&gt;
+  – Plateforme de dématérialisation des marchés publics
+  &lt;br /&gt;
+  – Tiers de Télétransmission vers la préfecture et la trésorerie
+  &lt;br /&gt;
+  – Dématérialisation des actes réglementaires et budgétaires
+  &lt;br /&gt;
+  – Dématérialisation des bordereaux comptables
+  &lt;br /&gt;
+  – Parapheur électronique en ligne avec circuits de validation
+  &lt;br /&gt;
+  – Service de Correspondant Informatique et Libertés
+  &lt;br /&gt;
+  – Audits dans le cadre de la loi sur le RGPD
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/e-administration/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Syndicat Mixte Numérian
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 30 13 13
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="https://www.numerian.fr/"&gt;
+    www.numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+    contact&amp;#64;numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>120311</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à l'informatisation de sa bibliothèque</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les logiciels de gestion et portails internet des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;expression du besoin et à la définition du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des offres des fournisseurs existantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la sélection du prestataire et au suivi du chantier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Services des médiathèques
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Informatique et Numérique
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 78 41 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
+  jrieu&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>117490</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'inclusion numérique du territoire</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contactez le Hub de votre région
+  : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>116786</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La candidature au label Territoire Numérique Libre est gratuite, et ne nécessite aucune adhésion préalable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://territoire-numerique-libre.org/le-label/" rel="noopener" target="_blank"&gt;
+  Visitez notre site web pour plus d&amp;#039;informations.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  votre collectivité utilise au moins un logiciel libre, dans ses services ou établissements scolaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous avez entrepris d&amp;#039;ouvrir vos données publiques (open data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous favorisez l&amp;#039;utilisation de formats de fichiers ouverts,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les initiatives numériques libres sont encouragées sur votre territoire ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ... alors, vous êtes déjà un Territoire Numérique Libre !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités territoriales françaises de métropole ou d&amp;#039;outre-mer peuvent participer : villes, métropoles, communautés de communes, communautés d&amp;#039;agglomération, départements, régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Il suffit de désigner un·e élu·e référent et un·e personne responsable de la candidature, et de compléter le questionnaire de candidature en ligne. La participation au label est entièrement gratuite, seule la fabrication de la signalétique est à la charge des collectivités lauréates.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez davantage d&amp;#039;informations sur notre page pour
+ &lt;a href="https://territoire-numerique-libre.org/candidat/" rel="noopener" target="_blank"&gt;
+  Être candidat
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://territoire-numerique-libre.org/le-label/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Camille TILLATTE
+ &lt;br /&gt;
+ Chargée de Marketing et Communication à l&amp;#039;ADULLACT
+ &lt;br /&gt;
+ label&amp;#64;territoire-numerique-libre.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>camille.tillatte@adullact.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e457-encourager-les-usages-numeriques-libres-ouver/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
           <t>1 million € maximum</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
@@ -2276,52 +2626,77 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
+    <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>101580</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Intégrer le numérique dans le quotidien des artisans</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
@@ -2364,1186 +2739,1412 @@
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
       <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
+    <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>72809</v>
+        <v>101570</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>98466</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec sa plate-forme Solaere et son pôle E-administration, le GIP RECIA offre un
+ &lt;strong&gt;
+  ensemble de services cohérents et innovants
+ &lt;/strong&gt;
+ couvrant
+ &lt;strong&gt;
+  la chaine de dématérialisation des documents et des échanges
+ &lt;/strong&gt;
+ dans sa globalité, à travers un
+ &lt;strong&gt;
+  portail sécurisé et unifié
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Des outils et des services d&amp;#039;e-administration qui ont pour objectif de
+ &lt;strong&gt;
+  simplifier la communication entre les services, les élus, les administrations et les citoyens
+ &lt;/strong&gt;
+ et de
+ &lt;strong&gt;
+  faciliter les usages et les échanges entre collectivités et les services de l&amp;#039;État
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Un accès à l&amp;#039;ensemble des services
+&lt;/h4&gt;
+&lt;p&gt;
+ Par l&amp;#039;intermédiaire de cette plate-forme, il est possible depuis un accès unique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  viser ou signer électroniquement des documents numériques présentés dans un i-parapheur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre des documents à la Préfecture (délibérations, arretés réglementaires et individuels, documents budgétaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre au comptable public dans un flux signé électroniquement les pièces comptables (bordereaux, titres, mandats) et les pièces justificatives (factures, payes, délibérations, pièces de passation et d&amp;#039;exécution de marchés publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  envoyer des convocations aux élus en mettant tous les documents de séance à leur disposition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale et au regard de certains services sensibles, le contexte d&amp;#039;hébergement qui sera choisi devra fournir des garanties en termes de performance, de disponibilité, de sécurité et de réversibilité du service et des données.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nos outils et services dématérialisés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des flux actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux Helios
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des mails certifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisine par voie électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Facturation Chorus PRO
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  PES Retour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux bons de commandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles :
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.recia.fr/nos-services/e-administration/" rel="noopener" target="_blank"&gt;
+   https://www.recia.fr/nos-services/e-administration/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+   https://www.snc.recia.fr/contactus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 1)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/243a-copie-13h06-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>98465</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser un responsable des services informatiques</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le GIP RECIA propose aux collectivités qui le désirent de
+ &lt;strong&gt;
+  mutualiser la direction des services informatiques (DSI)
+ &lt;/strong&gt;
+ afin d&amp;#039;optimiser les ressources numériques et de vous accompagner dans le pilotage de vos prestataires locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service permet aux collectivités territoriales et à leurs groupements de bénéficier des services d&amp;#039;un responsable des services informatiques mutualisé qui pourra
+ &lt;strong&gt;
+  assister les élus et les directions dans la définition d&amp;#039;une stratégie numérique
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une petite collectivité, le responsable des services informatiques mutualisé remplace le service informatique manquant, conseille la collectivité à la fois sur les choix stratégiques mais aussi sur l&amp;#039;accompagnement des services dans l&amp;#039;évolution des pratiques numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une collectivité plus importante, sans se substituer à la DSI en place, le responsable des services informatiques mutualisé apporte sa connaissance et son expertise pour aider la DSI et les services à s&amp;#039;organiser pour réussir leur transition numérique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Les avantages
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement personnalisé de vos besoins en numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une assistance pour piloter les différents prestataires qui interviennent sur votre parc informatique (éditeur, informaticien, prestataire de maintenance...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un assistant à la maitrise d&amp;#039;ouvrage pour les marchés publics dans le domaine du numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Les prestations
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement du « Service achat » des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement matériel numérique (stations, serveurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en concurrence au premier €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement stratégique des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et aide à la rédaction de plan pluriannuel d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du schéma directeur et d&amp;#039;orientation des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Urbanisation des systèmes d&amp;#039;information
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans les choix des solutions numériques supports à ses activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans la rationalisation et à l&amp;#039;évolution de son système d&amp;#039;information et de ses infrastructures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PCA (Plan de continuité de l&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PRA (Plan de reprise d&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PSSI (Plan de sécurisation des systèmes d&amp;#039;information)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;a href="https://www.solaere.recia.fr/" rel="noopener" target="_blank"&gt;
+  https://www.solaere.recia.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+  https://www.snc.recia.fr/contactus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:info&amp;#64;recia.solutions" rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 4)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/786b-copie-12h51-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>77364</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets autour de l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Le SIEEEN, guichet unique informatique des collectivités nivernaises
+  ________________________________________________________________________
  &lt;/strong&gt;
- &lt;br /&gt;
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contexte :
+  &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectif : proposer un service et un accompagnement optimisés en représentant plus de 90 % des collectivités nivernaises.
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
- &lt;br /&gt;
-[...160 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure d’insertion par l’activité économique ou adaptée aux personnes en
+situation de handicap, une entreprise engagée dans l’inclusion numérique
+relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
+circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
+sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
+bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
+long terme via des dispositifs adaptés ? La Banque des Territoires vous
+accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
+de l’économie inclusive : insertion par l’activité économique, inclusion
+numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
+social. Le financement peut se faire sous forme d’investissement direct en
+fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
+la Banque des Territoires soutient également l’opérationnalisation de
+programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
+numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Economie sociale et solidaire
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
-[...60 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>77361</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>subvention maximale de 30 000 euros par projet</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez : busfranceservices&amp;#64;caissedesdepots.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...284 lines deleted...]
-      <c r="A19" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>77078</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
  &lt;/li&gt;
  &lt;li&gt;
   Conseil en gestion de données géographiques, production cartographique
  &lt;/li&gt;
  &lt;li&gt;
   Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Technologies numériques et numérisation
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  numerique&amp;#64;agate-territoires.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>edmond.wach@agate-territoires.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...16 lines deleted...]
- Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
+ &lt;strong&gt;
+  logiciels métiers d&amp;#039;administration publique
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
+ &lt;strong&gt;
+  profil acheteur marché publics.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Administration numérique
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Protection des données (RGPD)
-[...5 lines deleted...]
-  Assistance Progiciels
+  Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission des flux en trésorerie et des actes en préfecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
-[...73 lines deleted...]
- Voir le formulaire de contact sur https://www.cdg46.fr/
+  Internet : Gestion des domaines et création de compte client de messagerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Profil acheteur Marchés Publics [plateforme de dématérialisation]
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage du profil acheteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à mise en ligne et fin de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...50 lines deleted...]
- &lt;strong&gt;
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
   &lt;br /&gt;
- &lt;/strong&gt;
-[...79 lines deleted...]
-&lt;br /&gt;</t>
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>Charente</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-recrutement-transformation-numerique</t>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>Délégation numérique
-[...3 lines deleted...]
-                                                    Bordeaux</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yann Bogdanovic - Responsable du service Administration Numérique
+ -
+  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   san&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>contact@atd16.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c11f-aide-au-recrutement-transformation-numerique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
+    <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>92602</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
@@ -3646,4198 +4247,3085 @@
       <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
       <c r="X22" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
+    <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>164372</v>
+        <v>92609</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
-[...4 lines deleted...]
-          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+          <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
+En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
+Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
+L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit d&amp;#039;accessibilité de sites publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de charte graphique, logo...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Départements 60-27-76-95-77</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adico.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adico.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>emmanuel.vive@adico.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>63649</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
+numérique quotidien et cherche les solutions innovantes pour faciliter la
+transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les 348 collectivités adhérentes au service ont accès aux
+logiciels : Paie, Gestion financière, Élection, Etat-civil.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceuxci sont en lien automatisé avec les différentes plateformes
+nationales, Chorus, Helios, Net-Entreprises, Insee.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture et maintenance des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement des logiciels et des données dans les infrastructures
+du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des comptes utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations initiales et complémentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;informations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance quotidienne
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>70231</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets locaux, intercommunaux et public-privé.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique, financier et organisationnel.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la création de tiers-lieux et de Maisons France Services.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de Soluris.
+&lt;/p&gt;
+&lt;p&gt;
+ Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime, Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.soluris.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;soluris.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>b.lienard@soluris.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>73837</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>frederic.frances@cdg46.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>72812</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;ecollectivites.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>cedric.macaud@ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des territoires</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>philippe.jeannet@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>72750</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>SITIV (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la modernisation numérique des collectivités territoriales
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de plateformes numériques de services
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ adhésion et/ou conventionnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Rhône et Loire</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sitiv.fr</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ svangheluwe&amp;#64;sitiv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>svangheluwe@sitiv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>72749</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérique éducatif (Espace Numérique de Travail, TBI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement physique dans Datacenter Tiers 3
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sauvegarde de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites internet - gestion de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie collaborative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes wifi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique à valeur probante (SESAM)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Hébergement et formation de la messagerie collaborative de la collectivité
+   &lt;/strong&gt;
+   : sécurité et fluidité des échanges entre agents/élus.
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dématérialisation des marchés publics
+  &lt;/strong&gt;
+  : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mise à disposition d&amp;#039;outils de communication
+  &lt;/strong&gt;
+  : nom de domaine, site internet, application mobile
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
+   &lt;br /&gt;
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ courrier&amp;#64;sommenumerique.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>l.cartier@sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>72490</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la sécurité informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de sites web
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  DPO mutualisé, stratégie et accompagnement technique surOpen Data
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animateur du réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Registre dématérialisé des enquêtes publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Applicatifs métiers des collectivités
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication (reportages, images en drone)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;ALPI
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alpi40.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ direction&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>communication@alpi40.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3760-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>72405</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le CDG 47 s&amp;#039;est investi en faveur de l&amp;#039;informatisation des collectivités lot-et-garonnaises au travers d&amp;#039;étapes importantes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement dans l&amp;#039;usage de progiciels de gestion depuis 1984;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en oeuvre du projet élu rural numérique en 2010 composé de quatre axes (la dématérialisation, la sécurité du système d&amp;#039;information, les services internet, l&amp;#039;information géographique);
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signature d&amp;#039;un partenariat avec la DDFIP depuis 2013 afin d&amp;#039;avoir un rôle moteur dans le processus de dématérialisation de la chaîne comptable et financière.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Notre objectif constant est de jouer un rôle moteur dans l&amp;#039;optimisation de la gestion publique locale en développant en matière informatique et numérique une gamme d&amp;#039;outils et de services en lien avec les besoins du monde territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ Les champs de compétences :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Logiciels métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité du système d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la chaine comptable et budgétaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des procédures de marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télétransmission des actes soumis au contrôle de légalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocations électroniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication électronique professionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délégué à la protection des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sites Internet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et organisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Lot-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg47.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 05.53.48.00.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courriel :
+   contact&amp;#64;cdg47.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>olivier.pommaret@cdg47.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financée par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
 E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
 la mise en œuvre et l’exploitation du logiciel métier (installation, support,
 télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
 de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
 les accompagne pour la mise en œuvre des applications légales (prélèvement à la
 source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Installation, formation, assistance sur les
 logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...669 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>159422</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-tourisme</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...660 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...370 lines deleted...]
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
-[...570 lines deleted...]
-          <t>Ingénierie technique</t>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de subvention : 5.000€</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...18 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
+l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
+faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
+digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N38" s="1" t="inlineStr">
-        <is>
-[...1391 lines deleted...]
-      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
+Développement de solutions numériques innovantes au service du tourisme,
+ création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
+l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
+de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
+&lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
+plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
+de services numériques touristiques (wifi territorial, espaces publics 
+numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
+projet avec les autres systèmes numériques et avec le système régional 
+d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
+Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
+ le Président du Conseil départemental des Landes.
+Pour les projets à caractère matériel, il comprend notamment la 
+description de l&amp;#039;opération, les plans et devis établis par les 
+professionnels compétents, le plan de financement détaillé de 
+l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
+Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
+délibération approuvant l&amp;#039;opération, le plan de financement et 
+l&amp;#039;échéancier de réalisation.
+Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
+ statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
+au registre du commerce, déclaration des aides obtenues au titre de la 
+règle de minimis.
+Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
+ pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
+d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
+que les représentants départementaux professionnels du tourisme.
+Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
+ peut être reconduit sur 3 ans à compter de la date de décision du 
+Département des Landes.
+La Commission Permanente, agissant par délégation, statue sur les 
+demandes et fixe le montant des aides octroyées. Elle statue également 
+sur les demandes de prorogation de délai.
+L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
+Toute aide indûment versée ou correspondant à des engagements pris, mais
+ non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
+bénéficiaire de la subvention.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X46" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
   tourisme&amp;#64;landes.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>101593</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accélérer la transformation écologique et numérique des entreprises</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H47" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de contribuer à la transition écologique de votre territoire, les associations Initiative France proposent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de sensibiliser les porteurs de projets dans votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;analyser la &amp;#34;responsabilité écologique&amp;#34; des projets entrepreneuriaux du territoire lors de leur passage en comités d&amp;#039;agrément ;
  &lt;/li&gt;
  &lt;li&gt;
   de mobiliser des experts sur la thématique ;
  &lt;/li&gt;
  &lt;li&gt;
   de valoriser des projets à forte dimension sociale et environnementale via le label Initiative Remarquable ;
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la transition écologique agricole en soutenant les projets d&amp;#039;agriculture biologique, les circuits-courts, la diversification, les technologies agricoles performantes au niveau environnemental...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Par ailleurs, pour accélérer la transformation numérique des TPE du territoire, le réseau Initiative France pourra :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à disposition des élus son réseau de partenaires  ;
  &lt;/li&gt;
  &lt;li&gt;
   intégrer la dimension numérique dans la stratégie de développement des entreprises soutenues par le réseau Initiative France ;
  &lt;/li&gt;
  &lt;li&gt;
   mobiliser des experts sur les questions numériques pour accompagner les entrepreneurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La capacité d&amp;#039;action du réseau sera conditionnée par les moyens mis à disposition des associations  France, qui pourront être co-construits avec les différents partenaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir cartographie sur
  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer" rel="noopener" target="_blank"&gt;
   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a303-accelerer-la-transformation-ecologique-et-num/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>121447</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Accompagner vers un village intelligent et durable (rural)</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
 &lt;/p&gt;
 &lt;p&gt;
  Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Elaboration de stratégies de transformation numérique du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
 &lt;/p&gt;
 &lt;p&gt;
  Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
@@ -7867,141 +7355,178 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER : 30 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>145007</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Déployer le réseau WIFI 43</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>KIT WIFI 43</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J49" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -8012,276 +7537,308 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>157092</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H50" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un patrimoine vernaculaire valorisé (clos masure notamment)
 &lt;/p&gt;
 &lt;p&gt;
  - Un allongement de la durée des séjours touristiques
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des parcours résidentiels facilités pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des centres bourgs dynamiques, des services proches des habitants
 &lt;/p&gt;
 &lt;p&gt;
  - UN vieillissement de la population mieux anticipé et accompagné
 &lt;/p&gt;
 &lt;p&gt;
  - Une offre locale de formation renforcée et adaptée
 &lt;/p&gt;
 &lt;p&gt;
  - Un accès aux services de soins facilité par des initiatives innovantes
 &lt;/p&gt;
 &lt;p&gt;
  - Un maillage de solutions de mobilités adaptées au territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de nouveaux services numériques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de services itinérants.
@@ -8291,71 +7848,71 @@
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services à la population.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de l&amp;#039;offre de santé sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Formation professionnelle
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -8389,138 +7946,177 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>155106</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -8532,64 +8128,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8664,306 +8260,370 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>162524</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q52" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>117550</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -8978,51 +8638,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -9032,193 +8692,229 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>120897</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Innov'up Expérimentation Transition écologique des territoires</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H54" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 45</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bpifrance
  &lt;/strong&gt;
  accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cap Digital
  &lt;/strong&gt;
  est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La Fondation Solar Impulse
  &lt;/strong&gt;
  vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Construire au Futur, Habiter le Futur
@@ -9250,62 +8946,62 @@
   &lt;li&gt;
    Adaptation et résilience,
   &lt;/li&gt;
   &lt;li&gt;
    Nature et biodiversité.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Acteurs publics locaux (communes, EPCI, syndicats...),
   &lt;/li&gt;
   &lt;li&gt;
    Acteurs privés en situation de délégation de service public,
   &lt;/li&gt;
   &lt;li&gt;
    Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
 &lt;/p&gt;
 &lt;p&gt;
  Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
  &lt;strong&gt;
   une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -9327,138 +9023,382 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit être déposée
  &lt;strong&gt;
   avant le démarrage du projet.
  &lt;/strong&gt;
  Toute dépense antérieure ne pourra pas être prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  innovup-transition-ecologique&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes électriques
+Mise en place de la télémedecine
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>126143</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -9470,262 +9410,300 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-      <c r="A56" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>119942</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -9754,126 +9732,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-      <c r="A57" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>119940</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -9890,540 +9906,340 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...239 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -10436,561 +10252,420 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>126137</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...219 lines deleted...]
-      <c r="A62" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>120596</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11018,66 +10693,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P53" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q53" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -11089,143 +10764,183 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>72810</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -11262,79 +10977,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11377,246 +11092,286 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>94676</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -11729,168 +11484,452 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>52290</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -11966,96 +12005,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12098,2191 +12137,1374 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...85 lines deleted...]
-          <t>Sports et loisirs
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
 Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
 Technologies numériques et numérisation
-Economie locale et circuits courts</t>
-[...2 lines deleted...]
-      <c r="O66" s="1" t="inlineStr">
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>119980</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>117496</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement des villes</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...31 lines deleted...]
-Espace public
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les transports propres et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales qui sont spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements, ainsi que des équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers-lieux d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter les friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour de tels projets, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études visant à structurer le montage économique, financier et juridique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser un accompagnement en ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Friche
-Foncier
-[...1 lines deleted...]
-Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...2 lines deleted...]
-Education et renforcement des compétences
 Technologies numériques et numérisation
-Revitalisation
-[...17 lines deleted...]
-      <c r="O68" s="1" t="inlineStr">
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>117172</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...1223 lines deleted...]
-      <c r="B78" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165995</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’équipement informatique et numérique du réseau régional de lecture publique</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Soutien à l’équipement informatique et numérique du réseau régional de lecture publique</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les objectifs de cette mesure sont :&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt;
- &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de matériel informatique pour la gestion des collections des bibliothèques et médiathèques,&lt;/li&gt; 	&lt;li&gt;de matériel numérique pour la diffusion des œuvres sur les nouveaux supports.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P78" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lequipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INFRRLP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-equipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>104796</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Crédit premier équipement professionnel</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
+&lt;/p&gt;
+&lt;p&gt;
+ les formations éligibles accueillent
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des élèves de lycées professionnels, technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les élèves des établissements de formation sanitaire de niveau V.
+ &lt;/li&gt;
+ &lt;li&gt;
+  les jeunes en situation de handicap scolarisés en classes ULIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2007</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Fabienne Rigoli
+   &lt;br /&gt;
+   02 28 20 58 76
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>