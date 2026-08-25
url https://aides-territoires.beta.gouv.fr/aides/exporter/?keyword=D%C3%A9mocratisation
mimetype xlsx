--- v0 (2026-04-24)
+++ v1 (2026-08-25)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH6"/>
+  <dimension ref="A1:AH8"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -449,272 +449,397 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime Attractivité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/01/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>166408</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Appel à propositions pour le jumelage de villes</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>CERV – Appel à propositions pour le jumelage de villes – 2026</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;CERV - Programme Citoyenneté, Egalité, Droits et Valeurs - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 8 455 et 50 745 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;   &lt;/div&gt;  &lt;/div&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Favoriser les échanges entre les citoyens de différents pays, par le biais du jumelage de villes, afin de leur permettre de découvrir concrètement la richesse et la diversité du patrimoine commun de l&amp;#039;Union européenne&lt;/li&gt;    &lt;li&gt;Encourager la participation des citoyens à la vie démocratique&lt;/li&gt;    &lt;li&gt;Favoriser la coopération entre les municipalités et l&amp;#039;échange de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Renforcer le rôle des collectivités locales et régionales dans le processus d&amp;#039;intégration européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : promouvoir la citoyenneté active et la participation démocratique au niveau local&lt;/li&gt;    &lt;li&gt;Priorité 2 : sensibiliser aux valeurs, aux droits et aux normes démocratiques de l&amp;#039;Union européenne&lt;/li&gt;    &lt;li&gt;Priorité 3 : renforcer la résilience sociale et relever les défis locaux&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir les actions communautaires visant à prévenir la violence et à sensibiliser à ce phénomène, notamment la violence domestique et la violence à l&amp;#039;égard des enfants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Ateliers&lt;/li&gt;    &lt;li&gt;Conférences&lt;/li&gt;    &lt;li&gt;Formations&lt;/li&gt;    &lt;li&gt;Activités de sensibilisation&lt;/li&gt;    &lt;li&gt;Événements culturels, festivals, expositions...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un organisme public ou une organisation à but non lucratif dotée de la personnalité juridique&lt;/li&gt;    &lt;li&gt;Être des villes/communes et/ou d&amp;#039;autres niveaux d&amp;#039;autorités locales, ou leurs comités de jumelage, ou d&amp;#039;autres organisations à but non lucratif représentant des autorités locales&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme CERV ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels l&amp;#039;accord entrera en vigueur avant la signature de la convention de subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/guidance/list-3rd-country-participation_cerv_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre la proposition.&lt;/li&gt;    &lt;li&gt;Seules les candidatures émanant d&amp;#039;un seul candidat sont autorisées (bénéficiaire unique).&lt;/li&gt;    &lt;li&gt;Les propositions doivent impliquer des municipalités d&amp;#039;au moins 2 pays éligibles, dont au moins 1 est un État membre de l&amp;#039;UE.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 6 et 12 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EACEA-CERV&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cerv/wp-call/2026/call-fiche_cerv-2026-citizens-town-tt_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CERV-2026-CITIZENS-TOWN-TT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Click here" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cerv" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/cerv-appel-a-propositions-pour-le-jumelage-de-villes-2026/</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cerv-appel-a-propositions-pour-le-jumelage-de-villes-2026/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163236</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 2</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ploermel.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD3" s="1" t="inlineStr">
+      <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>10215</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Organiser une manifestation audiovisuelle</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations audiovisuelles occupent une place importante dans la diffusion des œuvres audiovisuelles et cinématographiques. Elles renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions de médiation, notamment). Elles contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural ou péri-urbain.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, ces manifestations œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Elles jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreuses manifestations audiovisuelles et promeut leur action via son site internet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser la diffusion et la démocratisation culturelle auprès d&amp;#039;un large public ;
  &lt;/li&gt;
  &lt;li&gt;
   Participer à la diffusion audiovisuelle de qualité et au renouvellement de la diversité culturelle ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer l&amp;#039;attractivité des territoires pour lesquels ces manifestations peuvent également générer d&amp;#039;importantes retombées économiques et touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer la structuration de la filière audiovisuelle régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -736,433 +861,562 @@
   Date limite d&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 15 novembre
   &lt;/strong&gt;
   de l&amp;#039;année précédente pour les manifestations se déroulant durant le premier semestre (proposition de vote d&amp;#039;une aide éventuelle en avril)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 24 janvier
   &lt;/strong&gt;
   pour les manifestations se déroulant durant le second semestre (proposition de vote d&amp;#039;une aide éventuelle en juin)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La manifestation doit présenter une viabilité économique satisfaisante et doit pouvoir justifier du soutien financier significatif d&amp;#039;autres partenaires. Le budget réalisé de la précédente édition de la manifestation (hors bénévolat et prestations en nature) doit être au minimum de 20 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation doit se dérouler sur un minimum de 2 jours. Son implantation principale doit être située sur le territoire régional. Les salles de cinéma de proximité, voire au-delà, devront être associées au projet sous une forme ou une autre. Les conditions du partenariat (financières, matérielles, logistiques, de communication) avec la ou les salles doivent être explicitées.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation devra être insérée dans la chaîne de la création cinématographique ou audiovisuelle en faisant appel aux auteurs, réalisateurs, collaborateurs artistiques, producteurs et diffuseurs. Les auteurs, réalisateurs ou collaborateurs artistiques qui participent à la manifestation, à l&amp;#039;exception des présentations de films en avant-première ou en pré-distribution ou distribution, seront rémunérés pour leurs interventions lorsque celles-ci impliquent un travail défini avec l&amp;#039;organisateur de la manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Les conditions de projection devront être de qualité professionnelle (support, écran, son,...).
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cinema-Audiovisuel-Multimedia-Aide-a-une-manifestation</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par voie postale : Région Occitanie / Pyrénées-Méditerranée DCP - Service Industries Créatives - Site de Montpellier 201, Avenue de la Pompignane 34064 Montpellier Cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  et par courrier électronique : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour tout renseignement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;avis favorable des instances délibératives de la Région, le site de Montpellier de la Direction de la Culture et du Patrimoine - Service Industries Créatives, vous adressera la notification d&amp;#039;attribution de l&amp;#039;aide et suivra les mandatements.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez l&amp;#039;interroger pour le suivi de votre demande, les éléments complémentaires, les notifications, arrêtés ou conventions, les modalités et délais de paiement des subventions.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 80 74
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Le site de Toulouse de la Direction de la Culture et du Patrimoine – Service Industries Créatives est votre interlocuteur pour la programmation à venir, les évènements liés aux films et aux professionnels régionaux ou à la représentation de la Région durant votre manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 39 62 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f49d-cinemaaudiovisuelmultimedia-aide-a-une-manife/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165827</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mettre en place de ambassadeurs du sport</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Devenez Ambassadeur du sport !</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
 &lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
 &lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>9129</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F6" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Philharmonie de Paris</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Démos : Dispositif d&amp;#039;éducation musicale et orchestrale à vocation sociale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projet de démocratisation culturelle s&amp;#039;adressant à des enfants issus de quartiers relevant de la politique de la ville ou de zones rurales insuffisamment dotées en institutions culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  Démos a pour but d&amp;#039;enrichir le parcours éducatif des enfants, de favoriser la transmission du patrimoine classique et de contribuer à leur bonne insertion sociale. Il est bâti sur une coopération professionnelle forte entre acteurs de la culture et du champ social.
 &lt;/p&gt;
 &lt;p&gt;
  Dans une cohérence pédagogique et artistique globale, il propose un apprentissage de la musique classique à des enfants ne disposant pas, pour des raisons économiques, sociales et culturelles, d&amp;#039;un accès facile à cette pratique dans les institutions existantes.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque enfant se voit confer un instrument de musique pendant trois ans. Encadré par des professionnels de la musique et du champ social, il suit des cours hebdomadaires de 3 h 30 en moyenne et retrouve régulièrement les autres enfants du même territoire pour une répétition en orchestre (« tutti »).  Un grand concert est organisé en fn d&amp;#039;année dans un lieu emblématique du territoir
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Jeunesse</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet s&amp;#039;adresse à des enfants de 7 à 12 ans habitants dans des quartiers relevant de la politique de la ville (QPV) ou dans des zones de revitalisation rurale (ZRR) éloignées des lieux de pratique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://demos.philharmoniedeparis.fr/le-projet.aspx</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  demos&amp;#64;philharmoniedeparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>lea.landrieu@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4609-demos-dispositif-deducation-musicale-et-orche/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Mairie de Le Bessat</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/10/2019</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165740</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;298,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 298,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 :12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07  : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : 11,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : 3,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 : Lutter contre les violences fondées sur le genre à l’encontre des femmes politiquement actives et des personnes LGBTIQ&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : Comprendre les formes de démocratie locale dans les pays à faible revenu et à revenu intermédiaire inférieur&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : Gouvernements en transition – comment les gouvernements transforment leurs modes de fonctionnement et préparent la fonction publique à l’avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : Des trajectoires durables pour la viabilité des médias&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : Réseau de recherche et d’innovation pour une Union de l’égalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : Gouverner durablement les biens communs mondiaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07 : Soutenir la démocratie et la reconstruction dans les contextes post-conflit&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : L’intégrité électorale dans le contexte numérique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : L’éducation à la citoyenneté dans le cadre de l’apprentissage tout au long de la vie&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : La littératie numérique et médiatique comme leviers de résilience démocratique et civique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : « Intelligence artistique » : mobiliser la puissance des arts pour relever des défis complexes, renforcer les compétences transversales et stimuler l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : Stimuler les start-ups créatives pour une innovation de rupture&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : Intégration de l’IA dans les pratiques de travail des ICC : catalyser l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : Vers un marché équitable et transparent des contenus culturels et créatifs à l’ère de l’IA générative&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : Alliances créatives : favoriser des partenariats mondiaux dans les politiques culturelles et l’innovation des ICC&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : Préserver la diversité linguistique en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : Prévenir et lutter contre le trafic illicite de biens culturels&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : Sujet ouvert : renforcer le modèle social européen et la compétitivité durable de l’Europe par la productivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : Lutter contre la pauvreté des enfants et garantir l’accès des enfants défavorisés à l’éducation et à l’accueil de la petite enfance&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : Impact de l’utilisation des outils numériques en dehors de l’école et pour la communication sur les résultats scolaires et la santé mentale&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : Contribution des compétences fondamentales à la productivité, à l’innovation, à la compétitivité et à la croissance économique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : Faire de l’Europe un pôle mondial d’attraction des talents – attirer et retenir des étudiants, chercheurs et travailleurs hautement qualifiés provenant de pays tiers&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : Développer les compétences pour la transition verte&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : Renforcement de la mise en œuvre du Pacte de l’UE sur la migration et l’asile, avec un accent sur l’inclusion, l’intégration et la santé : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : Repenser les politiques de soins de longue durée face aux évolutions démographiques dans l’UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : Favoriser la coopération et l’intégration entre la recherche et l’innovation en sciences humaines et sociales (SHS) et en sciences, technologies, ingénierie et mathématiques (STEM) dans l’UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL2-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>