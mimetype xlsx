--- v0 (2026-01-25)
+++ v1 (2026-04-25)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA123"/>
+  <dimension ref="A1:AH103"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,345 +225,3537 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>163725</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142694</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>115150</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement dans la mise en place de projets d&amp;#039;établissements ou de services pour les personnes âgées et handicapées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Champs d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise à disposition de données statistiques (liste des établissements présents ou en projets, indicateurs sur les spécificités démographiques et sociales de la population) à l&amp;#039;échelle d&amp;#039;un territoire concerné,
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement à la création, l&amp;#039;extension ou la transformation d&amp;#039;établissements d&amp;#039;accueil de personnes âgées ou handicapées et au développement de services à la personne : conseil sur le cadre règlementaire, la procédure et les démarches à mener, mise à disposition d&amp;#039;un panel d&amp;#039;outils d&amp;#039;aide à la réflexion, conseil sur les choix organisationnels...
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de projets portés par les acteurs de proximité de la prévention et du maintien à domicile pour permettre aux séniors de bien vieillir dans leur environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Prestation gratuite.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises
  &lt;/li&gt;
  &lt;li&gt;
   Personnes porteuses de projets d&amp;#039;établissements d&amp;#039;accueil ou de service à la personne
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/99/18-projets-d-etablissements-ou-de-services-dedies-aux-personnes-agees-et-handicapees.htm</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6aa-creer-undes-etablissements-ou-services-dedies/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...43 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>105107</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>103339</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -616,2472 +3808,287 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...2210 lines deleted...]
-      <c r="A16" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>103274</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -3089,949 +4096,160 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...395 lines deleted...]
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>142694</v>
+        <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...421 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -4053,3351 +4271,3976 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...159 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...128 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...664 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
-[...4 lines deleted...]
- &lt;/a&gt;
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V30" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V33" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>144542</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V35" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V36" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;/span&gt;
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
-[...2 lines deleted...]
- https://www.epfna.fr/
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V37" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-      <c r="Y37" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E38" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V38" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E39" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V39" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
-[...4 lines deleted...]
-  05 49 62 66 94
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...47 lines deleted...]
- Dotation maximum allouée au plan d&amp;#039;actions :
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ville moyenne : 350 000 €
-[...5 lines deleted...]
-  Pôle de proximité : 250 000 €
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La dotation est susceptible d&amp;#039;être augmentée à hauteur de 20 % dans le cas d&amp;#039;une mise en œuvre effective d&amp;#039;un programme de logements sociaux, à loyers modérés ambitieux dans le centre-bourg. Ce programme devra être établi en cohérence avec le schéma départemental de l&amp;#039;Habitat et contribuer au plan « Bien vieillir dans les Landes » en intégrant des logements sociaux et/ ou en favorisant le maintien des personnes âgées à leur domicile.
-[...36 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  habitat et logement,
-[...69 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>56454</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...30 lines deleted...]
-Economie locale et circuits courts
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>56453</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Recycler le foncier et les friches</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>44406</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>120921</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -7406,130 +8249,297 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>139428</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7563,330 +8573,404 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162637</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>139916</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -7900,859 +8984,2165 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>163959</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agences de l'eau
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
-Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...7 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>163896</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
-[...2 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>139936</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>95075</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les logements sociaux</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur le territoire alsacien : opérations &amp;lt; 50 logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant forfaitaire : entre 2 500 et 4 500 €/logt rénové (voir détail en Annexe 3 du règlement), selon le bouquet de travaux réalisé.
+ &lt;strong&gt;
+  Bonus :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  Matériaux biosourcés pour l&amp;#039;isolation :
+ &lt;/strong&gt;
+ outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
+Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
+ &lt;strong&gt;
+  Création de logements locatifs-sociaux
+ &lt;/strong&gt;
+ : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond
+ &lt;/strong&gt;
+ : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
+Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Site de Strasbourg : 03 88 15 64 96
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Metz : 03 87 33 62 85
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Châlons : 03 26 70 66 08
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Consultez le règlement et les documents annexes sur
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
+  Climaxion
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>cit@cantal.fr</t>
+          <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
+    <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
+        <v>22827</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer la production de logements sociaux</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
+ &lt;/li&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs sociaux au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation menant des opérations sur le territoire de la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations agréées ayant vocation à intervenir dans le logement social
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aides complémentaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements situés en communes SRU :
+ &lt;/strong&gt;
+ 1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition énergétique (bâtiments à énergie positive) :
+ &lt;/strong&gt;
+ 1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité des logements :
+ &lt;/strong&gt;
+ Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
+  &lt;/li&gt;
+  &lt;li&gt;
+   Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 93 80 (Départements 31 - 48)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 73 (Départements 30 - 32)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2020</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>163728</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
+	Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage
+	S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc …
+	Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain
+	Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …)
+	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>92111</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction de logements sociaux en zones tendues</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Social (PLS) : financer des logements</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Tonus, une offre 2-en-1 visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la diversification de votre stratégie financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir vos projets de construction de logements sociaux en zones tendues.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le démembrement de propriété institutionnel en Usufruit locatif social (ULS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus est détenue intégralement par la Caisse des Dépôts. Son rôle est d&amp;#039;investir en nue-propriété dans la construction de logements sociaux en zones tendues. Vous profitez ainsi de plusieurs avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes usufruitier des logements pendant 15 à 20 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes de logement social (OLS) font l&amp;#039;économie d&amp;#039;un apport en fonds propres d&amp;#039;environ 200 millions d&amp;#039;euros ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de l&amp;#039;usufruit peut être financée à 100 % par des prêts de la Banque des Territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du marché du logement social au très social (prêts PLAI, PLUS et PLS), l&amp;#039;offre Tonus va soutenir la construction de 7 000 logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. La vente de logements de plus de 15 ans financés en Prêt locatif social (PLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, vous pouvez céder à Tonus les logements de plus de 15 ans qui ont été financés en Prêt locatif social. Vous pouvez ainsi générer des fonds propres, en échange du réinvestissement des plus-values dans la construction neuve.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus ambitionne d&amp;#039;acquérir 2 000 logements sociaux, permettant la construction de 5 000 logements sociaux supplémentaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pls_tonus_psat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8af-etre-accompagne-dans-la-diversification-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>144547</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8795,2322 +11185,1528 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...697 lines deleted...]
-    <row r="54" spans="1:27" customHeight="0">
+    <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>163728</v>
+        <v>165907</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'offre de logement social en ruralité</t>
+          <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Logement social en ruralité</t>
+          <t>Soutien régional à l'habitat</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Entreprise privée</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
+&lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
-          <t>Foncier
-[...3 lines deleted...]
-Logement et habitat</t>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="R54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U54" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V54" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
         </is>
       </c>
       <c r="X54" s="1" t="inlineStr">
         <is>
-          <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
-[...4 lines deleted...]
-	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y54" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z54" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
+    <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
-        <v>128958</v>
+        <v>97335</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Gironde Ressources (ATD)</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
-        <is>
-[...321 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
 &lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
 &lt;p&gt;
  Opération située sur le territoire de délégation des aides à la pierre du Département.
 &lt;/p&gt;
 &lt;p&gt;
  Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
 &lt;/p&gt;
 &lt;p&gt;
  Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
 &lt;p&gt;
  Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
 &lt;p&gt;
  Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E58" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>92108</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique et la production de logement sociaux</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Prêts court et moyen terme</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
-[...10 lines deleted...]
- Concernant les opérations en zone A et B, il permet de financer :
+ La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La construction de logements à usage locatif, avec ou sans acquisition de terrains ;
-[...21 lines deleted...]
-  La transformation d&amp;#039;immeubles de bureaux existants en logements.
+  Sur les logements sociaux et logements-foyers conventionnés APL ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Débutées à partir du 1er janvier 2019 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O58" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X58" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>92107</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou l'acquisition de logements sociaux à loyer modéré</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Intermédiaire classique ou pour les investisseurs institutionnels (Prêt PLI)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts PLI sont destinés aux ménages dont les ressources sont comprises entre 1,4 et 1,8 fois les plafonds du Prêt locatif à usage social (PLUS), selon les régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le PLI classique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements à usage locatif, avec ou sans acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements à usage locatif, avec ou sans travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux afin de les transformer en logements locatifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Le PLI investisseur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B1, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logement, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation d&amp;#039;immeubles de bureaux existants en logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pli?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pli_loyers_moderes_psat</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/33f4-trouver-une-offre-de-pret-dediee-au-financeme/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-[...51 lines deleted...]
- &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être accompagné pour les projets d&amp;#039;aménagement urbain,
+paysager ou de construction publique, tout au long de leur
+réalisation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la définition de la procédure nécessaire
+à mettre en oeuvre
+• identification des étapes et des différents
+prestataires à mobiliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  interface entre les différents intervenants
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide au pilotage et à l&amp;#039;animation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point de l&amp;#039;accompagnement nécessaire
+et proposition d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de la mission d&amp;#039;AMO : suivi administratif
+et juridique, marchés publics, coordination des
+intervenants (dont le maître d&amp;#039;oeuvre) ...
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
-[...15 lines deleted...]
-Equipement public
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faisabilité opérationnelle (élément de compréhension
+et de la programmation du projet, déroulement
+de l&amp;#039;opération, estimation prévisionnelle,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents nécessaires à la bonne conduite du projet :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; actes administratifs tels que conventions,
+délibérations...
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; marchés publics et toutes pièces relevant
+de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
+de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
+cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...7 lines deleted...]
-      <c r="O59" s="1" t="inlineStr">
+Architecture
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatives au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>71876</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soutenir la reprise des chantiers de logements sociaux affectés par la crise sanitaire</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Soutien aux chantiers touchés par la crise sanitaire</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous propose une offre visant à financer la reprise des chantiers de construction et de réhabilitation de logements sociaux, et ce, suite à la crise sanitaire.
 &lt;/p&gt;
 &lt;p&gt;
  Assimilable à des quasi-fonds propres, ce financement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prend la forme d&amp;#039;un forfait accordé par logement, dans la limite de 3 500 €/logement pour la construction et de 2 000 €/ logement pour la réhabilitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Est versé en une seule fois et distribué à l&amp;#039;opérateur du projet sous forme de prêt (enveloppe de 400 millions d&amp;#039;euros) ;
  &lt;/li&gt;
  &lt;li&gt;
   Est accordé sans droits de réservation demandés par Action Logement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-chantiers-touches-par-la-crise-sanitaire?pk_campaign=Aides_Territoires&amp;pk_kwd=soutien_chantiers_touches_par_la_crise&amp;pk_source=Affiliation</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/268e-appuyer-les-territoires-aux-problematiques-sp/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>546</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre se décline à long et à court terme.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...203 lines deleted...]
-      <c r="A63" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>93278</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20 000 € par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -11151,282 +12747,755 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction Générale des Territoires et de la Mer / DGTM de Guyane
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Rue Friedmond
  &lt;br /&gt;
  BP 7008
  &lt;br /&gt;
  97307 Cayenne Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;594 5 94 39 45 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Courriel
  &lt;/strong&gt;
  :
  &lt;a href="mailto:courrier&amp;#64;guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   courrier&amp;#64;guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c22-favoriser-la-restructuration-lourde-et-la-ren/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>10301</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 3</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les CROUS des académies de Toulouse et de Montpellier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    L&amp;#039;aide en question est calculée comme suit :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en construction neuve réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   1500€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   2000€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   500 €
+  &lt;/strong&gt;
+  par logement (aide forfaitaire)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
+&lt;/p&gt;
+&lt;p&gt;
+ une aide directe équivalente a minima à celle de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
+&lt;/p&gt;
+&lt;p&gt;
+ Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
+&lt;/p&gt;
+&lt;p&gt;
+ 17% en zone A
+&lt;/p&gt;
+&lt;p&gt;
+ 4 % en zone B1
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>50276</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires finance vos projets de construction et d&amp;#039;acquisition de logements locatifs sociaux avec ou sans travaux d&amp;#039;amélioration avec son offre de prêt PLUS.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PLUS permet le financement de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La construction de logements sociaux à usage locatif ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de locaux en vue de leur transformation en logements locatifs sociaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition par la formule de vente en état futur d&amp;#039;achèvement (VEFA) ;
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plus_psat</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
       <c r="Y64" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
       <c r="Z64" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
       <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
+    <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
         <v>158480</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
@@ -11596,52 +13665,116 @@
         </is>
       </c>
       <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
+    <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>101248</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
@@ -11803,148 +13936,209 @@
           <t>https://www.adac37.fr</t>
         </is>
       </c>
       <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
+    <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
         <v>82915</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>CAUE du Pas-de-Calais
-[...1 lines deleted...]
-CAUE du Tarn
+          <t>CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
 CAUE de la Meuse
-CAUE du Gers
 CAUE de l'Ain
 CAUE de l'Aisne
 CAUE des Hautes-Alpes
 CAUE de l'Ariège
 CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
-CAUE de Meurthe-et-Moselle
-[...22 lines deleted...]
-CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
+CAUE de l'Yonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
-CAUE de l'Yonne</t>
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE du Gers</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
@@ -12674,52 +14868,116 @@
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
+    <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>162563</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
@@ -12921,443 +15179,155 @@
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
       <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
       <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
+    <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>89778</v>
+        <v>120435</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Financer des opérations de réhabilitation lourde et de rénovation énergétique des logements locatifs sociaux</t>
-[...5 lines deleted...]
-ÉcoQuartier</t>
+          <t>Favoriser la diffusion de technologies utilisant l'énergie solaire à des fins thermiques</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES RENOUVELABLES DEVELOPPEMENT DE L'ENERGIE SOLAIRE THERMIQUE</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...4 lines deleted...]
-          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
-        <is>
-[...347 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Favoriser la diffusion de technologies utilisant l&amp;#039;énergie solaire à des fins thermiques (eau chaude sanitaire).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide et montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Type : Subvention d&amp;#039;Investissement
 &lt;/p&gt;
 &lt;p&gt;
  Montant de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Maîtres d&amp;#039;ouvrage publics
   &lt;/strong&gt;
   : communes : taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10%,  appliqué sur le montant HT
  &lt;/li&gt;
@@ -13520,1282 +15490,608 @@
   &lt;/em&gt;
  &lt;/strong&gt;
  sont pour les bénéficiaires de droit public,  les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  – attestation d&amp;#039;achèvement ou de mise en service, établie par le Maître d&amp;#039;Ouvrage, et certifiant une réalisation conforme à l&amp;#039;opération subventionnée (cette attestation peut-être intégrée dans le certificat justificatif de dépenses).
 &lt;/p&gt;
 &lt;p&gt;
  – justificatifs des dépenses (signés en original)
 &lt;/p&gt;
 &lt;p&gt;
  – certificat du maire ou du président – (ordonnateur des dépenses du bénéficiaire de droit public) indiquant le montant total HT et TTC des dépenses réalisées éligibles pour l&amp;#039;opération subventionnée, ainsi que la liste détaillée des justificatifs de dépenses correspondantes (références des factures ou décomptes – date – prestataires – objet – montant HT et TTC).
 &lt;/p&gt;
 &lt;p&gt;
  NB : les factures et décomptes ne sont pas à transmettre au Département, mais doivent être tenus à sa disposition pour consultation éventuelle sur sa demande.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a&gt;
   [1]
  &lt;/a&gt;
  la facturation doit être postérieure à la date de réception du dossier complet par le Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chauffe-Eau Solaires Collectifs (surface efficace de capteurs &amp;gt; 7 m 2 ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses subventionnables
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant HT ou TTC selon le régime de TVA du maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  A noter :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Obligation de pose du matériel par un installateur qualité RGE « Reconnu Garant de l&amp;#039;Environnement »
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     nécessité d&amp;#039;une étude de faisabilité pour les installations collectives,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Mise en place d&amp;#039;un comptage (équipements) et mise en place d&amp;#039;un plan de suivi et analyse (interne ou externe).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exclusions / Ne sont pas éligibles :
  &lt;/strong&gt;
  Programmes neufs des promoteurs immobiliers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage public du secteur du logement social.
  &lt;/li&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/energies-renouvelables-developpement-de-lenergie-solaire-thermique/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Environnement – Service Environnement Sports Nature
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chef de Service Mme
  &lt;strong&gt;
   Isabelle POCHELON
   &lt;br /&gt;
  &lt;/strong&gt;
  Chargée de l&amp;#039;instruction
  &lt;strong&gt;
   Monique VOLLE
  &lt;/strong&gt;
  –
  &lt;strong&gt;
   Tél : 04.75.79.81.76
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9e1a-energies-renouvelables-developpement-de-lener/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E72" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...176 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...8 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Transition énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Logement et habitat
 Emploi</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>97336</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
-[...15 lines deleted...]
- Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir à un public en difficulté financière et sociale une solution de logement locatif social très abordable, dans le diffus - hors structure spécifique - situé en centre-ville, couplé avec un accompagnement social.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
-[...8 lines deleted...]
-          <t>Foncier
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
 Cohésion sociale et inclusion
-Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
-[...253 lines deleted...]
-      <c r="S75" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide départementale est accordée aux bénéficiaires réalisant un logement locatif social agréé en tant que PLAI Classique hors structure spécifique, avec un accompagnement social et un loyer encadré. Un logement social identifié PLAI Classique est destiné à des personnes cumulant difficultés financières et sociales et qui se trouvent souvent exclues des filières classiques d&amp;#039;attribution de logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles devront être situées sur le territoire de délégation du Département de la Vendée et en centre-ville, dans des villes disposant des services publics, commerces, transports, commerces de proximité ainsi qu&amp;#039;être agréées par le Département de la Vendée.&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les projets devront concerner les logements ordinaires en diffus (hors structure spécifique).
+&lt;/p&gt;
+&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
-[...303 lines deleted...]
-  &lt;/strong&gt;
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-      <c r="A78" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>149777</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Aider à l’acquisition de propriétés bâties ou non bâties</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>ACQUISITION DE PROPRIÉTÉS BÂTIES OU NON BÂTIES</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;acquisition de propriétés bâties ou non bâties liées à des projets d&amp;#039;aménagement ayant pour vocation immédiate à rester propriété de la commune ou du groupement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Achat d&amp;#039;un local pour la rénovation en Maison d&amp;#039;Assistantes Maternelles (MAM)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;une grange en vue de sa transformation en logements sociaux
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de terrains pour la préservation de l&amp;#039;environnement et la création d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un bâtiment pour la réalisation d&amp;#039;une salle communale
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;une propriété pour l&amp;#039;extension des ateliers municipaux et de la maison des associations
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un local pour la création d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un immeuble pour l&amp;#039;ouverture d&amp;#039;un café-restaurant
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un bâtiment pour y installer une crèche de 20 places
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un garage pour le stockage du matériel communal
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un local pour y créer un commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;une maison pour la création de services techniques municipaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Achat de la dernière boulangerie du village
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;une propriété pour la création d&amp;#039;un bistrot de pays
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -14845,336 +16141,480 @@
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable sur la base de l&amp;#039;estimation du service des Domaines et plafonnée à 300 000 € HT
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       - Frais notariaux et divers inhérents à l&amp;#039;acquisition (animation foncière, arpentage) pris en compte
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 *Constituent des logements sociaux : des logements construits et/ou gérés par une société HLM de statut public ou privé (offices publics de l&amp;#039;habitat, entreprises sociales de l&amp;#039;habitat) destinés à des personnes à ressources modestes et sous plafonds de ressources.
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
  - réserve foncière pure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38af-aider-a-lacquisition-de-proprietes-baties-ou-/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...93 lines deleted...]
- À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>166154</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’habitats regroupés à visée inclusive</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes souhaite s&amp;#039;engager dans le développement d&amp;#039;une
+ offre d&amp;#039;habitat partagé, au titre de laquelle figure l&amp;#039;habitat 
+inclusif. En effet, l&amp;#039;habitat inclusif constitue un mode d&amp;#039;habitation 
+complémentaire au domicile et à l&amp;#039;accueil en établissement. Cette 
+solution d&amp;#039;habitat est un symbole de la capacité du logement à s&amp;#039;adapter
+ aux problématiques des personnes. Elle offre une réponse, parmi 
+d&amp;#039;autres, qui associe un bâti de qualité, un accompagnement adapté aux 
+besoins de vie commune et de socialisation et des modalités de 
+financement particulières.&lt;/p&gt;
+            &lt;p&gt;Pour la création de logements :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;construction neuve : aide forfaitaire de 5 000 € par logement,&lt;/li&gt;&lt;li&gt;acquisition-amélioration : aide forfaitaire de 5 000 € bonifiée de 5 000 €, soit 10 000 € par logement,&lt;/li&gt;&lt;li&gt;réhabilitation de logements sociaux : aide forfaitaire de 10 000 € par logement.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Par dérogation à l&amp;#039;article 10 de la partie générale du règlement, les
+ dossiers de demande de subvention pourront être déposés tout au long de
+ l&amp;#039;année.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;autres établissements publics liés aux collectivités locales : CCAS/CIAS.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Projets d&amp;#039;investissements immobiliers, rénovation, construction, mises aux normes.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dépenses d&amp;#039;acquisition et de construction pour les logements neufs,&lt;/li&gt;&lt;li&gt;travaux de construction, d&amp;#039;amélioration et de réhabilitation pour les logements anciens,&lt;/li&gt;&lt;li&gt;études et prestation de maîtrise d&amp;#039;œuvre,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles les travaux de rafraîchissement seuls sans amélioration du logement.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;agrément logement social,&lt;/li&gt;&lt;li&gt;avis favorable de la 
+Conférence des financeurs de la prévention de la perte d&amp;#039;autonomie et de
+ l&amp;#039;habitat inclusif (CFPPAHI) sur le projet pour la création ou la 
+réhabilitation.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/accompagnement-des-projets-dhabitats-regroupes-visee-inclusive</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;solidarite&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-projets-d-habitats-regroupes-a-visee-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
-[...2 lines deleted...]
-Handicap
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
 Cohésion sociale et inclusion
+Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-      <c r="A80" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>120434</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Développer le bois-énergie, chauffage-bois</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>ENERGIES RENOUVELABLES_Plan bois-énergie et développement Locale</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Promouvoir le chauffage automatisé, collectif ou individuel, fonctionnant au bois plaquettes et le chauffage au bois granulé collectif pour petites unités.
 &lt;/p&gt;
 &lt;h4&gt;
  Type d&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  Subvention d&amp;#039;Investissement.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Maîtres d&amp;#039;ouvrage publics
   &lt;/strong&gt;
   : Communes : taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10 %, appliqué sur le montant HT du projet
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Maîtres d&amp;#039;ouvrage publics
@@ -15341,51 +16781,51 @@
    1 exemplaire
   &lt;/em&gt;
  &lt;/strong&gt;
  sont pour les bénéficiaires de droit public,  les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   attestation d&amp;#039;achèvement ou de mise en service, établie par le Maître d&amp;#039;Ouvrage, et certifiant une réalisation conforme à l&amp;#039;opération subventionnée (cette attestation peut-être intégrée dans le certificat justificatif de dépenses).
  &lt;/li&gt;
  &lt;li&gt;
   justificatifs des dépenses (signés en original)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  à certificat du maire ou du président – (ordonnateur des dépenses du bénéficiaire de droit public) indiquant le montant total HT et TTC des dépenses réalisées éligibles pour l&amp;#039;opération subventionnée, ainsi que la liste détaillée des justificatifs de dépenses correspondantes (références des factures ou décomptes – date – prestataires – objet – montant HT et TTC).    NB : les factures et décomptes ne sont pas à transmettre au Département, mais doivent être tenus à sa disposition pour consultation éventuelle sur sa demande.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a&gt;
   [1]
  &lt;/a&gt;
  la facturation doit être postérieure à la date de réception du dossier complet par le Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Études et travaux nécessaires à la construction de chaufferies bois collectives fonctionnant au bois plaquettes et de réseaux de chaleur.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Installation des poêles individuels granulés (bouilleur ou non) dans les opérations collectives performantes de petites tailles.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Installation de chaudières granulés pour les petites unités collectives.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -15410,1321 +16850,1142 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Pour les chaudières : le matériel installé doit impérativement bénéficier de la norme NF EN 303.5 ou EN 12809
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Limitation de la pollution par les particules fines : respect du seuil d&amp;#039;émission de poussières de la classe en vigueur de la norme EN 303.5. Le procès verbal d&amp;#039;essai qui caractérise les compositions de fumées devra être fourni par le Maître d&amp;#039;Ouvrage au moment de la demande de versement de la subvention départementale.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Pour les poêles, le matériel installé doit impérativement bénéficier d&amp;#039;un label Flamme Verte 5 étoiles et respecter la norme NF EN 14785 ou NF EN 13240/A2.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale s&amp;#039;applique en priorité à la pose de l&amp;#039;installation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exclusions / Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les études de faisabilité pour tout bâtiment neuf
  &lt;/li&gt;
  &lt;li&gt;
   les inserts, chaudières à bûches, poêles
  &lt;/li&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage qui font de l&amp;#039;auto-approvisionnement c&amp;#039;est-à-dire qui ne font pas appel à un prestataire externe pour extraire et/ou transformer le bois
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage publics : Communes : Chaudière bois plaquettes, chaudière bois granulésciaux
  &lt;/li&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage publics : EPCI : Chaudière bois plaquettes, chaudière bois granulés
  &lt;/li&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage publics du secteur logement social : Chaudière bois plaquettes, chaudière bois granulés et poêles individuels granulés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/energies-renouvelables_plan-bois-energie-et-developpement-locale/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Environnement – Service Environnement Sports Nature
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chef de Service :
  &lt;strong&gt;
   Isabelle POCHELON
   &lt;br /&gt;
  &lt;/strong&gt;
  Chargée de l&amp;#039;instruction
  &lt;strong&gt;
   Monique VOLLE
  &lt;/strong&gt;
  –
  &lt;strong&gt;
   Tél : 04.75.79.81.76
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3657-energies-renouvelables_plan-bois-energie-et-d/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E81" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>50271</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les prêts des bailleurs sociaux avec la garantie financière des collectivités en ligne</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Services aux garants</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
-[...100 lines deleted...]
-  &lt;/span&gt;
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lorsqu&amp;#039;un bailleur social souscrit un prêt auprès de la Banque des Territoires pour financer la construction de logements sociaux, la collectivité où est implanté le projet est appelée à fournir une garantie financière. Ce prérequis est indispensable pour assurer la stabilité et la pérennité du modèle français de financement du logement social.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un service digitalisé de garantie, pour faciliter les échanges entre bailleurs et collectivités. Notre périmètre couvre les étapes dès l&amp;#039;envoi du contrat par la Banque des Territoires aux bailleurs, jusqu&amp;#039;à l&amp;#039;envoi de la délibération de garantie par les bailleurs à la Caisse des Dépôts.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette plateforme permet ainsi d&amp;#039;être le point de départ pour la mise en relation entre bailleurs et collectivités, d&amp;#039;avoir accès à l&amp;#039;information concernant les garanties à tout moment, de connaître en temps réel l&amp;#039;évolution du statut de la garantie, et de centraliser tous les documents dans un seul et même endroit.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://youtu.be/HWHe89FZopk"&gt;
+  &lt;strong&gt;
+   Le parcours digitalisé de garantie en vidéo
+  &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
-[...82 lines deleted...]
-      <c r="O82" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/services-aux-garants?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_garants_psat</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/63e2-accompagner-les-collectivites-dans-la-prise-d/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>50274</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLAI</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose aux organismes de logements sociaux, aux collectivités territoriales et aux organismes à gestion désintéressée le prêt PLAI.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLAI, soit Le Prêt Locatif Aidé d&amp;#039;Intégration, est une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux. Cette offre permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements locatifs sociaux  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux pour les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule VEFA (vente en état futur d&amp;#039;achèvement) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants ou des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction et l&amp;#039;acquisition-amélioration de centres d&amp;#039;hébergements d&amp;#039;urgence et d&amp;#039;insertion (CHU, CHRS et CADA) qui répondent aux normes du logement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plai?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plai_psat</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/78aa-financer-des-operations-de-production-de-loge/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>120376</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Créer des logements communaux ou intercommunaux conventionnés</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...46 lines deleted...]
-&lt;/ul&gt;
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Aider à la réhabilitation et à l&amp;#039;aménagement du bâti existant dans les communes en vue de créer un ou plusieurs logements sociaux conventionnés avecl&amp;#039;État pour une durée d&amp;#039;au moins 15 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide :
+ &lt;/strong&gt;
+ Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant/Taux de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...1 lines deleted...]
-   &lt;/strong&gt;
+   En conventionnement avec intermédiation locative &amp;#61; 8000 € par logement
+  &lt;/li&gt;
+  &lt;li&gt;
+   En conventionnement en gestion directe par la collectivité &amp;#61; 5 000€ par logement
   &lt;/li&gt;
  &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Versement
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% peut-être versé au démarrage des travaux : pas d&amp;#039;acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+  une attestation de mise en service attestant une réalisation conforme de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage, et à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cas échéant, convention de gestion en intermédiation locative
+ &lt;/li&gt;
+ &lt;li&gt;
+  DPE attestant d&amp;#039;une étiquette C
+ &lt;/li&gt;
+ &lt;li&gt;
+  un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d&amp;#039;Ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h3&gt;
-[...19 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bases réglementaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat » du 21 novembre 2022.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d&amp;#039;usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l&amp;#039;étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.
+&lt;/p&gt;
+&lt;p&gt;
+ Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exclusions / Ne sont pas éligibles :
+ &lt;/strong&gt;
+ Les logements en construction neuve.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Foncier
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Commune ou EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces constitutives du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux, complétée par un plan de situation,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Descriptif du projet permettant d&amp;#039;atteindre l&amp;#039;étiquette C
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Calendrier prévisionnel de démarrage et fin de travaux
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    « Décision de Financement » de l&amp;#039;Etat
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Le cas échéant, pièce justifiant du projet de gestion en intermédiation locative,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Plan de financement prévisionnel, mentionnant le montant subventionnable HT
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    RIB
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/creation-de-logements-communaux-ou-intercommunaux-conventionnes/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales-Service Habitat-Territoires :
+ &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
+  habitat&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nathalie BRUNET
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél : 04 75 79 26 91
+ &lt;/strong&gt;
+ –
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Véronique REYNAUD
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  04 75 79 82 12
+ &lt;/strong&gt;
+ –
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Aurélie BONNET
+ &lt;/strong&gt;
+ – Responsable administratif, budgétaire et  financier –
+ &lt;strong&gt;
+  Tél : 04 75 79 27 68
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Instruction des dossiers/ Demande dématérialisée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Instruction du dossier par le Service Habitat-Territoires.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Délibération de la Commission permanente.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
+    &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
+     https://mesdemarches.ladrome.fr/
+     &lt;span&gt;
+      Ouvre une nouvelle fenêtre
+     &lt;/span&gt;
+    &lt;/a&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a794-logement-communaux/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>71871</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Financer la production de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Booster : financer la production de logements</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des prêts PLUS, PLAI et PLS, la Banque des Territoires propose les prêts Booster : des solutions de financement pour les projets de production de logements locatifs sociaux dans le cadre du Plan logement. Les opérations éligibles sont celles visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux avec ou sans acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire l&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements en structure collective qui sont destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations ULS (Usufruit Locatif Social), celles-ci étant éligible au prêt sans différé d&amp;#039;amortissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet de production de logements locatifs sociaux neufs, la Banque des Territoires offre le choix entre 3 prêts Booster :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe offrant un différé d&amp;#039;amortissement du capital pendant 20 ans, puis un amortissement du capital pendant 20 à 40 ans au taux du Livret A &amp;#43; 0,60 % ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe sans différé d&amp;#039;amortissement sur des durées de 15, 20, 25 ou 30 ans, en échéances constantes avec une possibilité de préfinancement de 3 à 12 mois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un Booster BEI à long terme sur des durées de 35 ou 40 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prenant la forme d&amp;#039;un prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts, le Booster est :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Limité à 15 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accordé en complément des autres financements de production de logements sociaux (PLUS, PLAI et PLS).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
-[...32 lines deleted...]
-&lt;p&gt;
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-booster?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_ls_booster_psat</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
-[...2 lines deleted...]
-  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
-&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b04-trouver-un-offre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...630 lines deleted...]
-      <c r="A87" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>152450</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la distribution d’électricité en technique aérienne</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>ÉLECTRIFICATION RURALE EN TECHNIQUE AERIENNE</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L87" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la distribution d&amp;#039;électricité en technique aérienne des communes rurales (renforcements, extensions).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Extension du réseau basse tension pour desservir les logements sociaux à &amp;#34;La Petite Forge&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement aérien du réseau basse tension pour les activités artisanales au &amp;#34;Hameau du Moulin&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;armoires foraines pour sécuriser la distribution d&amp;#039;électricité à &amp;#34;Rue des Cerisiers&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du réseau basse tension pour une entreprise agroalimentaire au &amp;#34;Chemin de la Laiterie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement aérien du réseau basse tension pour les professionnels de la santé à &amp;#34;Rue de la Santé&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -16771,2703 +18032,1990 @@
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux sur le réseau haute tension à charge du concessionnaire,
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de remplacement de postes de transformation dans le cadre de rotations,
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;enfouissement de réseau,
  &lt;/li&gt;
  &lt;li&gt;
   Enfouissement des réseaux d&amp;#039;éclairage public et téléphoniques (finançables en VRD sous certaines conditions).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4470-aider-les-communes-et-leurs-groupements-a-se-/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>92101</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Gagner en efficacité opérationnelle grâce à la digitalisation de votre organisme</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Notre service digital de pré-remplissage automatique de vos données (text mining)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les organismes de logements sociaux dans leur digitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre a pour objectif de faire gagner en efficacité les organismes en facilitant leurs démarches de prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/presentation-service-preremplissage-automatique-donnees-textmining?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_con</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f56-accelerer-la-digitalisation-de-votre-organism/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>117554</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
-[...20 lines deleted...]
- Les aides financières portent sur les investissements suivants :
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La réalisation de travaux de rénovation énergétique ;
-[...5 lines deleted...]
-  L&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autoconsommation seulement.
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Modalités de versement fixées par convention.
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
-[...29 lines deleted...]
- &lt;br /&gt;
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
-[...11 lines deleted...]
-  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
  &lt;/li&gt;
 &lt;/ul&gt;
-Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.</t>
-[...7 lines deleted...]
-      <c r="T88" s="1" t="inlineStr">
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>163124</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;_________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;_______________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une entreprise publique locale (EPL), une entreprise ou un acteur financier, et vous avez pour objectif de diversifier et améliorer l’offre de santé du territoire, renforcer l’articulation entre les différents établissements de santé et médico-sociaux, réduire la consommation énergétique et les émissions de gaz à effet de serre de vos bâtiments de santé, ou encore renforcer l’attractivité de votre territoire ? La Banque des Territoires vous propose une offre d’investissement dédiée à l’immobilier santé et médico-social : résidences services, Ehpad, logements sociaux, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous pouvons financer les projets d’habitat de santé et médico-social qui répondent aux besoins de soins dans les territoires, tout en renforçant l’offre de soins de proximité, préventive et primaire. Ils contribuent ainsi à la modernisation et à la (re)structuration de l’offre d&amp;#039;hébergement médicalisé et non médicalisé. Nous finançons également les projets d’habitat social structurants pour le développement économique, l’attractivité et la mixité sociale de certains territoires et répondant aux besoins spécifiques des populations fragiles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Santé
+Bâtiments et construction
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
-[...30 lines deleted...]
- 40025 MONT-DE-MARSAN CEDEX
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_sms_psat</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-limmobilier-de-sante-et-medico-social/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>97611</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les équipements sociaux et médico-sociaux</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements d&amp;#039;accueil des jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement social,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons de santé pluriprofessionnelles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
-[...78 lines deleted...]
- Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;une attestation de mise en service certifiant une réalisation conforme de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage
-[...16 lines deleted...]
- Exclusions : Les logements utilisés pour faire de l&amp;#039;hébergement d&amp;#039;urgence, en CHRS, de transition et les logements faisant l&amp;#039;objet d&amp;#039;une Allocation de Logement Temporaire (ALT)
+  les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires occupants aux ressources modestes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ De manière générale, ne sont pas subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les acquisitions foncières et immobilières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
-[...54 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
-[...22 lines deleted...]
-  habitat&amp;#64;ladrome.fr
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guichet unique et gestion administrative et comptable des dossiers :
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...65 lines deleted...]
-      <c r="AA89" s="1" t="inlineStr">
+ Tel : 04.68.11.64.82
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-      <c r="A90" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>117562</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Gérer les habilitations en ligne</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Banque en ligne</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grâce au service de Banque en Ligne CDC-Net, vous pouvez gérer les habilitations des collaborateurs ayant accès aux comptes professionnels de votre office, de votre EPL (Entreprise Publique Locale) ou de votre OLS (Organisme de Logement Social).
 &lt;/p&gt;
 &lt;p&gt;
  Ce service vous offre de nombreux avantages :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gestion en ligne des habilitations accordées aux collaborateurs (ajout, suspension, suppression et modification des accès) ;
  &lt;/li&gt;
  &lt;li&gt;
   Encadrement des possibilités d&amp;#039;action de chaque collaborateur (seuils d&amp;#039;accès, numéros de compte et niveaux de virements autorisés) ;
  &lt;/li&gt;
  &lt;li&gt;
   Suivi des opérations relatives aux habilitations accordées (validation des demandes et alertes sur les modifications effectuées) ;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des validations et modifications d&amp;#039;accès par signature électronique ;
  &lt;/li&gt;
  &lt;li&gt;
   Accès à CDC-Net 7 jours sur 7 et 24 heures sur 24 ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance téléphonique pour être aidé dans l&amp;#039;utilisation du service.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Accès aux services</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-bancaires/banque-en-ligne-compte-professionnel?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gestion_habilitations_e</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c69f-gerer-les-habilitations-en-ligne/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>105108</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   6.000 € par logement pour les foyers jeunes travailleurs
  &lt;/li&gt;
  &lt;li&gt;
   6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
  &lt;/li&gt;
  &lt;li&gt;
   5.500 € par logement pour les résidences étudiants / jeunes actifs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courrier sollicitant le concours du Département
  &lt;/li&gt;
  &lt;li&gt;
   dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
- &lt;/li&gt;
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
  &lt;li&gt;
   plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   calendrier prévisionnel des demandes de paiement&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-      <c r="S91" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-&lt;/p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...1070 lines deleted...]
-      <c r="A97" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>148615</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>L'École du terrain</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H97" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
 &lt;/p&gt;
 &lt;p&gt;
  Elle
 réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
 &lt;/p&gt;
 &lt;p&gt;
  Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
  &lt;br /&gt;
  &lt;br /&gt;
  En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site en accès libre et gratuit
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://lecoleduterrain.fr/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;lecoleduterrain.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>caroline.niemant@lapreuvepar7.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H98" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>111709</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements PLUS et PLA-I en acquisition - amélioration pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs PLUS PLA-I pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
-[...18 lines deleted...]
- Les opérations exclues sont:
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des logements individuels en petits collectifs, avec parties communes et propositions d&amp;#039;accompagnement des personnes âgées dans l&amp;#039;objectif du maintien de leur autonomie, en bourg centre et centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Opérations subventionnées par l&amp;#039;ANRU ou l&amp;#039;Etat.
-[...3 lines deleted...]
- &lt;/li&gt;
+  d&amp;#039;occuper un logement adapté en confort, espace et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser l&amp;#039;autonomie de vie et anticiper son évolution
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les bénéficiaires sont les les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche.
-[...3 lines deleted...]
-&lt;/h3&gt;
+ Public visé : personnes âgées de plus de 65 ans, dont les revenus correspondent aux plafonds de ressources pour l&amp;#039;accès aux logements sociaux et très sociaux et aux personnes âgées de plus de 65 ans dont les revenus sont trop élevés pour pouvoir prétendre aux HLM mais trop faibles pour se loger dans le privé. 
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bailleurs publics&lt;/li&gt;&lt;li&gt;Communes et communautés de communes&lt;/li&gt;&lt;li&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...78 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+ &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;le dossier de description de l’opération : plans, situation dans la commune, échéancier de réalisation, nombre de logements, descriptif rapide, coût des loyers et des charges envisagées, caractéristiques)&lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+ &lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités particulières
+d’instruction&lt;/u&gt; :
+&lt;/p&gt;&lt;p&gt;Le dépôt des demandes
+de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt; juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de
+l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes
+de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de
+subvention complètes sont ensuite instruites et examinées par une commission
+d’élus du Département dans laquelle les porteurs de projet pourront présenter
+leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits
+disponibles, des priorités départementales et de l’avis de la commission,
+l’individualisation des subventions sera soumise à l’adoption de la commission
+permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...14 lines deleted...]
-  habitat&amp;#64;ladrome.fr
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/1411_CREATION_LOGEMENT_PUBLIC_PERSONNES_AGEES_PLUS_PLAI_PLS.pdf</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...23 lines deleted...]
- &lt;/strong&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2fc8-soutenir-la-production-de-logements-plus-et-p/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...279 lines deleted...]
-      <c r="A100" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>152159</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -19800,820 +20348,427 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H101" s="1" t="inlineStr">
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...13 lines deleted...]
- Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  études techniques, audits énergétiques
-[...14 lines deleted...]
-  gestion de projets
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- ELENA soutient généralement des programmes d&amp;#039;investissement
-[...106 lines deleted...]
-          <t>Transition énergétique
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
-Recyclage et valorisation des déchets
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Logistique urbaine
-[...3 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
-[...6 lines deleted...]
- &lt;br /&gt;
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...387 lines deleted...]
-      <c r="A103" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>63653</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F103" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I103" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
-      <c r="J103" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
  &lt;br /&gt;
  &lt;br /&gt;
  La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
  &lt;br /&gt;
@@ -20711,102 +20866,102 @@
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer l&amp;#039;opération
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
   :
   &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
   &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CHRS : le nouveau visage de la Cité Saint-Martin
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Éligibilité du projet de travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
  transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
 &lt;/p&gt;
 &lt;p&gt;
  Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi subventionnables les travaux suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mises aux normes d&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   mise en sécurité des locaux,
@@ -20882,3012 +21037,1390 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales ou leurs groupements et leurs établissements publics,
    notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
    CIAS) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
    œuvrer dans le domaine de l&amp;#039;hébergement ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
  et disposer de l&amp;#039;agrément
  relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
  défavorisées
  (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
  financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>120377</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide :
+ &lt;/strong&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant/Taux de l&amp;#039;aide
+ &lt;/strong&gt;
+ : 2 500 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Versement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% peut-être versé au démarrage des travaux : pas d&amp;#039;acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Attestation de mise en service certifiant une réalisation conforme à de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage ou à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  DPE attestant de l&amp;#039;étiquette B
+ &lt;/li&gt;
+ &lt;li&gt;
+  un état de la dépense totale payée (montant HT et TTC) signé par le maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bases réglementaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Règlement financier du Département en vigueur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération « Aides à la Pierre » du  du 27 avril 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d&amp;#039;atteindre les objectifs d&amp;#039;un DPE étiquette B après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces constitutives du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux complétée par un plan de situation
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Descriptif du projet permettant d&amp;#039;atteindre un DPE étiquette B
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Calendrier prévisionnel de démarrage et fin de travaux
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Décision de conventionnement de l&amp;#039;Etat lors de la construction ou acquisition-amélioration du logement
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Plan de financement prévisionnel mentionnant le montant subventionnable HT
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    RIB
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/rehabilitation-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales-Service Habitat-Territoires :
+ &lt;a href="mailto:habitat&amp;#64;ladrome.f"&gt;
+  habitat&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nathalie BRUNET
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  04 75 79 26 91
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Véronique REYNAUD
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  04 75 79 82 12
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Aurélie BONNET
+ &lt;/strong&gt;
+ – Responsable administratif, budgétaire et  financier –
+ &lt;strong&gt;
+  Tél : 04 75 79 27 68
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Instruction des dossiers/Demande dématérialisée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Instruction du dossier par le Service Habitat-Territoires.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Délibération de la Commission permanente.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
+    &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
+     https://mesdemarches.ladrome.fr/
+     &lt;span&gt;
+      Ouvre une nouvelle fenêtre
+     &lt;/span&gt;
+    &lt;/a&gt;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/548a-logements-locatifs-sociaux-rehabilitation/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>120360</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Démolir les logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>1500 € par logement démoli</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à la démolition de logements locatifs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles sont les Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l&amp;#039;Etat ou de logements privés détenus par un organisme HLM inscrits dans un projet urbain, et validées par l&amp;#039;Etat.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations exclues sont:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations subventionnées par l&amp;#039;ANRU ou l&amp;#039;Etat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergements pour personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du CA du bailleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Note de présentation du projet avec plan de situation et adresse de l&amp;#039;opération de démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrêté préfectoral portant autorisation de démolir
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation de non-financement par l&amp;#039;ANRU ou l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement prévisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  RIB (si changement)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers/Demande dématérialisée
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
+  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+   https://mesdemarches.ladrome.fr/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de la Commission permanente.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Habitat (entité : entreprise)
+  &lt;br /&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Démolition
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif d&amp;#039;un Ordre de service de démarrage des travaux
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatif :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Attestation de mise en service certifiant une réalisation conforme de l&amp;#039;opération subventionnée, établie par le Maître d&amp;#039;Ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d&amp;#039;Ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/demolition-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales -Service Habitat-Territoires :
+ &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
+  habitat&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nathalie BRUNET
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél : 04 75 79 26 91
+  –
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Véronique REYNAUD
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél : 04 75 79 82 12
+ &lt;/strong&gt;
+ –
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Aurélie BONNET
+ &lt;/strong&gt;
+ – Responsable administratif, budgétaire et  financier –
+ &lt;strong&gt;
+  Tél : 04 75 79 27 68
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa6e-logements-locatifs-sociaux-demolition/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>159896</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Assurer un panier de services pour les besoins de base</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conforter l&amp;#039;économie résidentielle, améliorer la vie des habitants du territoire, assurer un panier de services de base à tous.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les services publics et aux publics apportent des réponses concrètes aux besoins de base de tout un chacun : se loger décemment, se mouvoir sur le territoire, avoir accès à des commerces de proximité... Mais il s&amp;#039;agit également pour les acteurs locaux d&amp;#039;apporter des réponses qui soient dans une perspective d&amp;#039;adapter les modes de vie contemporains aux enjeux climatiques et environnementaux.
+ &lt;br /&gt;
+ Cette fiche-action ambitionne ainsi de contribuer à améliorer l&amp;#039;offre de services publics et privés sur l&amp;#039;ensemble du territoire et pour tous les publics. L&amp;#039;accès à un panier de services continue d&amp;#039;être un élément clé de l&amp;#039;attractivité et du développement économique du territoire Adour Chalosse Tursan Marsan.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des parcours résidentiels et mise à niveau du parc de logements
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie dédiée à l&amp;#039;action « parcours résidentiel » ou visant à apporter une amélioration énergétique du parc de logements ou ciblant de l&amp;#039;habitat très dégradé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et amélioration de logements sociaux (moins de 20 logements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des changements de pratique de mobilité
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes sur la mobilité couvrant au minimum l&amp;#039;échelle d&amp;#039;un EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;ingénierie permettant la coordination et communication sur l&amp;#039;éventail des possibilités de déplacements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements et actions d&amp;#039;ingénierie favorisant les déplacements multimodaux (aires de covoiturages, d&amp;#039;auto-partage, parking vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien au développement de la cyclo-logistique et de plateforme de mobilité solidaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux premiers ou derniers commerces de centre-bourg dans leur domaine d&amp;#039;activité
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation ou aménagement de local commercial
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux actions visant à développer des services à destination de la jeunesse
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant le développement de nouveaux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création, réhabilitation de bâtiments et/ou équipements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Amélioration de la gestion des biodéchets
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur des solutions collectives pour les producteurs de biodéchets intermédiaires et « assimilés » (hors gros producteurs et ménages)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Logement et habitat
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d747-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165812</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Recycler les friches</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Recyclage foncier (friches)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...100 lines deleted...]
-          <t>Friche
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;La mobilisation des zones en friches dans les centres urbains et les périphériques des villes constitue un moyen de lutter contre la consommation et l&amp;#039;artificialisation de terres et d&amp;#039;espaces naturels. Le Fonds vert aide au recyclage d’une friche urbaine, commerciale, (aéro-)portuaire, ferroviaire ou routière, industrielle, militaire ou minière, et plus généralement d’un espace foncier déjà artificialisé mais sous-utilisé, pour des projets d’aménagement ou de relocalisation d’activités. &lt;/p&gt;&lt;p&gt;Cette mesure vise à limiter l&amp;#039;étalement urbain qui représente un coût écologique important en raison, d&amp;#039;une part, de ses effets négatifs sur les sols naturels et agricoles (moindre captation de CO2, réduction de la biodiversité, pollutions) et, d&amp;#039;autre part, de l&amp;#039;éloignement des populations des centre-ville (pollutions dues aux trajets, temps de transport, etc.). &lt;br /&gt;&lt;br /&gt;Le recyclage des friches est bénéfique pour la redynamisation des espaces urbains et constitue un levier important de transformation des villes et des villages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martinique - subvention de 150 000€ octroyée en 2024 (coût total de l’opération de 
+2 171 852€). Le projet consiste en la réhabilitation complète d’une ancienne banque située 
+dans le centre-ville de Fort-de-France afin de créer une résidence étudiante composée de 
+16 studios ou chambres. Le projet participe en outre à la redynamisation du centre-ville de 
+Fort-de-France et à la gestion de la pénurie de foncier en Martinique. Les travaux prévoient 
+la remise à nu de la structure du bâtiment et la reprise complète de tous les autres corps 
+d&amp;#039;état. Le bâtiment sera mis aux normes d&amp;#039;efficacité énergétique (éclairage LED, ventilation 
+naturelle, chauffe eaux thermodynamiques...). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Sols
+Friche
 Foncier
-Logement et habitat</t>
-[...7 lines deleted...]
-      <c r="S104" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les entités éligibles sont : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     collectivités territoriales, les établissements publics locaux ou les opérateurs qu’ils
+     auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     établissements publics de l’Etat (dont le Conservatoire du littoral et des rivages lacustres) ou
+     les opérateurs qu’ils auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     aménageurs publics (établissements publics d’aménagement, entreprises
+     publiques locales, SEM, SPL) ;&lt;/li&gt;
+ &lt;li&gt;Les
+     organismes de fonciers solidaires ;&lt;/li&gt;
+ &lt;li&gt;Les
+     bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Des
+     entreprises privées ou des associations, sous réserve de l’accord de la
+     collectivité compétente en matière d’urbanisme et d’aménagement ainsi que
+     du concédant, mandant ou bailleur le cas échéant, et pour des projets
+     présentant un intérêt général suffisant (notamment en termes de logement
+     social ou de revitalisation ou d’implantations industrielles).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Dans le cas d’une concession d’aménagement, le dossier doit de
+préférence être déposé par le concessionnaire puisqu’il engage les dépenses.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets de recyclage d’une friche dans le cadre d’une action ou opération d’aménagement  (voir la définition donnée par l&amp;#039;article L. 300-1 du code de l&amp;#039;urbanisme).&lt;/p&gt;&lt;p&gt;Dans le cadre de la présente mesure du fonds vert, sont considérés comme une friche :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tout terrain nu, déjà artificialisé et qui a perdu son usage ou son affectation ou qui, en outre-mer, a été laissé vacant après évacuation d&amp;#039;habitats illicites ou spontanés ;&lt;/li&gt;&lt;li&gt;Un îlot d&amp;#039;habitat, d&amp;#039;activités ou mixte, bâti et caractérisé par une importante vacance, ou qui a perdu son usage ou son affectation, ou qui est à requalifier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le recyclage d’une friche peut s’inscrire dans une opération globale d’aménagement, dont le bilan reste déficitaire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cette aide du Fonds vert s’adresse aux projets dont les bilans économiques restent déficitaires après prise en compte de toutes les autres subventions publiques, et malgré la recherche et l’optimisation de tous les autres leviers d’équilibre (en particulier en matière de densité et de mixité), à l’aune des enjeux d’attractivité du site et d’urbanité&lt;/strong&gt;. La démonstration de la mobilisation de l’ensemble des subventions publiques, ainsi que des leviers d’équilibres opérationnels doit être apportée lors de la demande de subvention.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le financement d&amp;#039;études relevant de la méthodologie nationale de gestion des sites et sols pollués ;&lt;/li&gt;&lt;li&gt;Des acquisitions foncières ;&lt;/li&gt;&lt;li&gt;Des travaux : &lt;br /&gt;- de démolition ou de déconstruction ;&lt;br /&gt;- de dépollution ;&lt;br /&gt;- de réhabilitation de bâtiment ;&lt;br /&gt;- de restauration écologique des sols, notamment aux fins de renaturation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets visant l&lt;strong&gt;’accueil d’une activité industrielle et/ou les opérations en phase de proto-aménagements&lt;/strong&gt;, la pré-identification d’un preneur et/ou d’un occupant final n’est pas requise mais des éléments devront être fournis aux services de l&amp;#039;Etat.&lt;/p&gt;&lt;p&gt;Pour les projets &lt;strong&gt;portant sur une friche classée ICPE, industrielle ou minière&lt;/strong&gt;, les critères d’éligibilité particulier devront être respectés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Recyclage_foncier.pdf</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/fonds-vert-3-friches</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recycler-le-foncier-friches-24/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165869</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Sud saisonniers</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...152 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes une entreprise ou une collectivité et vous rencontrez des difficultés liées à l&amp;#039;accueil de travailleurs saisonniers ? Avec Sud Saisonniers, la Région Sud apporte son soutien à la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs adaptés par l&amp;#039;attribution d&amp;#039;une subvention comprise entre 20 000 et 400 000 euros par projet.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/li&gt; 	&lt;li&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;/p&gt;
+&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité &lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, la mobilisation de l’assistance à maîtrise d’ouvrage pourra être demandé pour accompagner les porteurs dans la définition de leur projet et déposer leur dossier de demande de subvention sur la plateforme régionale avant le démarrage des acquisitions liées au projet.&lt;/p&gt;
+&lt;p&gt;Le porteur devra créer ou se connecter à son compte puis effectuer sa demande de subvention. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...46 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sud-saisonniers</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique d&lt;strong&gt;u lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;/strong&gt; au&lt;a href="tel:0805805145"&gt; &lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sud-saisonniers/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...2376 lines deleted...]
-      <c r="A115" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>152468</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>VOIRIE ET RESEAUX DIVERS</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I115" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L115" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réaménagement de la place de la mairie et création de zones accessibles aux Personnes à Mobilité Réduite
  &lt;/li&gt;
  &lt;li&gt;
   Extension des réseaux secs pour desserte de logements sociaux
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un tracteur tondeuse avec kit mulching pour l&amp;#039;entretien des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement et mise aux normes de l&amp;#039;éclairage public dans les communes de moins de 3 500 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Création et aménagement d&amp;#039;abris-bus dans toutes les zones de la commune
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;enfouissement de la fibre optique pour une connexion FTTH (Fiber to the Home)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des trottoirs, rues et places du centre-ville
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de véhicules utilitaires légers pour les services techniques de la commune
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de zones touristiques avec signalisation et jalonnement du patrimoine local
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -24443,1447 +22976,1218 @@
  &lt;/li&gt;
  &lt;li&gt;
   les équipements annexes (signalisation verticale (hors nouvel itinéraire poids lourds) feux tricolores, alarme vitesse, mobilier urbain, plaques de rue, aires de jeux...),
  &lt;/li&gt;
  &lt;li&gt;
   les acquisitions foncières,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de voirie liés à la création ou à la réhabilitation de lotissements ou de zones commerciales,
  &lt;/li&gt;
  &lt;li&gt;
   travaux uniquement d&amp;#039;intégration des réseaux secs non situés à proximité immédiate d&amp;#039;espaces d&amp;#039;intérêt patrimonial,
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux de réseaux secs en milieu urbain (la liste des communes urbaines et rurales prises en compte au titre des dispositifs d&amp;#039;aides s&amp;#039;appuie sur la liste des communes définies comme « urbaines » par le dernier arrêté préfectoral en vigueur, pris en application du décret n° 2006-430 du 13 avril 2006 définissant les communes rurales),
  &lt;/li&gt;
  &lt;li&gt;
   travaux sur les chemins ruraux,
  &lt;/li&gt;
  &lt;li&gt;
   travaux relatifs aux espaces verts autres que les espaces d&amp;#039;accompagnement de la voirie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3512-aider-a-lequipement-en-videoprotection/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>92352</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...20 lines deleted...]
- Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie met au service des collectivités son expertise pour bâtir une stratégie foncière sur-mesure qui prend en compte les spécificités du territoires, les besoins en logement de la population et le marché foncier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
+&lt;/p&gt;
+&lt;p&gt;
+ • accélérer les projets en sécurisant la maîtrise foncière,
+ &lt;br /&gt;
+ • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
+ &lt;br /&gt;
+ • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
-[...3 lines deleted...]
-celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation de bâtiments dégradés en vue de créer des logements locatifs sociaux
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi dans le cadre d&amp;#039;un projet de revitalisation en
+ &lt;strong&gt;
+  centre ancien
+ &lt;/strong&gt;
+ d&amp;#039;une commune située dans le Tarn, porté par la commune et la communauté d&amp;#039;agglomération pour accompagner l&amp;#039;opération de restauration immobilière d&amp;#039;un îlot. Située en quartier prioritaire de la ville (QPV), cette opération complexe de réhabilitation lourde portait sur le traitement d&amp;#039;un îlot à valeur patrimoniale d&amp;#039;habitat fortement dégradé et vacant afin d&amp;#039;améliorer la qualité des logements existants et ainsi répondre aux besoins des habitants. Le projet étant inscrit dans une politique d&amp;#039;ensemble visant à
+ &lt;strong&gt;
+  redynamiser le centre-ville.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a mis à disposition des collectivités son ingénierie pour accélérer la réalisation de 8 logements locatifs sociaux et de 4 maisons individuelles en accession sociale. Afin d&amp;#039;accélérer l&amp;#039;opération, le foncier a été cédé directement au bailleur social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation de 16 logements sociaux ayant bénéficié d&amp;#039;une minoration au titre de la compensation de la surcharge foncière
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a préempté 2 parcelles bâties pour permettre la réalisation de 16 logements locatifs sociaux. Pour sécuriser la sortie de cette opération de production de logements, le conseil d&amp;#039;administraton de l&amp;#039;EPF d&amp;#039;Occitanie a accordé une minoration du prix de cession des biens qu&amp;#039;il a acquis et portés équivalent à
+ &lt;br /&gt;
+ 7 200€/logement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;une opération d&amp;#039;aménagement à vocation principale de logements dont des logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi pour ce projet comprenant 1 300 logements dont au moins 25% de logements locatifs sociaux
+ &lt;br /&gt;
+ L&amp;#039;EPF a mené les acquisitions de de 2012 à 2015 sur ce site de 26 ha.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O116" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="T116" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eca2-developper-loffre-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...149 lines deleted...]
-      <c r="A118" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>162976</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Mobiliser les ressources durables des villages du territoire</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Fiche 1 - FEDER</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H118" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers, à l’image de la Gironde, consomme et produit peu
 d’énergies renouvelables dans son mix énergétique. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Par ailleurs le ralentissement de la croissance, le changement climatique
 et les prix de l’énergie impactent les équilibres du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;La mise en place des Plans Climat Air Energie Territoire (PCAET) à
 l’échelle des SCOT et déclinés par CDC est une première étape pour donner un
 cadre et passer à l’opérationnel.&lt;/p&gt;&lt;p&gt;Ce qui est en jeu est donc de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Réduire les consommations énergétiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place la transition énergétique pour rendre majoritaire la
 part d’énergies renouvelables produites et consommées&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes, animation ou
 outils visant à remplacer la consommation des énergies fossiles par des
 énergies renouvelable&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes, animation ou
 outils pour impulser et engager la rénovation énergétique à l’échelle locale&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Soutien aux
 opérations de rénovation/extension de bâtiments permettant de développer ou
 améliorer les logements sociaux dans les centres-bourgs (-20 logements par
 opération)&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
 ingénierie pour améliorer la performance énergétique et thermique de l’habitat
 privé.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Montage et
 sensibilisation de filières locales énergétiques et de matériaux bio et
 géo-sourcés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation de
 communautés locales investissant dans les énergies renouvelables&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Modernisation des
 équipements d’éclairage public locaux vers des solutions économes, durables et intégrée
 dans une stratégie de dynamisation des centres-bourgs, villes ou quartiers
 politiques de la ville.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P118" s="1" t="inlineStr">
+      <c r="P100" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q118" s="1" t="inlineStr">
+      <c r="Q100" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-ressources-durables-des-villages-du-territoire/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD100" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-[...52 lines deleted...]
- Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Economie d'énergie et rénovation énergétique
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
 Bâtiments et construction
-Réhabilitation
-[...58 lines deleted...]
- &lt;br /&gt;
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ne pas avoir démarré au moment du dépôt de dossier de demande de financement;
-[...15 lines deleted...]
-  Représenter une amélioration notable de la qualité de vie des locataires (confort, réduction des charges, amélioration acoustique et de la qualité de l&amp;#039;air, ...) et d&amp;#039;adaptation typologique au besoin.
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il est précisé que les travaux éligibles portent sur les parties communes de l&amp;#039;immeuble et les parties privatives  des  logements,  à  l&amp;#039;exception  des  parties  privatives  liées  aux  locaux  commerciaux  qui  ne  sont  pas  éligibles.
-[...9 lines deleted...]
-      <c r="T119" s="1" t="inlineStr">
+ L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
+L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est
+proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
+L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;assiette maximale sera de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
-[...14 lines deleted...]
-  agence Action Logement la plus proche
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...3 lines deleted...]
- &lt;/span&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
-[...66 lines deleted...]
- Elle s&amp;#039;inscrit dans le cadre d&amp;#039;une convention globale et pluriannuelle portant sur plusieurs opérations.
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
-[...67 lines deleted...]
-  &lt;/span&gt;
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
  &lt;/a&gt;
- ).
-[...344 lines deleted...]
-  Contactez-nous à travers notre formulaire de contact
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-      <c r="A123" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>120584</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
 &lt;/p&gt;
 &lt;p&gt;
  Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
  &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
   www.miqcp.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
 &lt;/p&gt;
 &lt;p&gt;
  Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Comment mettre en place des démarches de programmation ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   mireille.guignard&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 01 40 81 23 72 / 07 64 80 10 67
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>