--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA59"/>
+  <dimension ref="A1:AH49"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,133 +225,332 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165115</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir l’accès aux soins dans les zones sous denses</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Soutien à l’accès aux soins dans les zones sous denses</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à améliorer les réponses aux besoins de la population en matière de santé, de soins de premiers recours et de premiers secours ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 300 000 €.&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une collectivité ou groupement de communes ; leurs SPL (Sociétés Publiques Locales) ou les SEM (Sociétés d’Economie Mixte) dans le cadre d’un bail emphytéotique avec la collectivité d’implantation&lt;/li&gt;
+&lt;li&gt;Une association Loi 1901, Loi 1905 ou Loi 1908 (sans but lucratif)&lt;/li&gt;
+&lt;li&gt;Un établissements de santé public et privé à but non lucratif&lt;/li&gt;
+&lt;li&gt;Un regroupement de professionnels de santé, qui peuvent être libéraux ou salariés, médicaux ou paramédicaux : Société Civile Immobilière, Société Interprofessionnelle de Soins Ambulatoires, association, Communauté Professionnelle Territoriale de Santé, Equipe de Soins Primaires, etc.&lt;/li&gt;
+&lt;li&gt;Un professionnel de santé référencé dans l’annuaire de l’Assurance Maladie.&lt;/li&gt;
+&lt;li&gt;Un bailleur public ou privé sous réserve qu’il réponde à un intérêt public défini avec les autres co financeurs.&lt;/li&gt;
+&lt;li&gt;Une mutualité, une fondation, un régime de sécurité sociale, une société coopérative d’intérêt collectif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne notamment&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;La création, rénovation et extension de Maisons de Santé Pluri professionnelles (MSP)&lt;/li&gt;
+&lt;li&gt;La création, rénovation et extension de Centres de Santé (CDS)&lt;/li&gt;
+&lt;li&gt;L’acquisition d’équipement médical mutualisé ou non entre plusieurs professionnels de santé intervenant dans une même structure.&lt;/li&gt;
+&lt;li&gt;L’acquisition de vecteurs mobiles contribuant à la mise en œuvre de projets de promotion de la santé voire de soins, etc.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;L’aide couvre exclusivement la dépense d’investissement avec un taux d’intervention plafonné à 50% des dépense éligibles.&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;L’aide est plafonnée selon le tableau de &lt;a href="https://www.grandest.fr/wp-content/uploads/2024/07/presentation-des-aides-2024-1.pdf"&gt;présentation des aides&lt;/a&gt; 2024&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches. Puis déposez votre demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/acces-soins-zones-sous-denses/</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0287/depot/simple</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En fonction de votre département voici votre interlocuteur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour l’Aube et les Ardennes : Sandrine Poittevin – Tel : 03 26 70 66 61 ou 07 88 80 59 14 – sandrine.poittevin&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Marne et la Haute-Marne : Patricia Larcier – Tel : 03 26 70 78 04 – patricia.larcier&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Meuse et les Vosges : Tiphaine Gambini – Tel : 03 87 33 64 54 – tiphaine.gambini&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Meurthe-et-Moselle et la Moselle : Sophie Charpentier – Tel : 03 87 61 66 93 – sophie.charpentier&amp;#64;grandest.fr&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Collectivité Européenne d’Alsace : Emma Bordes  – Tel : 03 88 15 39 63 – emma.bordes&amp;#64;grandest.fr&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacces-aux-soins-dans-les-zones-sous-denses/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>152460</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider à la création des maisons de santé pluriprofessionnelles et centres de santé publics</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>MAISONS DE SANTE PLURIPROFESSIONNELLES ET CENTRES DE SANTE PUBLICS</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création des maisons de santé pluriprofessionnelles (MSP) telles que définies par le cahier des charges de l&amp;#039;Agence Régionale de Santé et centres de santé publics agréés par l&amp;#039;Agence Régionale de Santé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une maison de santé pluridisciplinaire de 886 m2, Route de Paris : RD 84
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de la maison de santé pluriprofessionnelles du Serval (563,50 m2)
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de l&amp;#039;ancien château L&amp;#039;Oasis en vue de créer une maison de santé pluriprofessionnelle à Breteuil (1238 m2)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -548,1637 +747,630 @@
   &lt;strong&gt;
    le solde de 40%
   &lt;/strong&gt;
   ne pourra être versé qu&amp;#039;après production de l&amp;#039;ensemble des pièces justificatives de dépenses (décompte général et définitif des travaux visé par le comptable public, procès-verbal de réception des travaux, factures acquittées...)
   &lt;strong&gt;
    ainsi qu&amp;#039;après l&amp;#039;entrée en activité effective des 2 nouveaux professionnels de santé, dont 1
   &lt;/strong&gt;
   &lt;strong&gt;
    médecin généraliste, n&amp;#039;ayant jamais exercé dans le Département de l&amp;#039;Oise en tant que libéral au cours des 2 dernières années.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DURÉE DE VALIDITÉ DES SUBVENTIONS :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires disposent d&amp;#039;un délai maximum de 5 ans, à partir de la notification de la décision d&amp;#039;attribution de subvention pour mener à bien leur projet et solliciter le solde de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  A défaut, le reste à verser sera annulé en tout ou partie si les pièces justificatives exigibles pour le paiement des acomptes et du solde n&amp;#039;ont pas été fournies avant la fin du délai de validité de la décision d&amp;#039;attribution de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61a7-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>144493</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création des Maisons de Santé Pluri-professionnelles (MSP) ou de leurs annexes</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
-          <t> Max : 25</t>
+          <t> Max : 20</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>Plafond de dépense subventionnable : 1.100.000€ HT</t>
+          <t>Plafond de dépense subventionnable : 1.375.000€ HT</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le Département des Landes soutient, au titre de la solidarité 
+territoriale, les projets d&amp;#039;investissement des collectivités, de leurs 
+groupements et de leurs établissements publics, destinés à développer et
+ à améliorer les services publics de proximité afin de favoriser un 
+développement équilibré des territoires.
+Ce dispositif vise à améliorer l&amp;#039;accès aux soins, le Département des 
+Landes soutient la création ou l&amp;#039;extension de Maisons de Santé 
+Pluri-professionnelles (MSP) ou de leurs annexes.&lt;/p&gt;&lt;p&gt;Typologies d’opérations/ de projets éligibles :
+Sont susceptibles d’être subventionnées les créations et extensions de Maisons de Santé Pluri-professionnelles
+ou de leurs annexes en zone fragile ou de carence.
+Ces opérations sont des projets d’investissements structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les études préalables, les travaux et investissement immobilier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Santé
 Equipement public</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...21 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;validation du projet de santé par l’Agence Régionale de Santé (ARS),&lt;/li&gt;&lt;li&gt;Constituer ou être intégré à une communauté professionnelle territoriale de santé,&lt;/li&gt;&lt;li&gt;avis favorable sur le plan de financement de l’opération par les comités départementaux et&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;régionaux des Maisons de Santé Pluridisciplinaires,&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;implantation en territoire fragile (ARS, Région, SDAASP).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://www.landes.fr/partage-documentaire</t>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-extension-de-maisons-de-sante-pluriprofessionnelles</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;
- Secrétariat : 05 58 05 40 22
-&lt;/p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b26-favoriser-la-creation-des-maisons-de-sante-pl/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>103245</v>
+        <v>111626</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'acquisition d'équipements et la sécurisation des professionnels de santé libéraux</t>
+          <t>Développer une structure d'exercice collectif de santé en milieu rural</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Ruralité</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...203 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
-[...239 lines deleted...]
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>40% maximum de la dépense HT, plafonné à 400.000€.</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien à la réalisation de structures d&amp;#039;exercice collectif de santé en milieu rural : acquisition, construction, extension, restructuration.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0047 (AD du 17/10/2016)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes (118) et Intercommunalités (6) en périmètre de la ruralité en Essonne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9420-developper-une-structure-dexercice-collectif-/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...139 lines deleted...]
-      <c r="A9" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162296</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Kit déserts médicaux</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils, articulés autour de quatre volets d’intervention complémentaires :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de l’installation des professionnels de santé et des maisons de santé pluriprofessionnelles régionales;&lt;/li&gt; 	&lt;li&gt;de l’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;du déploiement de la télémédecine ;&lt;/li&gt; 	&lt;li&gt;d’une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite donner une ambition nouvelle à sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui va s’appuyer sur un nouveau cadre d’intervention.&lt;/p&gt; &lt;p&gt;Maires des communes concernées et aux professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Santé
 Biodiversité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>08/01/2020</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/kit-deserts-medicaux</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/kit-deserts-medicaux/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...386 lines deleted...]
-      <c r="A12" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>159897</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Agir pour la santé de tous et prendre soin des populations les plus fragiles</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Renforcer l&amp;#039;accès à la santé, garantir le bien-être aux habitants du territoire, accompagner les étapes clef de la vie, soutenir les personnes les plus vulnérables
  &lt;/strong&gt;
  .
  &lt;br /&gt;
  Les services publics et aux publics demeurent une demande prioritaire sur le territoire du GAL de la part de ses habitants. Cela recouvre une large palette de domaines ou de préoccupations.
 &lt;/p&gt;
 &lt;p&gt;
  Cette fiche-action ambitionne ainsi d&amp;#039;apporter une attention toute particulière à l&amp;#039;accès à la santé pour toutes et tous, ainsi qu&amp;#039;au soin apporté aux populations vulnérables et/ou dans les tranches d&amp;#039;âge de vie qui en ont le plus besoin : petite enfance, séniors, personnes en situation de handicap... ou encore personnes aidantes s&amp;#039;occupant d&amp;#039;un proche malade ou en situation de handicap.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accès aux services de santé
  &lt;/strong&gt;
  :
  &lt;br /&gt;
@@ -2249,186 +1441,224 @@
  &lt;strong&gt;
   Accompagnement des proches aidants
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création ou amélioration de services, de structures permettant d&amp;#039;offrir du répit et du soutien aux personnes proches aidantes, via des actions d&amp;#039;ingénierie ou des investissements portant sur des équipements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accès aux droits pour les personnes éloignées (géographiquement et/ou culturellement des centres de ressources publiques)
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui à l&amp;#039;ingénierie pour faciliter l&amp;#039;accès aux droits pour les publics les plus éloignés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole, les bailleurs sociaux privés hors SEM.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les dépenses d&amp;#039;équipements de matériel de santé.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f098-valoriser-les-elements-identitaires-et-le-pat/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>103488</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création de nouvelles structures d'exercice collectif favorisant l’accès aux soins des Franciliens</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux structures collectives de santé</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique Région Solidaire, la Région soutient la création de nouvelles structures d&amp;#039;exercice collectif (MSP, centres de santé, cabinets de groupe, maisons médicales de garde) favorisant l&amp;#039;accès aux soins des Franciliens.
 &lt;/p&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  Subvention en investissement pour structures d&amp;#039;exercice collectif (maisons de santé pluriprofessionnelle, centres de santé et cabinets de groupe engagés dans une démarche pluridisciplinaire):
 &lt;/p&gt;
 &lt;p&gt;
  Acquisition foncière, travaux d&amp;#039;installation (et charges afférentes) et acquisition d&amp;#039;équipements (médicaux, mobiliers et informatiques) dans la limite de :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     30 % de la dépense d&amp;#039;acquisition foncière et travaux dans la limite de 250 000 €
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     50 % de la dépense pour équipements dans la limite de 100 000 €
    &lt;/span&gt;
@@ -2466,577 +1696,706 @@
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;span&gt;
      30 % pour les travaux dans la limite de 100 000 €
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     &lt;span&gt;
      50 % pour les équipements dans la limite de 50 000 €
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     &lt;span&gt;
      Acquisition d&amp;#039;équipements de télémédecine à hauteur de 70% de la dépense subventionnable dans la limite de 50 000 €
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont finançables les dépenses d&amp;#039;investissements relatives à la création, l&amp;#039;extension, et l&amp;#039;équipement de ces établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont bénéficiaires : Toutes les structures de droit public ou de droit privé
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X13" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-collectives-de-sante</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
  &lt;br /&gt;
  Tél. : 01 53 85 73 42
 &lt;/p&gt;
 &lt;p&gt;
  Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
  &lt;br /&gt;
  Tél. : 01 53 85 74 62
 &lt;/p&gt;
 &lt;p&gt;
  Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
  &lt;br /&gt;
  Tél. : 01 53 85 75 77
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/96b6-aides-aux-maisons-de-sante-pluriprofessionnel/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>97611</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les équipements sociaux et médico-sociaux</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...11 lines deleted...]
- La Banque des Territoires accompagne le développement des entreprises portant un projet ayant un impact social positif dans l&amp;#039;un des 5 secteurs suivants.
+ La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Santé : projet de maisons de répit ou d&amp;#039;accès aux aides techniques par exemple.
-[...11 lines deleted...]
-  Habitat : projet de foncières solidaires ou création de maisons intergénérationnelles par exemple.
+  Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements d&amp;#039;accueil des jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement social,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons de santé pluriprofessionnelles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le soutien de la Banque des Territoires s&amp;#039;adresse aux entreprises :
+ Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  En phase de développement, à condition de présenter au moins 3 années de comptes de résultats et des fonds propres positifs ;
-[...2 lines deleted...]
-  En changement d&amp;#039;échelle, en accord avec un plan de développement établi.
+  les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires occupants aux ressources modestes.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
- Pour un projet éligible, la Banque des Territoires peut :
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ De manière générale, ne sont pas subventionnables :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Proposer un accompagnement en ingénierie pour développer le projet avant son financement ;
-[...20 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+  les acquisitions foncières et immobilières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X14" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...40 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+ Guichet unique et gestion administrative et comptable des dossiers :
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>162482</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>139428</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie technique
-Autre aide financière</t>
-[...7 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3070,415 +2429,481 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>97691</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>157092</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H18" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I18" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un patrimoine vernaculaire valorisé (clos masure notamment)
 &lt;/p&gt;
 &lt;p&gt;
  - Un allongement de la durée des séjours touristiques
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des parcours résidentiels facilités pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des centres bourgs dynamiques, des services proches des habitants
 &lt;/p&gt;
 &lt;p&gt;
  - UN vieillissement de la population mieux anticipé et accompagné
 &lt;/p&gt;
 &lt;p&gt;
  - Une offre locale de formation renforcée et adaptée
 &lt;/p&gt;
 &lt;p&gt;
  - Un accès aux services de soins facilité par des initiatives innovantes
 &lt;/p&gt;
 &lt;p&gt;
  - Un maillage de solutions de mobilités adaptées au territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de nouveaux services numériques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de services itinérants.
@@ -3488,71 +2913,71 @@
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services à la population.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de l&amp;#039;offre de santé sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Formation professionnelle
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -3586,138 +3011,177 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>155106</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -3729,64 +3193,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3861,450 +3325,562 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>164285</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...10 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162637</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>139916</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -4318,2102 +3894,2865 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du restaurant scolaire à Saint-Julien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Modalités d&amp;#039;accès au service :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...168 lines deleted...]
-      <c r="A25" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>162945</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espace public
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-      <c r="A26" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>147706</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H26" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>121762</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>121337</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...13 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
-[...10 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
-Bâtiments et construction
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
 Réhabilitation
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Etre une collectivité ou un EPCI du Département des Vosges
-[...2 lines deleted...]
- Etre adhérent à l&amp;#039;ATD 88
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>163959</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
-[...7 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agences de l'eau</t>
-[...2 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+Agences de l'eau
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>163896</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-      <c r="A32" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>162634</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter et construire des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
+&lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/batiment/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>139936</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...14 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aménagement et Bâtiments
-[...104 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>144547</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6456,300 +6795,211 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>117496</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement des villes</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
-[...141 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -6773,334 +7023,640 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>120379</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -7239,64 +7795,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7493,345 +8049,1128 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>117172</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-      <c r="A40" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>158480</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7863,379 +9202,206 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P40" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...237 lines deleted...]
-      <c r="A43" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>101248</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -8246,295 +9412,356 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>82915</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
-[...27 lines deleted...]
-CAUE des Deux-Sèvres
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
 CAUE du Pas-de-Calais
-CAUE de la Somme
-[...34 lines deleted...]
-CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
-CAUE du Tarn</t>
-[...2 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -8576,88 +9803,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -8676,79 +9903,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -9220,162 +10447,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162563</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9414,1546 +10705,497 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...621 lines deleted...]
-      <c r="A49" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>98630</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...546 lines deleted...]
-      <c r="A54" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>163743</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'accès aux soins</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Faciliter l&amp;apos;accès aux soins</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H54" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>Cet AMI vise à favoriser l&amp;#039;équité et l&amp;#039;égalité d&amp;#039;accès aux soins et aux soignants sur tous les territoires de Nouvelle-Aquitaine. Volet 1 : Innover en matière d&amp;#039;organisations et de pratiques collaboratives en santé dans les territoires.
 	Volet 2 : Accompagner le déploiement des solutions numériques de santé sur les territoires.
 	Volet 3 : Permettre la création d&amp;#039;Hébergements Territoriaux des Étudiants en Santé (HTES).</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dans le cadre du projet proposé, les dépenses éligibles sont les suivantes : &lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Frais de personnels hors temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées au développement ou à l&amp;#039;achat d&amp;#039;outils immatériels ou matériels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts d&amp;#039;intégration des outils numériques et de développements techniques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées à l&amp;#039;évaluation du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts des services de consultants ou prestataires, utilisés exclusivement pour le projet (ex : test d&amp;#039;usages),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Charges de communication dans la limite de 10 % des dépenses éligibles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais généraux supplémentaires et autres frais d&amp;#039;exploitation supportés directement du fait du projet (fournitures, frais de déplacements, télécommunications…) dans une limite de 20 % maximum des frais de personnel. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les coûts non éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bâti, immobilier et mobilier, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de formation professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets portant sur l&amp;#039;accompagnement individuel ou collectif d&amp;#039;une pathologie donnée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions d&amp;#039;information tels que les forums et les cours théoriques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Tous les travaux de réhabilitation liés au projet d&amp;#039;hébergement y compris les maîtrises d’œuvre, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats d&amp;#039;équipements mobiliers et immobiliers. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les coûts relatifs à l&amp;#039;acquisition,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les frais de fonctionnement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Santé
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés Interprofessionnelles de Soins Ambulatoires (SISA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communautés Professionnelles Territoriales de Santé (CPTS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipes de Soins Primaires (ESP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plateformes Territoriales d&amp;#039;Appui (PTA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Unions professionnelles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pôles de Santé Pluridisciplinaires (PSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maisons de Santé Pluridisciplinaires (MSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Centres de santé (CDS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations d&amp;#039;aidants,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations représentant les usagers,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements de Coopération Sanitaires (GCS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements, en collaboration avec un groupement territorial de professionnels de santé,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises, dans le cadre d&amp;#039;un partenariat avec un groupement de professionnels de santé du territoire. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé : SISA, CPTS, ESP, PTA, MSP, GCS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bailleurs sociaux, entreprises, Société d&amp;#039;Economie Mixte (SEM), coopératives ou fondations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures privées (SCI). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/faciliter-lacces-aux-soins</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : amiaitasspriorite1&amp;#64;nouvelle-aquitaine.fr  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-lacces-aux-soins/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>120979</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -10975,420 +11217,373 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165931</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Kit de lutte contre les déserts médicaux et de soutien aux professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...60 lines deleted...]
-      <c r="N56" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite renforcer sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui s’appuie sur le cadre d’intervention du Kit de lutte contre les déserts médicaux.&lt;br /&gt; Ainsi la Région s’engage dans une démarche de soutien auprès des communes et des professionnels de santé à travers une palette de dispositifs, d’aides et d’outils, articulés autour de volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le soutien aux structures d’exercice coordonné : maisons de santé pluriprofessionnelles régionales ou centre de santé ;&lt;/li&gt; 	&lt;li&gt;L’installation des médecins généralistes en zones sous denses ;&lt;/li&gt; 	&lt;li&gt;L’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;L’hébergement territorial des étudiants en santé ;&lt;/li&gt; 	&lt;li&gt;Le déploiement de la télémédecine et du numérique en santé ;&lt;/li&gt; 	&lt;li&gt;Une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Selon les volets, le Kit s’adresse aux communes, collectivités territoriales et établissements publics de coopération intercommunale (EPCI), établissements de santé, professionnels de santé libéraux et regroupements de professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
-[...101 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-de-lutte-contre-les-deserts-medicaux-et-de-soutien-aux-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DESERTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus d’infos : &lt;a href="mailto:kitdesertsmedicaux&amp;#64;maregionsud.fr"&gt;kitdesertsmedicaux&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-de-lutte-contre-les-deserts-medicaux/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-      <c r="A57" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>120315</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -11406,433 +11601,509 @@
   Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
 &lt;/p&gt;
 &lt;strong&gt;
  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
 &lt;/strong&gt;
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention par la collectivité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
  &lt;/li&gt;
  &lt;li&gt;
   Présentation des résultats de l&amp;#039;étude à la collectivité locale
  &lt;/li&gt;
  &lt;li&gt;
   Remise d&amp;#039;un rapport écrit
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>154982</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'attractivité et l'identité du territoire</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°2</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif cette subvention est de développer les services, tout en favorisant l&amp;#039;innovation et les approches collaboratives pour renforcer l&amp;#039;attractivité et l&amp;#039;identité du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maintenir et développer les services qui répondent aux besoins de la population
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Adapter l&amp;#039;offre de soins aux besoins actuels et futurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Favoriser le développement culturel et artistique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la définition et la mise en place des projets culturels des Communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider la création culturelle et l&amp;#039;organisation de manifestations culturelles sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la présence artistique dans les territoires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Création/développement/équipement d&amp;#039;un EVS itinérant/des lieux de vie partagés
+ &lt;br /&gt;
+ •    Création/développement/modernisation des maisons de santé ; favoriser le développement des Communauté Professionnelle Territoriale de Santé
+ &lt;br /&gt;
+ •    Développement d&amp;#039;une manifestation culturelle itinérante sur le territoire ;
+ &lt;br /&gt;
+ •    Aménagement d&amp;#039;espaces multiculturel
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Santé
+Commerces et services
+Revitalisation
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7eee-developper-lattractivite-et-lidentite-du-terr/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>165104</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants : Coup de pouce rural</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Coup de pouce rural</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale « coup de pouce » pouvant aller : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;jusqu’à 10 000 € si vous êtes une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;jusqu’à 12 000 € si vous êtes une commune entre 501 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une commune de moins de 500 habitants&lt;/li&gt;
 &lt;li&gt;Une commune entre 500 et 1500 habitants&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre investissement concerne&lt;/strong&gt; &lt;strong&gt;en particulier des travaux de : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;réparation ou de consolidation de certaines &lt;strong&gt;parties de bâtiments publics&lt;/strong&gt;, parapublics, ou encore d’aménagements dans les &lt;strong&gt;cimetières &lt;/strong&gt;;&lt;/li&gt;
 &lt;li&gt;réparation ou de consolidation d’éléments de &lt;strong&gt;patrimoine ordinaire&lt;/strong&gt; de type toitures, fissures de murs, cloches d’églises, sols d’églises, ferronneries, lavoirs etc., et travaux de restauration ;&lt;/li&gt;
 &lt;li&gt;démolition simple pour &lt;strong&gt;désencombrement&lt;/strong&gt;, embellissement, sécurisation d’un lieu ;&lt;/li&gt;
 &lt;li&gt;aménagement des &lt;strong&gt;abords&lt;/strong&gt; de bâtiments publics ou parapublics (écoles, associations, Maison de santé, Maison des seniors, Maison de projet, petit tiers-lieu), d’églises et de cimetière (embellissement, cheminements perméables, pose de toilettes publiques et sanitaires des petites mairies, nettoyage et démoussage et travaux de mise en valeur de monuments aux morts,etc.) ;&lt;/li&gt;
 &lt;li&gt;compléments ponctuels d’aménagements, d’équipements et aménagement de &lt;strong&gt;petit mobilier d’espaces publics/d’espaces de vie existants pour faciliter la vie des habitants &lt;/strong&gt;;&lt;/li&gt;
 &lt;li&gt;interventions spécifiques à la problématique des villages-rue dégradés en vue de &lt;strong&gt;l’embellissement de la rue principale &lt;/strong&gt;et de ses abords : aménagements de fleurissements non ou peu énergivores en eau, mesures de confort des piétons et d’amélioration des points de vue sur les différents atouts du village depuis la rue principale &lt;em&gt;;&lt;/em&gt;&lt;/li&gt;
 &lt;li&gt;ou encore liés à des &lt;strong&gt;projets d’aménagement des habitants&lt;/strong&gt; identifiés dans le cadre d’un budget participatif ou d’une démarche de concertation, en lien avec un projet communal pour des projets utiles au confort de vie et à l’embellissement.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Pour une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;L’aide est plafonnée, et son &lt;strong&gt;maximum est de 10 000 €&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 20 000 €.&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Pour une commune entre 500 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 30 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;L’aide est plafonnée, et son&lt;strong&gt; maximum est de 12 000 €&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 40 000 €.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne à partir du 1er décembre 2024 avec votre délibération et votre devis travaux&lt;/strong&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Equipement public
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>28/10/2024</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/coup-de-pouce-rural/</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0299/depot/simple</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/coup-de-pouce-rural/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...180 lines deleted...]
-          <t>published</t>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>