--- v0 (2026-05-07)
+++ v1 (2026-09-18)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH66"/>
+  <dimension ref="A1:AH70"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,417 +263,707 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>111636</v>
+        <v>155121</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accueillir les jeunes enfants</t>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Solidarité et santé: Protection maternelle et infantile et santé publique (accueil des jeunes enfants)</t>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide au développement de places en établissement d&amp;#039;accueil de jeunes enfants.
-[...5 lines deleted...]
- Subvention forfaitaire :
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Territoire prioritaire : 1.000€ par place.
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
   &lt;/li&gt;
   &lt;li&gt;
-   Autres territoires : 700€ par place.
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Famille et enfance</t>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Communes et Intercommunalités en Essonne.
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>Essonne</t>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la protection maternelle et infantile
-[...2 lines deleted...]
- Téléphone : 01 60 91 98 52
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6f87-accueillir-les-jeunes-enfants/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>10/12/2021</t>
+          <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>115151</v>
+        <v>120977</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Créer un établissement d'accueil de jeunes enfants</t>
+          <t>Conseiller les collectivités sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Projet d'établissements d'accueil de jeunes enfants</t>
+          <t>Conseil sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagnement à la création, à l&amp;#039;extension et à la transformation d&amp;#039;un établissement d&amp;#039;accueil des jeunes enfants (- 6 ans) : crèches, micro-crèches, halte-garderie mais aussi à la création de Maisons d&amp;#039;assistants maternels.
-[...32 lines deleted...]
-</t>
+ Conseil sur le montage de projet de création d&amp;#039;établissement lié à la parentalité et aux modes d&amp;#039;accueil des enfants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ces établissements comprennent les Lieux d&amp;#039;Accueil Enfant Parent ou LAEP, les Relais Petite Enfance ou RPE (ex RAM), les accueils collectifs de mineurs ou ACM (accueil de loisirs et l&amp;#039;accueil périscolaire).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, le service concerné du Département apportera des conseils à la collectivité sur le lancement et le montage du projet puis participera à la démarche jusqu&amp;#039;à son avis sur la compatibilité des locaux et le projet pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ En lien avec la Caisse d&amp;#039;Allocations familiales pour les LAEP et les RPE et le service de la Préfecture SDJES pour les ACM.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
-Handicap
+Accès aux services
 Cohésion sociale et inclusion
+Equipement public
 Bâtiments et construction
-Logement et habitat</t>
+Appui méthodologique</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...4 lines deleted...]
- Communes et EPCI de l&amp;#039;Aube. Entreprises, associations, personnes porteuses de projets d&amp;#039;établissement d&amp;#039;accueil de jeunes enfants ou de Maisons d&amp;#039;assistants maternels.
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Seine-et-Marne</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/98/18-projet-d-etablissement-d-accueil-de-jeunes-enfants-eaje.htm</t>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
  Mail :
- &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
-  departement&amp;#64;aube.fr
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>laetitia.hunin@aube.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/b322-creer-un-etablissement-daccueil-de-jeunes-enf/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8003-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>11/02/2022</t>
+          <t>28/10/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
+        <v>120976</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner les collectivités pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil et accompagnement dans le montage de projet de création d&amp;#039;EAJE ou MAM.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les EAJE comprennent les crèches collectives, les crèches familiales et les jardins d&amp;#039;enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les MAM sont des regroupements d&amp;#039;assistants maternels dans un même lieu pour exercer leur profession.
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil et l&amp;#039;accompagnement s&amp;#039;inscrit dans une démarche de projet et portent sur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La participation à une réunion des porteurs de projets
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un diagnostic de territoire
+  &lt;/li&gt;
+  &lt;li&gt;
+   La recherche de locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montage technique et financier du projet en lien avec la législation en vigueur et les acteurs locaux (CAF, MSA,...)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ En lien avec la Caisse d&amp;#039;Allocations familiales (CAF), et la Mutuelle Sociale Agricole (MSA).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, GIP ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91fc-conseiller-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>102581</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
 &lt;/p&gt;
 &lt;p&gt;
  Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Personnes âgées et handicapées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -759,66 +1049,66 @@
  Subvention de fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement affecté à une action :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des subventions publiques :
 &lt;/p&gt;
 &lt;p&gt;
  La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Famille et enfance
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets financés doivent concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le fonctionnement annuel d&amp;#039;une association
  &lt;/li&gt;
  &lt;li&gt;
   des actions, en fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
  &lt;/li&gt;
  &lt;li&gt;
   des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
  &lt;/li&gt;
@@ -961,79 +1251,79 @@
   subvention sans convention :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
 &lt;/p&gt;
 &lt;p&gt;
  - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   subvention avec convention : versement au regard des dispositions définies dans la convention
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;p&gt;
  Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
@@ -1071,497 +1361,497 @@
  Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts
 &lt;/p&gt;
 &lt;p&gt;
  Personnes âgées et personnes handicapées : 05 16 09 76 32
 &lt;/p&gt;
 &lt;p&gt;
  Enfance et famille : 05 16 09 69 24
 &lt;/p&gt;
 &lt;p&gt;
  Action sociale : 05 16 09 69 54 ou 69 69
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>103290</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en investissement et fonctionnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Action sociale, santé, famille :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+   solidarites&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>97687</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Améliorer le fonctionnement des Établissements d’Accueil des Jeunes Enfants</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>L’aide départementale sera attribuée selon les modalités</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les objectifs de cette aide sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant la conciliation entre vie familiale et vie professionnelle des parents de jeunes enfants par le développement de services de garde correspondant à leurs attentes
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la socialisation, le bien-être et le développement harmonieux des jeunes enfants en leur permettant d&amp;#039;être accueillis dans des structures adaptées à leurs besoins et offrant un accueil de qualité.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à la construction d&amp;#039;EAJE sont destinées aux structures intercommunales et, à défaut, lorsque les structures intercommunales n&amp;#039;ont pas la compétence, aux communes.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à la réhabilitation et à l&amp;#039;extension d&amp;#039;EAJE sont destinées aux gestionnaires publics (structures intercommunales, communes) et privés à but non lucratif (associations) d&amp;#039;EAJE.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, ainsi qu&amp;#039;aux VRD
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses de réalisation ou d&amp;#039;acquisition de mobilier spécifiques à un EAJE (dortoirs, salles d&amp;#039;activités, salles de change, cuisine...) lié directement à l&amp;#039;opération de construction ou de rénovation
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses de mobilier adapté à la prise en charge d&amp;#039;enfants handicapés, même hors opération de construction ou de rénovation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Ne sont pas prises en charge les dépenses d&amp;#039;acquisition de terrain.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/etablissements-daccueil-des-jeunes-enfants</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Solidarités - Direction Enfance Famille
 &lt;/p&gt;
 &lt;p&gt;
  Alexandra Catanese,
  Secrétaire de Direction
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.66.64
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:alexandra.catanese&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   alexandra.catanese&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36f6-ameliorer-le-fonctionnement-des-etablissement/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...172 lines deleted...]
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>10204</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>15% maximum</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
  &lt;/li&gt;
  &lt;li&gt;
   le regroupement des services et la mutualisation des moyens,
  &lt;/li&gt;
  &lt;li&gt;
   le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
@@ -1581,1391 +1871,225 @@
    &lt;strong&gt;
     100 000 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
    &lt;/strong&gt;
    Minimum de 3 places supplémentaires /
    15% maximum d&amp;#039;une dépense subventionnable plafonnée à
    &lt;strong&gt;
     15 000 €
    &lt;/strong&gt;
    par place /
    plafonnement de la subvention à
    &lt;strong&gt;
     22 500 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Handicap
 Accès aux services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront justifier des avis conformes de la CAF et de la PMI.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 9-31-32-46-65-81-82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...268 lines deleted...]
-      </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>120977</v>
+        <v>120979</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les collectivités sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Conseil sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
+          <t>Prêt social</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...894 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -2987,321 +2111,721 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>97611</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les équipements sociaux et médico-sociaux</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements d&amp;#039;accueil des jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement social,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons de santé pluriprofessionnelles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires occupants aux ressources modestes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ De manière générale, ne sont pas subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les acquisitions foncières et immobilières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guichet unique et gestion administrative et comptable des dossiers :
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>161816</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Jeunesse en Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 8000 Max : 75000</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet innovant en lien avec la jeunesse sur le territoire de Loudéac Communauté ! Avez-vous pensé au programme LEADER ? Il s&amp;#039;agit d&amp;#039;un programme européen qui permet de financer des projets au caractère innovant dans les territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche action 1 : Informer, éduquer et accompagner une jeunesse actrice de la transition&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner la jeunesse, lui donner les moyens de comprendre et de mieux connaître le territoire à travers des actions de sensibilisation à la citoyenneté, afin de s&amp;#039;y impliquer. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 2 : Grandir et vivre sur le territoire de la crèche à l&amp;#039;indépendance &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner le parcours résidentiel de nos jeunes, de la petite enfance au jeune travailleur, en proposant une offre attractive, innovante et alternative &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 3 : Contribuer à l&amp;#039;épanouissement de notre jeunesse à travers le sport et la culture&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Diffuser l&amp;#039;art et la culture auprès des jeunes, encourager la pratique sportive des jeunes. Favoriser l&amp;#039;émergence d&amp;#039;initiatives, d&amp;#039;événementiels. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 4 : Une Jeunesse connectée à son territoire &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Proposer des lieux qui puissent permettre à la jeunesse de tisser du lien entre eux mais aussi avec le territoire et ses habitants, à travers notamment le volet du numérique, afin de renforcer leur sentiment d&amp;#039;appartenance au territoire, tout en veillant à assurer leur mobilité. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 5 : Coopération &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au niveau de la coopération nationale et/ou transnationale : le GAL Loudéac Communauté souhaiterait mettre en place des actions de coopération autour de la jeunesse &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au niveau de la coopération interterritoriale : le GAL Loudéac Communauté souhaiterait renforcer les liens de coopération entre les GAL Bretons autour des thématiques suivantes (tiers-lieux, mobilité, culture, alimentation). &lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Action de sensibilisation sur la biodiversité&lt;/p&gt;&lt;p&gt;- Forum de découverte des métiers, destiné à la jeunesse du territoire&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un poste dédié à la citoyenneté des jeunes &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Création/réhabilitation d&amp;#039;une crèche ou résidence habitat jeune&lt;/p&gt;&lt;p&gt;- Études liées aux parcours résidentiels des jeunes&lt;/p&gt;&lt;p&gt;- Développement d&amp;#039;une plateforme accueil/logement à destination de la jeunesse et de la petite enfance &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un événementiel sportif innovant et marqueur du territoire&lt;/p&gt;&lt;p&gt;- Accompagnement d&amp;#039;une résidence d&amp;#039;artiste&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un équipement culturel&lt;/p&gt;&lt;p&gt;- Création d&amp;#039;un tiers-lieu numérique&lt;/p&gt;&lt;p&gt;- Offre de service adapté : TAD pour les jeunes&lt;/p&gt;&lt;p&gt;- Mise en place d&amp;#039;un atelier d&amp;#039;initiation aux nouvelles technologies pour les seniors, animés par des jeunes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Citoyenneté
+Tiers-lieux
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Le projet doit se situer sur l&amp;#039;une des 40 communes rurales éligibles du territoire de Loudéac Communauté.&lt;/p&gt;&lt;p&gt;- Le projet doit correspondre à la stratégie du GAL&lt;/p&gt;&lt;p&gt;- Cofinancement public national obligatoire pour les porteurs de projets de statut privé&lt;/p&gt;&lt;p&gt;- Taux maximum d&amp;#039;aide public (TMAP) : 100% &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil Plancher : 8 000€ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil plafond : 75 000€&lt;/p&gt;&lt;p&gt;- Taux de financement LEADER : 80% Max &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>CC Loudéac Communauté - Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagnecentre.bzh/vivre/europe/programme-leader</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chargée de mission LEADER : Mathilde PEREZ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;loudeac-communaute.bzh&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;02 96 66 14 42  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>leader@loudeac-communaute.bzh</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-jeunesse-en-bretagne-centre-programme-leader/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>105015</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir les partenaires du Département</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien aux partenaires du Département</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention est attribué en fonction de la nature de la demande.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Milieux humides
 Cimetières et funéraire
 Protection animale</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les demandes portant sur un projet ou une action clairement définis
  &lt;/li&gt;
  &lt;li&gt;
   les demandes portant sur les frais de fonctionnement de la structure
  &lt;/li&gt;
  &lt;li&gt;
   les projets ayant une résonnance sur le territoire charentais
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -3342,79 +2866,79 @@
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
  &lt;/li&gt;
  &lt;li&gt;
   investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -3425,572 +2949,416 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 octobre
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des services ; Tél. : 05 16 09 74 24
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 75 45
 &lt;/p&gt;
 &lt;p&gt;
  Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>23/11/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C15" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...155 lines deleted...]
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>120921</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -3999,173 +3367,173 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>152446</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -4178,66 +3546,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -4557,188 +3925,188 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>139428</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
+Ingénierie technique
 Autre aide financière
-Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4772,282 +4140,282 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>157092</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Subvention
-[...3 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un patrimoine vernaculaire valorisé (clos masure notamment)
 &lt;/p&gt;
 &lt;p&gt;
  - Un allongement de la durée des séjours touristiques
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des parcours résidentiels facilités pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des centres bourgs dynamiques, des services proches des habitants
 &lt;/p&gt;
 &lt;p&gt;
  - UN vieillissement de la population mieux anticipé et accompagné
 &lt;/p&gt;
 &lt;p&gt;
  - Une offre locale de formation renforcée et adaptée
 &lt;/p&gt;
 &lt;p&gt;
  - Un accès aux services de soins facilité par des initiatives innovantes
 &lt;/p&gt;
 &lt;p&gt;
  - Un maillage de solutions de mobilités adaptées au territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de nouveaux services numériques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de services itinérants.
@@ -5057,71 +4425,71 @@
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services à la population.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de l&amp;#039;offre de santé sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Formation professionnelle
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -5155,916 +4523,1081 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162524</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>138028</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Fiche projet, délibération, devis
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Appel à Projets Biannuels
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Voirie et réseaux
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Éducation et Coopération
+&lt;/p&gt;
+&lt;p&gt;
+ Adrien Garcia
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
+  adrien.garcia&amp;#64;hauteloire.fr
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Téléphone : 04.71.07.43.86
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>103460</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d'aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>13/08/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K23" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="N23" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
-Voirie et réseaux
-Accès aux services
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Equipement public
 Bâtiments et construction
-Réhabilitation</t>
-[...70 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
 Construction d’un gymnase
-Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
 Création d’une crèche
-Création d’un terrain de football
-[...9 lines deleted...]
-      <c r="AE23" s="1" t="inlineStr">
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>164285</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Subvention
-[...3 lines deleted...]
-      <c r="I24" s="1" t="inlineStr">
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD22" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>119940</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -6081,320 +5614,320 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>120596</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6422,66 +5955,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -6493,213 +6026,213 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>139916</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -6713,218 +6246,218 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>391</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6952,1012 +6485,1262 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>151701</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A31" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>147706</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD31" s="1" t="inlineStr">
+      <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>121762</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>52290</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -8033,96 +7816,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8165,2074 +7948,1440 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...447 lines deleted...]
-      <c r="D36" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agences de l'eau
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K36" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...292 lines deleted...]
-      <c r="A38" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>162634</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>139936</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>141290</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...205 lines deleted...]
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>144547</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10275,211 +9424,211 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>117496</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K43" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -10503,431 +9652,636 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>120329</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Réaliser des bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Réalisation de bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -10967,201 +10321,201 @@
  &lt;/li&gt;
  &lt;li&gt;
   Responsabilité sur les choix techniques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration de bâtiments dans les centres anciens
   &lt;/li&gt;
   &lt;li&gt;
    Construction de locaux commerciaux et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche,...)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance à maîtrise d&amp;#039;ouvrage pour le compte de communes et EPCI
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation de produits spécifiques (MARPA, EPHAD, Foyer, Maisons médicales, ...)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/realisation-de-batiments-et-locaux-specifiques/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Drôme Aménagement Habitat (DAH)
   &lt;/li&gt;
   &lt;li&gt;
    04 75 81 78 09 •
    &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
     gisele.grasset&amp;#64;dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
     www.dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f9a-realisation-de-batiments-et-locaux-specifique/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>120331</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Drôme Aménagement Habitat (DAH)</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -11201,1643 +10555,2190 @@
  &lt;/li&gt;
  &lt;li&gt;
   Responsabilité des choix techniques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
  &lt;/li&gt;
  &lt;li&gt;
   Restauration de bâtiments dans les centres anciens
  &lt;/li&gt;
  &lt;li&gt;
   Implantation en pied de bâtiment de locaux commerciaux
  &lt;/li&gt;
  &lt;li&gt;
   et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Drôme Aménagement Habitat (DAH)
  &lt;/li&gt;
  &lt;li&gt;
   04 75 81 78 09 •
   &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
    gisele.grasset&amp;#64;dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
    www.dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>104732</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d'entrée du réseau régional et porte d'entrée de la ville.</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur des bâtiments ferroviaires fermés pour en faire des lieux de vie</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Montant interv max : 500000</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d&amp;#039;entrée du réseau régional et porte d&amp;#039;entrée de la ville.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de réhabilitation des bâtiments ferroviaires fermés (bâtiments voyageurs ou de marchandises jouxtant les installations voyageurs tels que les parkings ou les quais) afin d&amp;#039;y développer des services à la personne, qu&amp;#039;ils soient publics, parapublics ou privés, seront dans ce cadre aidés par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est conditionnée à la présence de personnel exécutant les dits services.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Critères d&amp;#039;éligibilité et d&amp;#039;appréciation du dossier
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  1. Type de service envisage: le service sera considéré comme d&amp;#039;autant plus utile qu&amp;#039;il répond aux besoins quotidiens de Ia population. Ainsi, l&amp;#039;implantation dune crèche, d&amp;#039;un service de conciergerie, de commerces alimentaires ou de presse seront privilégiés par rapport à d&amp;#039;autres projets de commerces ou de local des associations ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  2. Qualité des aménagements prévus ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  3. Réalisation conjointe a l&amp;#039;amélioration de I&amp;#039;accès des points d&amp;#039;arrêts du réseau régional ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  4. Coût du projet ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  5. Inscription du projet dans un Contrat Territorial Unique (CTU): bien que non exigée, I&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-en-faveur-des-batiments-ferroviaires-fermes-pour-en-faire-des-lieux-de-vie</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Garry
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205441
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75ae-investissement-en-faveur-des-batiments-ferrov/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
+        <v>120379</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Cohérence Territoriale</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des travaux en régie, seule la part afférente aux matériaux et aux fournitures sera prise en compte dans les dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations retenues devront être d&amp;#039;un montant égal ou supérieur à       80 000 € HT.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plafond des montants des travaux réalisés en Maîtrise d&amp;#039;Ouvrage communale :
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de village..........................................................
+  &lt;strong&gt;
+   500 000 €
+  &lt;/strong&gt;
+  &lt;em&gt;
+   par tranche annuelle
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments communaux..........................................................
+  &lt;strong&gt;
+   1 000 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  groupes scolaires et/ou équipements petite enfance.. ..
+  &lt;strong&gt;
+   1 500 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  maison de santé........................................................................
+  &lt;strong&gt;
+   1 500 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Les taux de subventions sont calculés en fonction de la richesse des bénéficiaires.
+ &lt;br /&gt;
+ Le critère retenu est le Potentiel Financier de l&amp;#039;année N-1 dont le  calcul est fixé par l&amp;#039;article L. 2334-4 du code général des  collectivités territoriales.
+ &lt;br /&gt;
+ Le taux nominal est fixé par référence aux strates de richesse présentées ci dessous :
+&lt;/p&gt;
+&lt;p&gt;
+ POTENTIEL FINANCIER de la commune
+TAUX
+0 € à 200 000 €
+70 %
+200 001 € à 450 000 €
+50 %
+450 001 € à 600 000 €
+40 %
+600 001 € à 1 000 000 €
+30 %
+1 000 001 € à 2 000 000 €
+25 %
+&amp;gt; 2 000 000 €
+20 %
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux nominal sera majoré de 10 % pour toute commune nouvelle résultant de la fusion de communes et ce, sur une période limitée à 3 ans après la date de fusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Il sera minoré de 15 % du taux si l&amp;#039;Effort Fiscal de la commune est inférieur à 0,7.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux des Communautés de Communes et d&amp;#039;Agglomérations est fixé à       20 % sans minoration.
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositions particulières pour les bénéficiaire d&amp;#039;une subvention d&amp;#039;un montant égal ou supérieur à 50 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le bénéficiaire s&amp;#039;engage à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ – dans l&amp;#039;hypothèse où le bien, objet de la subvention allouée venait, dans un délai de 10 ans à compter du versement du solde de ladite subvention, à ne plus être utilisé par le seul Bénéficiaire notamment en cas de cession, ou de mise à disposition de tiers qui remettrait en cause le caractère d&amp;#039;intérêt général ayant motivé le financement obtenu, celui-ci devra rembourser les sommes concernées selon les conditions dégressives suivantes qui ont été formalisées dans le règlement des aides adopté par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Bénéficiaire devra s&amp;#039;acquitter du montant correspondant à 1/10ème de la somme allouée par année concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ – signer la convention qui sera jointe à la notification de la subvention, relative aux obligations du bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ – appliquer le logo du Département sur les panneaux de chantier, les documents de communication et le projet réalisé, en se référant à la charte graphique instaurée par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ – joindre à la demande de solde une photo du projet financé, faisant apparaître l&amp;#039;apposition d&amp;#039;une plaque comportant le texte suivant « le Département premier partenaire des communes »
+&lt;/p&gt;
+&lt;p&gt;
+ – informer le Département des autres financements publics obtenus pour le même objet.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ –  délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;br /&gt;
+ –  dossier APS/APD
+ &lt;br /&gt;
+ –  budget détaillé (plan de financement)
+ &lt;br /&gt;
+ –  note détaillée du projet
+&lt;/p&gt;
+&lt;h3&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ – dépôt des dossiers en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ au 30 septembre N-1 pour financement éventuel en année N.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  TELESERVICE
+ &lt;/strong&gt;
+ : Aménagement du Territoire.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  DISPOSITIF
+ &lt;/strong&gt;
+ : Bâtiments communaux et espaces publics_ Construction ou rénovation et bonus bois
+&lt;/p&gt;
+&lt;p&gt;
+ – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ – décision de la Commission permanente qui attribue la subvention.
+&lt;/p&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases règlementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Equipement public
+Bâtiments et construction
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de – 5 000 habitants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bâtiments Communaux
+ &lt;/strong&gt;
+ : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité
+ &lt;/strong&gt;
+ des équipements publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bâtiments scolaires du 1
+  er
+  degré et/ou équipements petite enfance :
+ &lt;/strong&gt;
+ construction, extensions et restructurations d&amp;#039;écoles, de groupes scolaires ou de restaurants scolaires, équipement petite enfance.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Équipements sportifs :
+ &lt;/strong&gt;
+ créations ou restructurations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements de village :
+ &lt;/strong&gt;
+ requalification de centres bourgs, aménagements d&amp;#039;espaces publics en lien avec les opérations en traverse d&amp;#039;agglomération, places, aires de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements urbains
+ &lt;/strong&gt;
+ , esthétiques et paysagers dans le cadre d&amp;#039;un projet global
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de création et aménagement de
+ &lt;strong&gt;
+  sites de sports nature
+ &lt;/strong&gt;
+ en lien avec le Plan Départemental des Sites et Itinéraires de Sport Nature (PDESI) ou la démarche Spot Nature et les projets de « vélo routes voies vertes »
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouvrages d&amp;#039;art
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Autres
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  projets concourant à la valorisation du patrimoine communal
+ &lt;/strong&gt;
+ en investissement et non éligible au titre d&amp;#039;autres règlements départementaux en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions foncières
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ le coût de l&amp;#039;acquisition d&amp;#039;un bâtiment ou terrain (hors bâtiment vendu par le Département) peut être intégré au plan de financement du projet global, sous réserve que cette acquisition ait lieu dans les 6 mois maximum avant le dépôt du dossier complet auprès des services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Études,
+ &lt;/strong&gt;
+ prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations d&amp;#039;aménagement ou d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les études concernées sont les suivantes
+ &lt;/strong&gt;
+ : étude préalable à la définition d&amp;#039;un projet de territoire, étude d&amp;#039;urbanisme de quartier, de village de zone d&amp;#039;habitation ou d&amp;#039;activité, d&amp;#039;aménagement de village, de faisabilité d&amp;#039;opérations concernant des bâtiments communaux ou intercommunaux, de projet économique ou de développement touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets structurants de requalification urbaine
+ &lt;/strong&gt;
+ (hors réseaux humides) et les aménagements d&amp;#039;espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de &amp;#43; 5 000 habitants et les EPCI
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipements sportifs, culturels, touristiques, petite enfance (Centre de loisirs sans hébergement, crèche...)
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets structurants de requalification urbaine (hors réseaux humides) et les aménagements d&amp;#039;espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages d&amp;#039;art
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de création et aménagement de sites de sports nature
+ &lt;/strong&gt;
+ en lien avec le Plan Départemental des Sites et Itinéraires de Sport Nature (PDESI) ou la démarche Spot Nature et les projets de « vélo routes voies vertes »
+&lt;/p&gt;
+&lt;p&gt;
+ Les mises en accessibilité des équipements publics (hors groupes scolaires)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Aménagement cyclable (voir modalités sur la fiche politique cyclable)
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions foncières
+ &lt;/strong&gt;
+ : le coût de l&amp;#039;acquisition d&amp;#039;un bâtiment ou terrain (hors bâtiment vendu par le Département) peut être intégré au plan de financement du projet global, sous réserve que cette acquisition est lieu dans les 6 mois maximum avant le dépôt du dossier complet auprès des services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les maisons de santé
+ &lt;/strong&gt;
+ (voir nouvelles modalités ci-après)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+ prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations d&amp;#039;aménagement ou d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études concernées sont les suivantes : étude préalable à la définition d&amp;#039;un projet de territoire, étude d&amp;#039;urbanisme de quartier, de village de zone d&amp;#039;habitation ou d&amp;#039;activité, d&amp;#039;aménagement de village, de faisabilité d&amp;#039;opérations concernant des bâtiments communaux ou intercommunaux, de projet économique ou de développement touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide au déneigement,
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Préalable à l&amp;#039;intervention du Département
+ &lt;br /&gt;
+ – recensement à l&amp;#039;échelle et par l&amp;#039;EPCI des moyens existants,
+ &lt;br /&gt;
+ – évaluation avec l‘aide des services de la Direction des Déplacements du Département des besoins en équipements à acquérir et leur priorisation,
+ &lt;br /&gt;
+ – définition d&amp;#039;un planning d&amp;#039;acquisition des nouveaux équipements nécessaires sur le mandat
+ &lt;br /&gt;
+ – prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide au déneigement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide portera uniquement sur les dépenses d&amp;#039;investissement :
+ &lt;br /&gt;
+ – lames de déneigement,
+ &lt;br /&gt;
+ – saleuse et sableuse et leurs équipements de fixation,
+ &lt;br /&gt;
+ – équipements des pneumatiques (pneus normaux et chaînes ou pneus spéciaux),
+ &lt;br /&gt;
+ – éclairages spécifiques pour interventions de nuit,
+ &lt;br /&gt;
+ – engins spécifiques de déneigement.
+&lt;/p&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de – 5 000 habitants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ –  Acquisition foncière pour réserve foncière ou pour habitat.
+ &lt;br /&gt;
+ –  Logements communaux.
+ &lt;br /&gt;
+ –  Les travaux d&amp;#039;entretien.
+ &lt;br /&gt;
+ – Reprise de concession.
+ &lt;br /&gt;
+ – Gîtes communaux, camping et bornes de camping car.
+ &lt;br /&gt;
+ – Matériel de déneigement.
+ &lt;br /&gt;
+ – Mobilier et acquisition sauf faisant partie d&amp;#039;un programme d&amp;#039;ensemble (mobilier scolaire et de bibliothèque).
+ &lt;br /&gt;
+ –  Prestation d&amp;#039;ingénierie du Département.
+ &lt;br /&gt;
+ –  Gendarmerie.
+ &lt;br /&gt;
+ –  Bornes incendie.
+ &lt;br /&gt;
+ –  Les dépenses traitées au titre d&amp;#039;une politique thématique départementale.
+ &lt;br /&gt;
+ –  Les travaux de vidéo-protection (sauf ceux aux abords des collèges qui seront traités dans un autre dispositif complémentaire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de &amp;#43; 5 000 habitants et les EPCI
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -Logement.
+ &lt;br /&gt;
+ – Acquisition foncière (pour réserve).
+ &lt;br /&gt;
+ – Sièges administratifs communautaires et locaux techniques communautaires.
+ &lt;br /&gt;
+ – Groupes scolaires.
+ &lt;br /&gt;
+ – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
+ &lt;br /&gt;
+ –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales – Service des Relations avec les Collectivités
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quentin DUVILLIER, Coordonnateur zone nord –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 65
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Christel MORIN, Coordonnatrice zone sud –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 31
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aurore MERMET, Coordonnatrice zone centre –
+ &lt;strong&gt;
+  Tél. : 04 75 79 82 29
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 67
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>117172</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...601 lines deleted...]
-      </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>116474</v>
+        <v>162526</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les petites communes rurales du Calvados</t>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+          <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
-          <t> Min : 20 Max : 70</t>
-[...4 lines deleted...]
-          <t>Taux variable en fonction de la nature  du projet</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
-[...87 lines deleted...]
-          <t>Espaces verts
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
 Espace public
 Friche
+Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Cimetières et funéraire
-[...3 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
-Construction d’un éclairage public
+Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
-Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place d’un réseau de chaleur
-[...1 lines deleted...]
-Rénovation de l’éclairage public
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
 Rénovation du gymnase
-Rénover le réseau d’assainissement
+Rénovation énergétique école
+Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
-[...167 lines deleted...]
-      </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>104732</v>
+        <v>162642</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d'entrée du réseau régional et porte d'entrée de la ville.</t>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Investissement en faveur des bâtiments ferroviaires fermés pour en faire des lieux de vie</t>
+          <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t>Montant interv max : 500000</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...12 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N51" s="1" t="inlineStr">
         <is>
-          <t>Revitalisation
-Transports collectifs et optimisation des trafics routiers</t>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R51" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...20 lines deleted...]
-</t>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U51" s="1" t="inlineStr">
         <is>
-          <t>Pays de la Loire</t>
+          <t>Aveyron</t>
         </is>
       </c>
       <c r="V51" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdelaloire.fr/les-aides/investissement-en-faveur-des-batiments-ferroviaires-fermes-pour-en-faire-des-lieux-de-vie</t>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X51" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...14 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y51" s="1" t="inlineStr">
         <is>
-          <t>olivier.guillon@paysdelaloire.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z51" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/75ae-investissement-en-faveur-des-batiments-ferrov/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
-          <t>18/11/2021</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>101248</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -13032,812 +12933,961 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
-        <v>163011</v>
+        <v>166596</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Conseil et assistance au pilotage de l'opération</t>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale Aveyron Ingénierie</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Le laboratoire d’analyses TERANA accompagne les collectivités dans la surveillance de l’environnement, la maîtrise des risques sanitaires et la sécurisation des aménagements publics&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation de réunions de sensibilisation&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Aide à la définition des besoins, objectifs et priorités.&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;Pour les Établissements Recevant du Public (ERP) — crèches, écoles, centres de loisirs, EHPAD, collèges, piscines… — nous assurons :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;le contrôle des moyens d’aération, autodiagnostics,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;prélèvements et analyse des polluants réglementaires,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;l’accompagnement dans la recherche de sources de pollution,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;des conseils personnalisés et formations dédiées.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Nous réalisons les prélèvements et analyses du risque légionelle comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;le prélèvement habilité pour les ECS et TAR&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la recherche de paramètres microbiologiques (Legionella spp et pneumophila),&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la validation des traitements et désinfections,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la vérification des installations d’eau chaude sanitaire,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;l’établissement ou la mise à jour du carnet sanitaire des bâtiments.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;À la livraison ou rénovation d’un bâtiment public, nous effectuons :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;les analyses chimiques et bactériologiques obligatoires de l’eau de réseau,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la vérification de conformité selon les forfaits réglementaires de l’ARS (A, B, Badd).&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Le prélèvement et l’analyse du chlorure de vinyle, plomb dans les canalisations.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N53" s="1" t="inlineStr">
         <is>
-          <t>Sols
-[...1 lines deleted...]
-Espace public
+          <t>Eau potable
+Assainissement des eaux
+Forêts
+Montagne
+Biodiversité
+Logement et habitat
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>Terana Drôme, 37 avenue de Lautagne, 26000 Valence
+04 75 81 70 70
+&lt;a href="mailto:drome&amp;#64;labo-terana.fr"&gt;drome&amp;#64;labo-terana.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>166554</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite…)
+ 	Restauration de bâtiments dans les centres anciens
+ 	Implantation en pied de bâtiment de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche…)&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité des choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
 Friche
 Foncier
 Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;gisele.grasset&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166556</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation de bâtiments et locaux spécifiques</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation de bâtiments et locaux spécifiques</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Restauration de bâtiments dans les centres anciens
+ 	Construction de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche,...)
+ 	Assistance à maîtrise d’ouvrage pour le compte de communes et EPCI
+ 	Réalisation de produits spécifiques (MARPA, EPHAD, Foyer, Maisons médicales, …)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude..)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au suivi précis du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / EPCI&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’aménagement dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité sur les choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/realisation-de-batiments-et-locaux-specifiques</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;contact&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-de-batiments-et-locaux-specifiques/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Biodiversité
+Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...1 lines deleted...]
-Paysage
 Accessibilité
-Mobilité pour tous
-[...1 lines deleted...]
-Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
+Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
-Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
-Installation de miroir de circulation de sécurité routière
+Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Installation de ralentisseur
-[...448 lines deleted...]
-Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
-Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>82915</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE du Gard
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
 CAUE de la Haute-Garonne
-CAUE de la Gironde
-[...4 lines deleted...]
-CAUE du Tarn
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
 CAUE de la Meuse
-CAUE du Gers
-[...64 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H56" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -13879,88 +13929,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -13979,79 +14029,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -14523,170 +14573,170 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>120334</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>La Drôme Laboratoire</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réunion de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Aide à la définition des besoins, objectifs et priorités.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
@@ -14739,662 +14789,319 @@
 &lt;p&gt;
  Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contrôle des moyens d&amp;#039;aération
  &lt;/li&gt;
  &lt;li&gt;
   Campagnes de mesures hivernale et estivale
  &lt;/li&gt;
  &lt;li&gt;
   Analyse
  &lt;/li&gt;
  &lt;li&gt;
   Conseils personnalisés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
  &lt;/li&gt;
  &lt;li&gt;
   Formation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La Drôme Laboratoire
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
    laboratoire&amp;#64;ladrome.fr
   &lt;/a&gt;
   – 04.75.81.70.70
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
    www.ladromelaboratoire.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>162977</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD58" s="1" t="inlineStr">
+      <c r="AD59" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...341 lines deleted...]
-      </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:34" customHeight="0">
       <c r="A60" s="1">
         <v>162563</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15664,408 +15371,706 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH60" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
-        <v>100733</v>
+        <v>72011</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Place de la Gare</t>
+          <t>Fabrique à initiatives</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>SNCF Gares et Connexions</t>
+          <t>Avise</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...5 lines deleted...]
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
-[...14 lines deleted...]
-  https://placedelagare.sncf/
+ &lt;strong&gt;
+  La
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
  &lt;/a&gt;
- &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a trois clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
+&lt;/ol&gt;</t>
         </is>
       </c>
       <c r="M61" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...40 lines deleted...]
-  Et tout autre projet
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N61" s="1" t="inlineStr">
         <is>
-          <t>Arts plastiques et photographie
-[...2 lines deleted...]
-Friche
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Consommation et production
+Agriculture et agroalimentaire
 Economie sociale et solidaire
-Artisanat
-Mobilité partagée
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
 Mobilité pour tous
-Modes actifs : vélo, marche et aménagements associés</t>
+Inclusion numérique</t>
         </is>
       </c>
       <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R61" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...11 lines deleted...]
-   Ouvre une nou
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
   &lt;/a&gt;
-  &lt;span&gt;
-[...3 lines deleted...]
-&lt;/p&gt;</t>
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S61" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation
-[...5 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V61" s="1" t="inlineStr">
         <is>
-          <t>https://placedelagare.sncf/</t>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
       <c r="X61" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y61" s="1" t="inlineStr">
         <is>
-          <t>ebarbereau@retail-connexions-sncf.fr</t>
+          <t>contact@avise.org</t>
         </is>
       </c>
       <c r="Z61" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
       <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC61" s="1" t="inlineStr">
         <is>
-          <t>Retail et Connexions</t>
+          <t>Avise</t>
         </is>
       </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
-          <t>17/08/2021</t>
+          <t>23/11/2020</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
+        <v>166649</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUIRE OU RENOVER DES BATIMENTS PUBLICS EN BOIS LOCAL</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUIRE OU RENOVER DES BATIMENTS PUBLICS EN BOIS LOCAL</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;em&gt;(Bonus&lt;/em&gt; &lt;em&gt;en complément des projets éligibles aux règlements « Projets de Cohérence Territoriale » et « Dotation de Solidarité Territoriale »)&lt;/em&gt;&lt;/h4&gt;
+&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Soutenir la commande publique en faveur de la construction en bois dans une logique de circuit court,&lt;/li&gt;
+&lt;li&gt;Inciter les collectivités à valoriser la ressource bois au sein de leurs projets de construction,&lt;/li&gt;
+&lt;li&gt;Maintenir des emplois non délocalisables en zone rurale,&lt;/li&gt;
+&lt;li&gt;Développer la connaissance des prescripteurs aux enjeux de la construction et de la rénovation/extension en bois .&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;bois dans les constructions (structure, murs, charpente, menuiserie, isolation …)&lt;/li&gt;
+&lt;li&gt;opérations intégrées d’amélioration du bâtiment et création d’ouvrages d’art et d’aménagement extérieurs couverts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les types de projets éligibles sont les suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Construction, rénovation, extension de bâtiments publics : mairies, écoles, crèches, halles sportives, salles polyvalentes, bibliothèques, maison des associations, etc&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Création d’ouvrages d’art et d’aménagement extérieurs couverts (ponts, passerelles, kiosques…).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Pour l’ensemble des projets constructifs, l’utilisation majoritaire de bois local sera exigée. Le bois local est un bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le bois local utilisé devra obligatoirement être fourni par des scieries certifiées PEFC.                                               La certification PEFC (Programme Européen des Forêts Certifiées) ou équivalent, apporte la garantie au consommateur que le produit qu’il achète est issu de ressources responsables et qu’à travers son acte d’achat, il participe à la gestion durable des forêts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le recours à des bois locaux certifiés Bois des Alpes™ ou équivalent sera bonifié.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;ol&gt;
+&lt;li&gt;les projets d’aménagements extérieurs ou intérieurs en bois, déconnectés d’un projet global de construction / rénovation / extension d’un bâtiment (ex : bardage bois seul…)&lt;/li&gt;
+&lt;li&gt;les dépenses liées à l’utilisation de bois-énergie.&lt;/li&gt;
+&lt;/ol&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Communes et Groupements de communes (EPCI) drômois à l’exception des villes de plus de 25 000 habitants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Ce dispositif est complémentaire au dispositif départemental « Aide aux Territoires Drômois » géré par le Service des Relations avec les Collectivités du Département de la Drôme.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Présence dans l’équipe de maîtrise d’œuvre d’un Bureau d’Etude Structure,&lt;/li&gt;
+&lt;li&gt;Le lot bois utilisé devra être issu d’une logique d’approvisionnement en circuit court (par exemple, bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes)&lt;/li&gt;
+&lt;li&gt;Le bois utilisé devra obligatoirement être fourni par des scieries certifiées PEFC ou équivalent&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Communes &lt;/strong&gt;&lt;strong&gt;?&lt;/strong&gt;&lt;strong&gt; 3 500 habitants&lt;/strong&gt; :&lt;strong&gt; 20 % / 25 %&lt;/strong&gt; si le bois est doté d’une certification spécifique (Bois des Alpes™ ou équivalent)&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Communes &amp;gt; 3 500 habitants : 10 % / 15 %&lt;/strong&gt; si le bois est doté d’une certification spécifique (Bois des Alpes™ ou équivalent)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Le taux d’intervention s’entend en % du prix HT du lot bois utilisé dans le projet, hors aménagements intérieurs.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Plancher de l’aide  : &lt;/strong&gt;15 000 € HT de dépenses éligibles&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Plafond de l’aide : &lt;/strong&gt;300 000 € HT de dépenses éligibles&lt;/p&gt;
+&lt;p&gt;dans le respect du cumul des aides publiques à 80 % maximum.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;-Délibération de la collectivité maître d’ouvrage&lt;br /&gt;-Dossier APS/APD&lt;br /&gt;-Budget détaillé&lt;br /&gt;-Plan de financement &lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt des dossiers via la plate-forme &lt;strong&gt;&lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt;&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;– &lt;strong&gt;Téléservice&lt;/strong&gt; : Aménagement du Territoire&lt;br /&gt;– &lt;strong&gt;Dispositif&lt;/strong&gt; : Bâtiments communaux, espaces publics et bonus mobilisables&lt;/p&gt;
+&lt;p&gt;Dépôt au fil de l’eau tout au long de l’année.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Attention : les dépenses ou devis signés avant la date d’accusé de réception de votre dossier ne s&lt;/strong&gt;&lt;strong&gt;er&lt;/strong&gt;&lt;strong&gt;ont pas éligibles.&lt;/strong&gt;&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;La demande de paiement est à adresser en ligne et sera versée après instruction de la demande.&lt;/p&gt;
+&lt;h3&gt;Bases règlementaires&lt;/h3&gt;
+&lt;p&gt;Article L 1111-4 du CGCT&lt;/p&gt;
+&lt;h3&gt;Service instructeur et référent&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Direction Économie Emploi Insertion du Département de la Drôme Service Développement Agricole, Agroalimentaire et Bois&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;Votre référent&lt;/strong&gt; : &lt;strong&gt;Sandrine LECUYER&lt;/strong&gt; – chargée de mission forêt-bois – &lt;span&gt;&lt;strong&gt;Tél. : 04.75.79.82.69&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Direction des Politiques Territoriales-Service des Relations avec les Collectivités&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quentin DUVILLIER&lt;/strong&gt;, Coordonnateur zone nord – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 65&lt;/span&gt;&lt;/strong&gt; – qduvillier&amp;#64;ladrome.fr&lt;br /&gt;&lt;strong&gt;Christel MORIN&lt;/strong&gt;, Coordonnatrice zone sud – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 31&lt;/span&gt;&lt;/strong&gt; – cmorin&amp;#64;ladrome.fr&lt;br /&gt;&lt;strong&gt;Laurence ROCHER&lt;/strong&gt;, Chef de service, Coordonnatrice  zone ouest – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 67&lt;/span&gt;&lt;/strong&gt; – lrocher&amp;#64;ladrome.fr&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;bois dans les constructions (structure, murs, charpente, menuiserie, isolation …)&lt;/li&gt;
+&lt;li&gt;opérations intégrées d’amélioration du bâtiment et création d’ouvrages d’art et d’aménagement extérieurs couverts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les types de projets éligibles sont les suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Construction, rénovation, extension de bâtiments publics : mairies, écoles, crèches, halles sportives, salles polyvalentes, bibliothèques, maison des associations, etc&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Création d’ouvrages d’art et d’aménagement extérieurs couverts (ponts, passerelles, kiosques…).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Pour l’ensemble des projets constructifs, l’utilisation majoritaire de bois local sera exigée. Le bois local est un bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le bois local utilisé devra obligatoirement être fourni par des scieries certifiées PEFC.                                               La certification PEFC (Programme Européen des Forêts Certifiées) ou équivalent, apporte la garantie au consommateur que le produit qu’il achète est issu de ressources responsables et qu’à travers son acte d’achat, il participe à la gestion durable des forêts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le recours à des bois locaux certifiés Bois des Alpes™ ou équivalent sera bonifié.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;ol&gt;
+&lt;li&gt;les projets d’aménagements extérieurs ou intérieurs en bois, déconnectés d’un projet global de construction / rénovation / extension d’un bâtiment (ex : bardage bois seul…)&lt;/li&gt;
+&lt;li&gt;les dépenses liées à l’utilisation de bois-énergie.&lt;/li&gt;
+&lt;/ol&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Communes et Groupements de communes (EPCI) drômois à l’exception des villes de plus de 25 000 habitants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Ce dispositif est complémentaire au dispositif départemental « Aide aux Territoires Drômois » géré par le Service des Relations avec les Collectivités du Département de la Drôme.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/10-filiere-bois/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construire-ou-renover-des-batiments-publics-en-bois-local/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>104483</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L62" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
  &lt;/li&gt;
  &lt;li&gt;
   la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
   &lt;/li&gt;
   &lt;li&gt;
    Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Type de procédure : Papier
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Lycées et centres de formation
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements ESR - Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -16092,160 +16097,596 @@
   &lt;li&gt;
    l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
   &lt;/li&gt;
   &lt;li&gt;
    un ancrage territorial des activités économiques;
   &lt;/li&gt;
   &lt;li&gt;
    un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
   &lt;/li&gt;
   &lt;li&gt;
    la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
   &lt;/li&gt;
   &lt;li&gt;
    le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
   &lt;/li&gt;
   &lt;li&gt;
    la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Service Ingéniérie économique
  &lt;br /&gt;
  Pôle Créations, transmissions
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 53 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>166660</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Des bonifications peuvent être sollicitées pour les projets présentant des caractéristiques spécifiques.&lt;/p&gt;
+&lt;p&gt;Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Les dépenses dépendront du projet proposé &lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Une aide supplémentaire sera apportée de 5 000 € par place autorisée et habilitée à l’aide sociale et occupée par un ressortissant drômois.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;– Une description précise du projet,&lt;br /&gt;– L’impact financier sur le budget de fonctionnement de la structure,&lt;br /&gt;– Le planning de mise en œuvre.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Aide à l’investissement – Projet au titre des bonifications&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le versement de l’aide se fera en une seule fois sur présentation de justificatifs.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-projet-au-titre-de-bonification/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>119728</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif de l&amp;#039;aide :
  &lt;/strong&gt;
  Favoriser l&amp;#039;implantation de services et d&amp;#039;activités en gare, afin de contribuer à la revitalisation des territoires et à l&amp;#039;attractivité du mode ferroviaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Présentation Générale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Place de la Gare vise à réinventer les gares en y facilitant l&amp;#039;implantation d&amp;#039;activités et de services à destination des voyageurs et des riverains. Le programme cherche ainsi à soutenir le développement économique local et à maintenir des gares animées sur tout le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Un site internet et des référents régionaux dédiés pour faciliter l&amp;#039;implantation de services dans les espaces disponibles en gare
 &lt;/p&gt;
 &lt;p&gt;
  SNCF Gares &amp;amp; Connexions met à disposition des acteurs locaux :
 &lt;/p&gt;
 &lt;p&gt;
  Des espaces disponibles, signalés sur un site internet dédié sous forme d&amp;#039;appels à projets. La liste des gares potentiellement éligibles est indiquée en annexe. Remarques :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -16315,88 +16756,88 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1.Une collectivité, une association ou une entreprise a une idée d&amp;#039;implantation et se renseigne sur les locaux disponibles auprès des équipes SNCF G&amp;amp;C
 &lt;/p&gt;
 &lt;p&gt;
  1.	Ou une collectivité, une association ou une entreprise repère un appel à projet sur un espace disponible en gare et manifeste son intérêt via le site internet Place de la Gare
  &lt;a href="https://placedelagare.sncf/" rel="noopener" target="_blank"&gt;
   https://placedelagare.sncf/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Les candidats déposent un dossier sur la plateforme en réponse à une consultation ouverte
 &lt;/p&gt;
 &lt;p&gt;
  3.	Un jury analyse les projets candidats et attribue le lot (jury composé de SNCF G&amp;amp;C, des collectivités et des autres financeurs potentiellement mobilisés)
 &lt;/p&gt;
 &lt;p&gt;
  4.	Mise en place de l&amp;#039;activité : SNCF Gares &amp;amp; Connexions réalise et finance tout ou partie des travaux propriétaires (si besoin de remise aux normes) ; le futur occupant réalise les travaux d&amp;#039;aménagement. Une convention d&amp;#039;occupation temporaire (COT) est signée entre SNCF G&amp;amp;C et l&amp;#039;occupant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   En priorité, projets d&amp;#039;implantation de services et commerces en gare (à destination des voyageurs et des riverains). Les annonces précisent à chaque fois le type de projets éligibles. Pour certains espaces (notamment en étage), les projets peuvent aussi concerner des implantations de bureaux ou de logements.
  &lt;/li&gt;
  &lt;li&gt;
   Viabilité économique du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Toutes les gares situées dans des communes bénéficiaires de Petites Villes de Demain, possédant des espaces disponibles valorisables et disposant d&amp;#039;une desserte ferroviaire (ou de bus conventionnés). Liste des gares concernées à la fois par les dispositifs Petites Villes de demain et Place de la gare.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Auvergne-Rhône-Alpes, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bourgogne-Franche-Comté, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bretagne, Enora Le Jeune,
   &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    enora.le-jeune&amp;#64;sncf.fr
    &lt;span&gt;
@@ -16473,205 +16914,205 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ile-de-France, Antoine Martin,
   &lt;a href="mailto:antoine.martin2&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    antoine.martin2&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle Aquitaine, Pierre Longeaux,
   &lt;a href="mailto:pierre.longeaux&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    pierre.longeaux&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>ebarbereau@retail-connexions-sncf.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d9ad-faire-de-la-gare-un-lieu-de-services-pour-la-/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>149777</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Aider à l’acquisition de propriétés bâties ou non bâties</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>ACQUISITION DE PROPRIÉTÉS BÂTIES OU NON BÂTIES</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;acquisition de propriétés bâties ou non bâties liées à des projets d&amp;#039;aménagement ayant pour vocation immédiate à rester propriété de la commune ou du groupement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Achat d&amp;#039;un local pour la rénovation en Maison d&amp;#039;Assistantes Maternelles (MAM)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;une grange en vue de sa transformation en logements sociaux
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de terrains pour la préservation de l&amp;#039;environnement et la création d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un bâtiment pour la réalisation d&amp;#039;une salle communale
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;une propriété pour l&amp;#039;extension des ateliers municipaux et de la maison des associations
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un local pour la création d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un immeuble pour l&amp;#039;ouverture d&amp;#039;un café-restaurant
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un bâtiment pour y installer une crèche de 20 places
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un garage pour le stockage du matériel communal
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;un local pour y créer un commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Achat d&amp;#039;une maison pour la création de services techniques municipaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Achat de la dernière boulangerie du village
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;une propriété pour la création d&amp;#039;un bistrot de pays
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -16721,180 +17162,180 @@
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable sur la base de l&amp;#039;estimation du service des Domaines et plafonnée à 300 000 € HT
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       - Frais notariaux et divers inhérents à l&amp;#039;acquisition (animation foncière, arpentage) pris en compte
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 *Constituent des logements sociaux : des logements construits et/ou gérés par une société HLM de statut public ou privé (offices publics de l&amp;#039;habitat, entreprises sociales de l&amp;#039;habitat) destinés à des personnes à ressources modestes et sous plafonds de ressources.
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
  - réserve foncière pure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38af-aider-a-lacquisition-de-proprietes-baties-ou-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>12/09/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>130993</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -16921,209 +17362,345 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B66" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>166569</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;La création ou le développement de projets commerciaux de type commerce, café, multiservices, alimentation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Echange avec la collectivité pour :
+&lt;br /&gt;
+– affiner les attentes de la collectivité par rapport au projet et visite terrain le cas échéant
+&lt;br /&gt;
+– identifier les principales contraintes du projet
+&lt;br /&gt;
+– préciser les modalités d’intervention possibles&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Élaboration d’une offre d’intervention dont l’objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;Après validation de la proposition d’intervention par la collectivité :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réalisation de l’étude de faisabilité dans les conditions définies dans l’offre d’intervention&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des résultats de l’étude à la collectivité locale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Remise d’un rapport écrit&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d’Industrie de la Drôme
+Service Performance des entreprises
+04 75 75 70 87 • &lt;a href="mailto:performance&amp;#64;drome.cci.fr" target="_blank" rel="noopener"&gt;performance&amp;#64;drome.cci.fr&lt;/a&gt;
+&lt;a href="http://www.drome.cci.fr/"&gt;www.cci.drome.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-la-faisabilite-d-un-projet-de-creation-ou-de-developpement-d-une-activite-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L66" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>120315</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -17141,147 +17718,147 @@
   Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
 &lt;/p&gt;
 &lt;strong&gt;
  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
 &lt;/strong&gt;
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention par la collectivité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
  &lt;/li&gt;
  &lt;li&gt;
   Présentation des résultats de l&amp;#039;étude à la collectivité locale
  &lt;/li&gt;
  &lt;li&gt;
   Remise d&amp;#039;un rapport écrit
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>