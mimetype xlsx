--- v1 (2026-03-19)
+++ v2 (2026-10-28)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH61"/>
+  <dimension ref="A1:AH59"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,51 +298,51 @@
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
  &lt;/li&gt;
  &lt;li&gt;
   Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
@@ -514,76 +514,84 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>141752</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+          <t>Accompagner l'aménagement d’une cour d’école</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
@@ -729,102 +737,102 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165521</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Agences de l'eau
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences de l'eau
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...2 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
@@ -953,51 +961,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>163148</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1103,51 +1111,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163141</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1278,51 +1286,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>77367</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
@@ -1455,51 +1463,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>143307</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -1615,89 +1623,89 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>133059</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -1886,51 +1894,51 @@
 Gestion des inondations</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>97602</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
@@ -2049,51 +2057,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>74155</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
@@ -2212,92 +2220,92 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>156134</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
@@ -2417,51 +2425,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>117377</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
@@ -2652,331 +2660,583 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>157101</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>83479</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -3034,77 +3294,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -3126,79 +3386,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -3231,872 +3491,584 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>119706</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162828</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD17" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>165343</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner à l'entretien des cours d'eau</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'entretien des cours d'eau</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les collectivités éligibles à l&amp;#039;Assistance Technique Départementale (ATD), entretenir les cours d’eau et leurs milieux naturels associés :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Établissement du programme pluriannuel d’entretien&lt;/li&gt;&lt;li&gt;Élaboration des dossiers de Déclaration d’Intérêt Général (DIG)&lt;/li&gt;&lt;li&gt;Élaboration du programme annuel de travaux&lt;/li&gt;&lt;li&gt;accompagnement de la réalisation des travaux d’entretien (dossier de consultation des entreprises, suivis et réception des travaux, information des riverains, des Communes).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Paysage
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Communes de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie Directrice&lt;/p&gt;&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-a-lentretien-des-cours-deau/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>25/07/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>155127</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4350,485 +4322,637 @@
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>157097</v>
+        <v>166163</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+          <t>Soutenir les aménagements des cours d'eau et bassins versants</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement des cours d'eau et bassins versants</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>MATEC (ATD 57 Moselle)</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 20</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Collectivités exerçant la compétence GEMAPI&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux études et aménagements de cours d’eau visant à restaurer et améliorer les fonctionnalités des milieux aquatiques et des bassins versants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux hydromorphologiques :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;reméandrage
+avec ou sans création de ripisylve, rétablissement du cours d’eau dans son lit
+naturel, reconstitution du lit mineur et des berges, contournement de plan
+d’eau, mise en défens des berges, reconnexions d’annexes hydrauliques et
+restauration d’espaces de mobilité&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement de la continuité écologique &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;création de passe à poissons, passe mixte&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement
+de bassins versant &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;achat de terrain pour expansion de crues et
+ralentissement dynamique, remblaiement de fossés, arasement de digues ou de
+remblais longitudinaux en bordure de cours d’eau&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 % plafonné à 100 000 € de dépenses&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;Travaux (entreprise, location et achat de matériaux) et opérations connexes associées à l’opération (études et maîtrise d’œuvre confiées à des entreprises, frais d’acquisition foncière hors animation SAFER).&lt;/p&gt;&lt;p&gt;Etudes : études préalables à la constitution de nouvelles structures syndicales, étude d’aménagement de bassin versant.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des ouvrages à la charge du maitre d’ouvrage &lt;/li&gt;&lt;li&gt;Travaux d’ouvrages d’art situés sous les voieries&lt;/li&gt;&lt;li&gt;Plantations de haies : des aides sont mobilisables au titre du dispositif financier « schéma des espaces naturels, plantation de haies et d’arbres »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé devant démontrer l’impact des travaux sur les milieux aquatiques&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et/ou les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : our les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement, dans la limite des crédits de paiement inscrits par l’Assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/amenagement_eau_bassins_travaux.pdf</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DEPOT D’UNE DEMANDE SUR LE PORTAIL
+Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
+institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
+déposer une demande sur le portail subventions, vous devez utiliser le
+télé-service : Subvention
+d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
+PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
+avant le démarrage de l’opération.&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
+Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à
+nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail
+citoyen &amp;gt; contactez-nous&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-amenagements-des-cours-d-eau-et-bassins-versants/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>44635</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>143309</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -4976,191 +5100,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>117148</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -5221,452 +5345,158 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...292 lines deleted...]
-      </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>165248</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Restaurer des cours d'eau (études et travaux)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Études et travaux de restauration des cours d'eau</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5787,381 +5617,381 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>165249</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de contournement des plans d'eau</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de contournement des plans d'eau</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des travaux pour restaurer et de recréer les 
+fonctionnalités des milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;Ces travaux doivent permettre de corriger les altérations 
+hydromorphologiques du cours d’eau et d&amp;#039;assurer ainsi le bon 
+fonctionnement de l’écosystème. Les actions à conduire doivent viser à 
+restaurer : un régime hydrologique favorable au développement des 
+espaces aquatiques, des habitats aquatiques et riverains fonctionnels 
+ainsi qu’une continuité écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de contournement de plans d’eau, sont financés dans le 
+cadre d’une démarche territoriale de l’agence de l’eau, sur les masses 
+d’eau en risque hydrologie. Ils doivent être ciblés par une étude qui 
+définit la stratégie d’intervention à l’échelle de la masse d’eau et qui
+ intègre une analyse coût/bénéfice. Les plans d’eau doivent être 
+autorisés au 1&lt;sup&gt;er &lt;/sup&gt;janvier 2025.&lt;/p&gt;
+&lt;p&gt;Dans le cas des plans d’eau à usage irrigation, s’ajoute une pression
+ prélèvement devant être prise en compte pour réduire l’impact global 
+sur l’hydrologie.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq1-travaux-de-contournement-des-plans-deau.html</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-contournement-des-plans-deau/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>164138</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Restaurer les débits des cours d'eau</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :
 &lt;br /&gt;• Les travaux visant à améliorer le pilotage des ouvrages de gestion hydraulique existants (gestion des 
 éclusées, optimisation du remplissage et du déstockage des retenues pour un impact positif sur les 
 milieux aquatiques) ;
 &lt;br /&gt;• Réhausse d’ouvrages existants ou création de nouveaux ouvrages. Seuls les volumes destinés 
 uniquement au soutien d’étiage seront éligibles et constitueront l’assiette de l’aide ;
 &lt;br /&gt;• Déconnection des plans d’eau des cours d’eau et mise en place de dispositifs d’alimentation des plans 
 d’eau uniquement en période de hautes eaux dont l’objectif très majoritaire est la gestion quantitative 
 de la ressource. &lt;/p&gt;&lt;p&gt; Ces actions devront être réalisées dans le respect des règles et principes de la fiche thématique « Intervention 
 en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité ». &lt;/p&gt;&lt;p&gt;Les autres actions concourant à l’amélioration du fonctionnement des milieux aquatiques avec des bénéfices 
 multiples, y compris sur les débits, sont traitées dans la fiche thématique « Intervention en faveur de la 
 préservation et de la restauration des milieux naturels et de la biodiversité ».&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, les projets de restauration de débits devront : &lt;br /&gt;-  Être situés sur une zone en tension 
 quantitative sur la ressource en eau ; &lt;br /&gt;- apporter un gain 
 significatif et quantifiable sur les 
 conditions d’étiage (exemple : linéaire de 
 cours d’eau suffisant) ; &lt;br /&gt;- présenter une pérennité de la solution sous climat 
 changeant et absence d’impacts 
 écologiques négatifs directs et indirects 
 notables&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La recharge artificielle de nappe ne fait 
 pas encore l’objet de techniques 
 éprouvées. Ce sujet sera abordé via les 
 projets expérimentaux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-substituer-les-prelevements-vers-des-ressources-moins-fragiles/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...167 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>151702</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en eau / assainissement / cours d'eau</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
@@ -6308,1305 +6138,1180 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>120436</v>
+        <v>111710</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'amélioration et la restauration du fonctionnement des cours d'eau</t>
+          <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>TRAVAUX EN RIVIERES</t>
+          <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays
-Association</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif
+  BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Taux de base
+  DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
- :
-[...31 lines deleted...]
- :
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...8 lines deleted...]
-  : Aménagements et travaux de rivières
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h4&gt;
-[...3 lines deleted...]
- Selon les dispositions du règlement départemental Rivières du 18 novembre 2019
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Opérations éligibles
+  CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...47 lines deleted...]
-      <c r="R30" s="1" t="inlineStr">
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Exclusions (liste non exhaustive)
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>92596</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les cours d'eau et prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les maitres d&amp;#039;ouvrages agissant au niveau des bassins versants départementaux à assumer les missions leur incombant en matière de gestion intégrée des rivières et de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif comprend 5 axes spécifiques, pour lesquels les taux d&amp;#039;aides peuvent varier :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les travaux de protection ou prévention des inondations.
-[...5 lines deleted...]
-  Les travaux, d&amp;#039;une manière générale, n&amp;#039;entrant pas dans les catégories éligibles
+  Participation à la gestion intégrée et à la prévention des inondations des cours d&amp;#039;eau non domaniaux :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ - Taux nominal plafonné à 20 % du HT (sauf opération non éligible au FCTVA &amp;#61; subvention sur le TTC) 
+     .
+&lt;/p&gt;
+&lt;p&gt;
+ - Elaboration des PPRE et campagnes annuelles de travaux : 30 %.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;équipement des postes de techniciens et chargé de missions rivière : montant forfaitaire de 15 000 €
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide au programme d&amp;#039;aménagement et de gestion de la Durance :  Taux nominal plafonné à 30 % (sauf opération on éligible au FCTVA &amp;#61; subvention sur le TTC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au volet inondations du Plan Rhône :  Taux nominal plafonné à 20 % du HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux acquisitions foncières pour l&amp;#039;écrêtement des crues et l&amp;#039;aménagement des systèmes d&amp;#039;endiguement :  Taux nominal plafonné à 20 % du montant éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux opérations de réduction de la vulnérabilité de l&amp;#039;habitat aux inondations : Taux nominal plafonné à 20 % sur un montant éligible ≤ 10 % de la valeur du bien protégé et dans la limite de 80 % de subventions publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute opération relevant des missions listées aux 1°, 2°, 5°, 8°, 11° et 12° du L211-7 du code de l&amp;#039;environnement et concernant un cours d&amp;#039;eau ou ses annexes, suivant les spécificités des 5 axes du dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...10 lines deleted...]
-      <c r="T30" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI gémapiens (n&amp;#039;ayant ni transféré ni délégué leur compétence ou en ayant conservé une partie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats délégataires ou bénéficiant d&amp;#039;un transfert GEMAPI des EPCI membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASA de la Meyne et des cours d&amp;#039;eau d&amp;#039;Orange
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certains maîtres d&amp;#039;ouvrages en situation temporaire dérogatoire (voir tableau en annexe), à l&amp;#039;exclusion des communes, dessaisies de la compétence GEMAPI depuis les 1er janvier 2018
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4261-gerer-les-cours-deau-et-prevenir-les-inondati/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>95042</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Restaurer les cours d’eau et les milieux aquatiques</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Restauration des cours d’eau et des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux maxi : 35 % du montant HT
 &lt;/p&gt;
 &lt;p&gt;
  Plafond :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
  &lt;/li&gt;
  &lt;li&gt;
   Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier à adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Région Grand Est
    &lt;br /&gt;
    Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
    &lt;br /&gt;
    1, Place Adrien Zeller – BP 91006
    &lt;br /&gt;
    67070 STRASBOURG CEDEX
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...183 lines deleted...]
-      </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>111710</v>
+        <v>98630</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Entretenir le patrimoine communal</t>
-[...4 lines deleted...]
-          <t>Soutien à l'initiative locale et environnementale</t>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
-        <is>
-[...406 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>23/07/2021</t>
+          <t>24/04/2024</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>164183</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Plans d'eau</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7732,638 +7437,628 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
-        <v>162526</v>
+        <v>166274</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets favorables à la transition écologique</t>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
-[...4 lines deleted...]
-          <t>Un territoire résilient face au changement climatique</t>
+          <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>PETR Centre-Cher</t>
-[...4 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...2 lines deleted...]
-Association</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 80</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
-          <t>Sols
-Economie circulaire
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Qualité de l'air
-Biodiversité</t>
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...9 lines deleted...]
-          <t>31/12/2027</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R36" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U36" s="1" t="inlineStr">
         <is>
-          <t>PETR CENTRE-CHER</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V36" s="1" t="inlineStr">
         <is>
-          <t>https://www.sirdab.fr/</t>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
         </is>
       </c>
       <c r="X36" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
-          <t>anthony.affouard@petr-centrecher.fr</t>
+          <t>bettina.leblanc@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB36" s="1" t="inlineStr">
         <is>
-          <t>Acquisition de véhicule décarboné
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
-Développer les infrastructures de covoiturage
 Gestion des inondations
-Restauration écologique / continuité écologique
+Réfection/aménagement de la voirie
+Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
-          <t>PETR CENTRE-CHER</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
-        <v>120334</v>
+        <v>144512</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
-[...4 lines deleted...]
-          <t>Analyses des pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
+          <t>Financer la gestion et la valorisation des cours d'eau et milieux humides associés</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>La Drôme Laboratoire</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...4 lines deleted...]
-Association</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
-        <is>
-[...237 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département est susceptible d&amp;#039;accorder aux communes (Titre IV 
 uniquement), aux établissements publics de coopération intercommunale 
 (EPCI) et aux syndicats mixtes ayant compétence en matière de gestion 
 des cours d&amp;#039;eau, des aides pour des opérations (études, travaux, 
 acquisitions foncières et actions d&amp;#039;animation) visant à améliorer la 
 gestion de l&amp;#039;espace rivière (cours d&amp;#039;eau et milieux humides associés) et
  de son bassin versant, en correspondance avec les objectifs visés par 
 le schéma départemental pour la gestion et la valorisation des cours 
 d&amp;#039;eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Milieux humides</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;I – Acquisition de connaissance et définition de projet&lt;/h2&gt;&lt;p&gt;Le 
 taux maximum de subvention du Département est de 20 % du montant HT des 
 dépenses éligibles. Dans le cas où la collectivité ne récupèrerait pas 
 la TVA pour l&amp;#039;opération concernée, et sous réserve de production du 
 certificat administratif correspondant signé de l&amp;#039;autorité compétente, 
 la dépense subventionnable est égale au montant TTC de l&amp;#039;étude.&lt;/p&gt;&lt;p&gt;Le
  taux de subvention appliqué pourra être inférieur au taux maximum en 
 fonction des autres participations financières, dans le respect de la 
 réglementation relative au plafonnement des aides publiques en vigueur.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;II – Travaux&lt;/h2&gt;&lt;h3&gt;Travaux éligibles en programme pluriannuel de gestion : &lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Gestion courante de la ripisylve et du lit mineur&lt;/strong&gt;
  (enlèvement raisonné ou fixation des chablis et embâcles, évacuation 
 et/ou élimination des rémanents et des produits de coupe, broyage des 
 souches, gestion des atterrissements, résorption des dépôts sauvages,…)&lt;ul type="circle"&gt;&lt;li&gt;Taux maximum : 20 % du montant HT des dépenses&lt;/li&gt;&lt;li&gt;Plafond de dépenses éligibles :&lt;ul type="square"&gt;&lt;li&gt;pour les cours d’eau côtiers et du plateau landais : 1,5 €/ml de berge de secteur homogène de cours d’eau traité&lt;/li&gt;&lt;li&gt;pour les cours d’eau du sud Adour et petits affluents de l’Adour : 2 €/ml de berge de secteur homogène de cours d’eau traité&lt;/li&gt;&lt;li&gt;pour les cours d’eau à fort module : 2,5 €/ml de berge de secteur homogène de cours d’eau traité&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Conditions spécifiques d’éligibilité : Travaux ponctuels et régénération naturelle à privilégier&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Restauration et renaturation de la ripisylve&lt;/strong&gt; (premiers travaux, plantations,…)&lt;ul type="circle"&gt;&lt;li&gt;Taux maximum : 20 % du montant HT des dépenses&lt;/li&gt;&lt;li&gt;Plafond de dépenses éligibles : &lt;ul type="square"&gt;&lt;li&gt;10 €/ml de berge de cours d’eau restauré ou renaturé&lt;/li&gt;&lt;li&gt;15 €/ml de berge pour les secteurs où la ripisylve traitée a une largeur supérieure à 10 mètres&lt;/li&gt;&lt;li&gt;20 €/ml de berge renaturée par revégétalisation (plantations)&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Pièces spécifiques à fournir : Délibération du maître d’ouvrage l’engageant à réaliser les travaux d’entretien ultérieurs&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Restauration et renaturation du lit mineur &lt;/strong&gt;(restauration
  de la dynamique fluviale et de la diversité des faciès d’écoulement, 
 restauration de méandres, ralentissement dynamique, reconstitution de 
 matelas alluvial, restauration du talweg d’origine ou remise à ciel 
 ouvert,…)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable d’état des lieux et diagnostic&lt;/li&gt;&lt;li&gt;Priorisation sur des masses d’eaux en mauvais état, notamment au regard de l’hydromorphologie&lt;/li&gt;&lt;li&gt;Validation technique préalable du cahier des charges de l’opération&lt;/li&gt;&lt;li&gt;Assurer un suivi/évaluation de l’action et un entretien pendant au moins 3 ans&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable de diagnostic&lt;/li&gt;&lt;li&gt;Délibération du maître d’ouvrage l’engageant à réaliser le suivi et l’évaluation&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Régulation des espèces végétales invasives &lt;/strong&gt;(hors plans d’eau)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses&lt;/li&gt;&lt;li&gt;&lt;u&gt;Plafond de dépenses éligibles :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Pour les plantes terrestres : 50 €/m² traité&lt;/li&gt;&lt;li&gt;Pour les plantes aquatiques :&lt;ul type="disc"&gt;&lt;li&gt;3 €/ml de cours d’eau par arrachage manuel&lt;/li&gt;&lt;li&gt;50 €/ml de cours d’eau par arrachage mécanique&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable d’état des lieux et diagnostic&lt;/li&gt;&lt;li&gt;Priorisation sur les secteurs où la présence des plantes perturbe significativement le milieu&lt;/li&gt;&lt;li&gt;Validation
  technique préalable du cahier des charges de l’opération précisant les 
 conditions techniques d&amp;#039;arrachage ou de régulation, de transport et 
 d&amp;#039;élimination des végétaux&lt;/li&gt;&lt;li&gt;Assurer les travaux d’entretien ultérieurs&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable de diagnostic&lt;/li&gt;&lt;li&gt;Délibération du maître d’ouvrage l’engageant à réaliser les travaux d’entretien ultérieurs&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Restauration de la fonctionnalité du lit majeur&lt;/strong&gt;
  (opérations privilégiant l’expansion et l’érosion sur les secteurs les 
 moins vulnérables, remise en fonction des zones naturelles d’expansion 
 des crues courantes, préservation ou restauration des zones de 
 reproduction biologique, reconnexion des annexes hydrauliques,…)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité&lt;/u&gt; : Assurer un suivi/évaluation de l’action pendant au moins 3 ans&lt;u&gt; &lt;/u&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Délibération du maître d’ouvrage l’engageant à réaliser le suivi et l’évaluation&lt;/li&gt;&lt;li&gt;Avis de la Fédération de Pêche pour les travaux d’amélioration des habitats piscicoles&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Protection de berge &lt;/strong&gt;(enjeux de sécurité publique ou d’infrastructures d’intérêt général)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; &lt;ul type="square"&gt;&lt;li&gt;20 % du montant HT des dépenses pour les protections en technique végétale&lt;/li&gt;&lt;li&gt;15
  % du montant HT des dépenses pour les protections en dur (sous réserve 
 que l’impossibilité de mise en œuvre de protections en technique 
 végétale soit démontrée)&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude d’opportunité de réalisation de l’ouvrage examinée comparativement au déplacement des enjeux ou infrastructures&lt;/li&gt;&lt;li&gt;Les techniques végétales seront privilégiées&lt;/li&gt;&lt;li&gt;Les techniques en dur seront proscrites, sauf à démontrer l’impossibilité de mise en œuvre des techniques végétales&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude d’opportunité de réalisation de l’ouvrage examinée comparativement au déplacement des enjeux ou infrastructures&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Restauration et entretien d’ouvrages hydrauliques&lt;/strong&gt; (hors digues de protection contre les inondations)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses &lt;/li&gt;&lt;li&gt;&lt;u&gt;Plafond de dépenses éligibles&lt;/u&gt; :&lt;ul type="square"&gt;&lt;li&gt;2 000 € / an et par ouvrage pour des opérations d’entretien annuel&lt;/li&gt;&lt;li&gt;50
  000 € / ouvrage pour des opérations de restauration, à raison d’une 
 intervention financière par ouvrage tous les 10 ans au maximum&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Cours d’eau côtiers et cours d’eau à fort module&lt;/li&gt;&lt;li&gt;Etude d’opportunité du maintien de l’ouvrage examiné comparativement à son effacement et au regard de l’intérêt général&lt;/li&gt;&lt;li&gt;Consignes
  de gestion adaptées aux enjeux écologiques et décidées dans le cadre 
 d’une gestion concertée à l’échelle du bassin versant&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude d’opportunité du maintien de l’ouvrage&lt;/li&gt;&lt;li&gt;Consignes de gestion adaptées aux enjeux écologiques,&lt;/li&gt;&lt;li&gt;Délibération du maître d’ouvrage l’engageant à appliquer les consignes de gestion de l’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;h3&gt;Travaux éligibles hors programme pluriannuel de gestion : &lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Restauration de la continuité : effacement d’ouvrage &lt;/strong&gt;(effacement partiel ou total d’ouvrage transversal ou longitudinal)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses &lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable de diagnostic&lt;/li&gt;&lt;li&gt;Assurer un suivi/évaluation de l’action et un entretien pendant au moins 3 ans&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Etude préalable de diagnostic&lt;/li&gt;&lt;li&gt;Délibération du maître d’ouvrage l’engageant à réaliser le suivi et l’évaluation&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Restauration de la continuité : mise en transparence d’ouvrage &lt;/strong&gt;(franchissement de la faune et / ou transport solide)&lt;ul type="circle"&gt;&lt;li&gt;&lt;u&gt;Taux maximum :&lt;/u&gt; 20 % du montant HT des dépenses &lt;/li&gt;&lt;li&gt;&lt;u&gt;Plafond de dépenses éligibles&lt;/u&gt; : 20 000 €HT/ouvrage&lt;/li&gt;&lt;li&gt;&lt;u&gt;Conditions spécifiques d’éligibilité :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Maîtrise foncière publique de l’ouvrage et de ses accès&lt;/li&gt;&lt;li&gt;Entretien pérenne de l’ouvrage&lt;u&gt; &lt;/u&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;Pièces spécifiques à fournir :&lt;/u&gt;&lt;ul type="square"&gt;&lt;li&gt;Justificatifs attestant de la maîtrise foncière publique de l’ouvrage et de ses accès&lt;/li&gt;&lt;li&gt;Délibération d’engagement du maître d’ouvrage à mettre en place un entretien adapté de l’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;III – Maîtrise foncière &lt;/h2&gt;&lt;p&gt;Le taux maximum de subvention du Département est de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50 % du montant TTC des dépenses plafonnées à 10 000 €/ha (sauf pour les terrains d’une superficie inférieure à 1 ha et présentant un intérêt paysager ou écologique majeur en contexte urbain) et 100 000 € au total, pour des acquisitions de terrain non bâtis en zone de préemption au titre des espaces naturels sensibles (ZPENS) au titre du règlement départemental d’aides à la protection et la valorisation du patrimoine naturel landais ;&lt;/li&gt;&lt;li&gt;20 % du montant TTC des dépenses plafonnées à 10 000 €/ha (sauf pour les terrains d’une superficie inférieure à 1 ha et présentant un intérêt paysager ou écologique majeur en contexte urbain) et 100 000 € au total, pour des acquisitions de terrain non bâtis hors ZPENS au titre du règlement départemental d’aides à la protection et la valorisation du patrimoine naturel landais ; &lt;/li&gt;&lt;li&gt;20 % du montant TTC des dépenses plafonnées à 10 000 € TTC par ouvrage pour des acquisitions d’ouvrages transversaux en rivière (seuils, ouvrages de régulation, …).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les frais d’acquisition seront pris en compte au maximum sur l’estimation du coût par France Domaine (lorsque celle‑ci est obligatoire) ou par la SAFER, ainsi que les frais notariaux et les frais SAFER.&lt;/p&gt;&lt;p&gt;Le
  taux de subvention appliqué pourra être inférieur au taux maximum en 
 fonction des autres participations financières, dans le respect de la 
 réglementation relative au plafonnement des aides publiques en vigueur.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;IV
  – Opérations d’animation visant à améliorer la gestion de l’espace 
 rivière (cours d’eau et milieux humides associés) et de son bassin 
 versant&lt;/h2&gt;&lt;p&gt;Le taux maximum de subvention du Département est de 20 % du montant TTC des dépenses plafonnées globalement à 10 000 € par an.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/gestion-et-valorisation-des-cours-deau-et-milieux-humides-associes</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b03-aide-pour-la-gestion-et-la-valorisation-des-c/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>120334</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>La Drôme Laboratoire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Aide à la définition des besoins, objectifs et priorités.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement et analyse d&amp;#039;eaux, de sols, de boues et de végétaux pour la recherche de contaminants de type métaux lourds, hydrocarbures, pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;eau de forage ou de puits pour les demandes de permis de construire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle annuel des installations collectives d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification de la désinfection de réseaux d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle réglementaire des tours aéroréfrigérées d&amp;#039;un bâtiment
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de paramètres microbiologiques
+  &lt;em&gt;
+   Legionella spp
+  &lt;/em&gt;
+  et
+  &lt;em&gt;
+   pneumophila
+  &lt;/em&gt;
+  selon les limites de qualité prescrites par la réglementation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du traitement des circuits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement du carnet sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ A la livraison des travaux d&amp;#039;un bâtiment, le laboratoire départemental de la Drôme assure les analyses chimiques et bactériologiques de l&amp;#039;eau de réseau pour vérifier sa conformité à la réglementation. Plusieurs forfaits sont proposés P1, P2 D1 ou D2 définies par la réglementation.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle des moyens d&amp;#039;aération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Campagnes de mesures hivernale et estivale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils personnalisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La Drôme Laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
+   laboratoire&amp;#64;ladrome.fr
+  &lt;/a&gt;
+  – 04.75.81.70.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
+   www.ladromelaboratoire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>marie-laure.andres@landes.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4b03-aide-pour-la-gestion-et-la-valorisation-des-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>73939</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
@@ -8538,51 +8233,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>164141</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8853,624 +8548,129 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
-        <v>119710</v>
+        <v>144513</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
-[...4 lines deleted...]
-          <t>Gestion des rivières et des milieux humides</t>
+          <t>Prévenir les inondations liées aux cours d'eau et milieux humides associés – système d'endiguement</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Eure</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Association</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L42" s="1" t="inlineStr">
-        <is>
-[...481 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
 solidarité territoriale menée par le Département des Landes, considérant
  l&amp;#039;effort financier pour certains acteurs publics du territoire à 
 subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
 acquisitions foncières à vocation de travaux relevant des Décrets n° 
 2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
 règles applicables aux ouvrages construits ou aménagés en vue de 
 prévenir les inondations fluviales et aux règles de sûreté des systèmes 
 d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
             &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
  taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
 dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
 000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
  notamment en fonction des autres participations financières en respect 
 de la réglementation et notamment de celle attendue par l&amp;#039;entité 
 GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
 est de 30 % du montant HT des dépenses éligibles, pour un montant 
 minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
 fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
 compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
  maximum, notamment en fonction des autres participations financières en
  respect de la réglementation et notamment de celle attendue par 
 l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
  taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
 éligibles, pour un montant minimum de dépenses éligibles de 1 000 € HT. 
 Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
  en fonction des autres participations financières en respect de la 
 réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
 Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
 règlement et seront fixées par convention.&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Risques naturels</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
 éligibles les interventions suivantes relatives à la prévention des 
 inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
  que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
 menée par le Département des Landes, les organismes qui bénéficient par 
 ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
  être recevable, le dossier sollicitant l’aide du Département devra être
  déposé avant tout commencement d’opération et comporter l’ensemble des 
 pièces indiquées ci-après dans les articles suivants. Une autorisation 
 de démarrage anticipée des actions pourra toutefois être sollicitée 
 préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
 ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
  les opérations visant les objectifs précisés dans le présent dispositif
  sont éligibles. L’accompagnement départemental sera calculé sur la base
  des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
  études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
 sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
  landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
 suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
  études globales permettant à une collectivité ou un groupement de 
 collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
  n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
 d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
 général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
@@ -9543,591 +8743,916 @@
 coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
 procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
 estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
 dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
 d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
 l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
  dossier de consultation des entreprises, document qui aura été 
 préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
  éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
 des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
 interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
 la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
 ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
 Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
  inéligibles au présent dispositif toutes les acquisitions qui 
 bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
  complément des pièces obligatoires, pour être réputé complet, le 
 dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
  le plan de situation des acquisitions, * le relevé cadastral et le plan
  parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
  par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
 des procédures, * le détail estimatif prévisionnel des dépenses, * 
 l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2e0a-mirapi-conditions-deligibilite-de-laide-depar/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>119710</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
+ rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
+ habitats naturels associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
+ globale et la continuité écologique des cours d&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
+ (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
+ destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
+ préservation ou à la remise en bon état des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  récupère
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pas la TVA.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    Etudes
+   &lt;/em&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Etude de planification d&amp;#039;entretien et de restauration des rivières, milieux humides et aquatiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic : recensement, état des milieux aquatiques (zones humides, champs d&amp;#039;expansion de crues...), usages et fonctionnalités
+&lt;/p&gt;
+&lt;p&gt;
+ * Programmation pluriannuelle des interventions précisant les aspects techniques, financiers et organisationnels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etude réalisée en en régie avec un plafond de 25 000 euros/limitée à 18 mois,
+  Bureau d&amp;#039;étude retenu dans le cadre des marchés publics conformément à la réglementation en vigueur,
+  Plafond de l&amp;#039;aide : 30 000 € maximum par projet.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Plan de gestion des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * Diagnostic, enjeux, objectifs, patrimoine naturel, fonctionnalité des milieux humides,
+&lt;/p&gt;
+&lt;p&gt;
+ *Programme de restauration et d&amp;#039;entretien du site,
+&lt;/p&gt;
+&lt;p&gt;
+ * Valorisation du site, suivi et mise en œuvre du plan de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou associative (association agrée protection de l&amp;#039;environnement),
+  Surface minimum du site : 1 ha,
+  Déplafonnement possible pour les plans de gestion compatible avec la méthode nationale sur les ENS et uniquement pour les associations
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Etude relative à la continuité écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etude préalable de définition des scénarios de la Restauration de la Continuité Ecologique et maîtrise d&amp;#039;œuvre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de maîtrise d&amp;#039;ouvrage publique ou associative,
+  Plafond des aides départementales à 30 000 € par projet, M
+  ise en œuvre d&amp;#039;un suivi photos et/ou du milieu.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux de restauration et de renaturation des cours d&amp;#039;eau/milieux humides
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux : abattage, replantation,
+ ensemencement, étrepage, débroussaillage, clôture, restauration des connexions lit majeur lit mineur.....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou
+  associative (association agrée protection de l&amp;#039;environnement),
+  Les travaux de restauration interviennent sur des sites n&amp;#039;ayant pas encore subit d&amp;#039;aménagement ou de
+  restauration,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  du cours d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de restauration légère : retalutage, plantation, pose de clôture, plantation, banquettes,....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Note justificative : restauration de berges (abris espèces protégés, ...), coupe sélective des espèces
+  présentes pour une pose de clôture, replantation,
+  Exclusion des protections de biens immobiliers
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  de la
+  continuité
+  écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de renaturation, effacement et équipement (suivi milieu si nécessaire)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Fournir le tableau des fiches FORCE au solde de l&amp;#039;opération, P
+  lafond de l&amp;#039;aide : 40 000 € maximum par projet
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition foncière
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquisition de zones humides en vue de restaurer la fonctionnalité dont le patrimoine naturel
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Convention avec objectif de restauration et maintien du milieu humide dans un objectif de conservation de la biodiversité,
+  Estimation des domaines/SAFER,
+  Déplafonnement possible si l&amp;#039;action est portée par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Valorisation pédagogique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Document de gestion établi,
+  Inscription au PDIPR,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  avérée sur la restauration des zones humides.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;attribution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
+ législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
+ impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
+ piscicole peut être financé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
+ l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
+ accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
+ Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage des travaux doit nécessairement assurer l&amp;#039;entretien des ouvrages ou des aménagements réalisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides du Département associées à un autre financeur ne peuvent dépasser 80 % du montant H.T. des études et
+ travaux pour les collectivités territoriales.
+&lt;/p&gt;
+&lt;p&gt;
+ Un déplafonnement sera possible uniquement pour les associations et sur les sites classés Espaces Naturels Sensibles et
+ ce, afin d&amp;#039;être cohérent avec les objectifs du schéma départemental des ENS.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions dont le montant est supérieur à 23 000 euros doivent faire l&amp;#039;objet d&amp;#039;une convention (conformément à
+ l&amp;#039;article 10 de la loi n°2000-321 du 12 avril 2000 et l&amp;#039;article 1 du décret n°2011-495 du 6 juin 2001).
+&lt;/p&gt;
+&lt;p&gt;
+ Les données relatives aux études devront alimenter les bases de données régionales spécifiques aux milieux humides et
+ cours d&amp;#039;eau (Fiche FORCE, observatoire de la biodiversité...).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont exclus de ce régime d&amp;#039;aide tous les projets et travaux liés :
+ &lt;/li&gt;
+ &lt;li&gt;
+  à des mesures compensatoires réglementaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre d&amp;#039;une activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à l&amp;#039;installation ou la pérennisation d&amp;#039;une activité sportive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre de travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution d&amp;#039;un dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour toutes les opérations :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - La délibération du maître d&amp;#039;ouvrage: cette délibération signée doit intégrer le plan de financement, incluant les
+ subventions octroyées au Département mais également à toute autre structure.
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche financière
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche doit récapituler les différentes dépenses relatives à l&amp;#039;opération (travaux, honoraires de maîtrise d&amp;#039;œuvre,
+ publications...). La fiche financière doit également comporter la mention « Présenté par le représentant légal de la
+ collectivité, qui certifie l&amp;#039;inscription de cette opération au budget ».
+&lt;/p&gt;
+&lt;p&gt;
+ - Demandeur ne récupérant pas la TVA : Attestation de non récupération.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour une étude, une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, une mission de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises ou bureau d&amp;#039;études (CCTP, acte d&amp;#039;engagement,....),
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour la réalisation de travaux :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Plan de situation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Note descriptive du projet : contexte, objectifs de l&amp;#039;opération, volets réglementaires, environnemental, technique
+ et financier, descriptif du milieu avant et après travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - Pièces réglementaires (arrêté d&amp;#039;autorisation ou de déclaration, déclaration d&amp;#039;intérêt général, convention),
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises,
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel,
+&lt;/p&gt;
+&lt;p&gt;
+ - Photos avant (la demande de solde devra inclure les photos après travaux),
+&lt;/p&gt;
+&lt;p&gt;
+ - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour une acquisition foncière :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Carte des parcelles à acquérir,
+&lt;/p&gt;
+&lt;p&gt;
+ - Estimation financière (Domaines, SAFER...),
+&lt;/p&gt;
+&lt;p&gt;
+ - Copie de l&amp;#039;acte notarié ou compromis de vente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Département
+&lt;/p&gt;
+&lt;p&gt;
+ 14 boulevard Georges Chauvin
+&lt;/p&gt;
+&lt;p&gt;
+ CS 72101 - 27021 Evreux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 32 31 50 50
+&lt;/p&gt;
+&lt;p&gt;
+ Marion HENRY
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
+  marion.henry&amp;#64;eure.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>CD27</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
-        <v>165279</v>
+        <v>140803</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
-[...4 lines deleted...]
-          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'Eau Loire-Bretagne</t>
+          <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
-        <is>
-[...163 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>94676</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -10240,1242 +9765,1118 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165279</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, dans un objectif de substitution dans le
+ cadre d’un PTGE approuvé, l’agence peut accompagner la déconnexion des 
+plans d’eau à usage d’irrigation pour isolement du réseau hydrographique
+ par un bras de contournement, ou leur effacement associé à un stockage 
+hivernal. Cette déconnexion peut également être financée dans les 
+territoires en zone de répartition des eaux (ZRE) au titre de travaux de
+ substitution de prélèvements impactants des retenues d’eau potable afin
+ de préserver l’approvisionnement en eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deconnexion-de-plans-deau-a-usage-agricole-integree-dans-un.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconnecter-des-plans-deau-a-usage-agricole-integree-dans-un-ptge-approuve-ou-en-zre/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>28/06/2021</t>
+          <t>26/06/2025</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>164336</v>
+        <v>165172</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+          <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de d'eau et nature en ville et village</t>
+          <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...152 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
 canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
 initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
 améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
 ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
 répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
 (FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
  l’eau.&lt;/p&gt;
 &lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
 permettant de justifier le caractère fuyard des canalisations à 
 remplacer et permettant de quantifier le volume des fuites pouvant être 
 évitées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>164336</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
+désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
+arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
+jardins pédagogiques, … ;
+&lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
+cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
+aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
+récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Jeunesse
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation au sein des 
+écoles&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau Loire-Bretagne</t>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>162945</v>
+        <v>147706</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Architecte consultant de la MIQCP</t>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+          <t>PETR du Pays du Perche ornais</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165252</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux d’effacement et arasement d’obstacles</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'effacement, d'arasement d'obstacles (ouvrages, plan d'eau…) publics ou privés</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 90</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-deffacement-darasement-dobstacles.html</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-travaux-deffacement-et-arasement-dobstacles/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
-          <t>PETR du Pays du Perche Ornais</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>120383</v>
+        <v>144514</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Contribuer financièrement à la réalisation d'études permettant soit la réalisation ultérieure de travaux destinés à l'amélioration de l'état et du fonctionnement des cours d'eau</t>
-[...4 lines deleted...]
-          <t>ETUDES RIVIERES</t>
+          <t>Financer des projets d’investissement sur les systèmes d’endiguement fluviaux du territoire pour prévenir les inondations liées aux cours d'eau et aux milieux humides associés</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
-        <is>
-[...268 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
 solidarité territoriale menée par le Département des Landes, considérant
  l&amp;#039;effort financier pour certains acteurs publics du territoire à 
 subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
 acquisitions foncières à vocation de travaux relevant des Décrets n° 
 2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
 règles applicables aux ouvrages construits ou aménagés en vue de 
 prévenir les inondations fluviales et aux règles de sûreté des systèmes 
 d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
             &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
  taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
 dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
 000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
  notamment en fonction des autres participations financières en respect 
 de la réglementation et notamment de celle attendue par l&amp;#039;entité 
 GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
 est de 30 % du montant HT des dépenses éligibles, pour un montant 
 minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
 fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
 compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
  maximum, notamment en fonction des autres participations financières en
  respect de la réglementation et notamment de celle attendue par 
 l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
  taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
@@ -11483,63 +10884,63 @@
 Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
  en fonction des autres participations financières en respect de la 
 réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
 Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
 règlement et seront fixées par convention.&lt;/p&gt;
             &lt;p&gt;Le Département est susceptible d&amp;#039;accorder à l&amp;#039;Institution
  Adour des aides dans le cadre d&amp;#039;une délégation ou d&amp;#039;un transfert des 
 compétences en matière de défense contre les inondations (item 5 de la 
 GEMAPI) par les établissements publics de coopération intercommunale à 
 fiscalité propre (EPCI-FP) ou les syndicats mixtes de bassins versants 
 landais ou interdépartementaux.&lt;/p&gt;
 &lt;p&gt;Ces aides seront exclusivement destinées à des opérations (études 
 et/ou travaux) visant à assurer les premiers travaux d&amp;#039;investissement 
 sur les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
 procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
  et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;
 &lt;p&gt;Le Département est également susceptible d&amp;#039;accorder à l&amp;#039;Institution 
 Adour, mais aussi aux Communes, aux EPCI-FP ou aux syndicats mixtes 
 landais ou interdépartementaux compétents en matière de GEMAPI des aides
  pour des acquisitions foncières en vue des travaux d&amp;#039;investissement sur
  les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
 procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
  et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Risques naturels</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
 éligibles les interventions suivantes relatives à la prévention des 
 inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
  que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
 menée par le Département des Landes, les organismes qui bénéficient par 
 ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
  être recevable, le dossier sollicitant l’aide du Département devra être
  déposé avant tout commencement d’opération et comporter l’ensemble des 
 pièces indiquées ci-après dans les articles suivants. Une autorisation 
 de démarrage anticipée des actions pourra toutefois être sollicitée 
 préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
 ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
  les opérations visant les objectifs précisés dans le présent dispositif
  sont éligibles. L’accompagnement départemental sera calculé sur la base
  des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
  études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
 sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
  landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
 suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
  études globales permettant à une collectivité ou un groupement de 
 collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
  n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
 d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
 général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
@@ -11612,1558 +11013,1398 @@
 coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
 procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
 estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
 dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
 d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
 l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
  dossier de consultation des entreprises, document qui aura été 
 préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
  éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
 des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
 interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
 la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
 ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
 Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
  inéligibles au présent dispositif toutes les acquisitions qui 
 bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
  complément des pièces obligatoires, pour être réputé complet, le 
 dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
  le plan de situation des acquisitions, * le relevé cadastral et le plan
  parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
  par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
 des procédures, * le détail estimatif prévisionnel des dépenses, * 
 l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3124-prevention-des-inondations-liees-aux-cours-de/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>165636</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'installation de production d'eau chaude solaire thermique</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que ces points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible, ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le &lt;strong&gt;solaire thermique&lt;/strong&gt; est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d’eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs ;&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture ;&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée. Cela vous confortera dans votre choix d’investir.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Déposez ensuite un dossier&lt;/strong&gt; de demande d’aide.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-d-eau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
+        <v>162512</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162509</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>ETUDES NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités à réaliser des études visant à mieux connaître les consommations d’eau potable sur leur patrimoine, prioriser les travaux à réaliser pour réduire leurs consommations, et à rechercher des solutions alternatives à l’utilisation de l’eau potable sur leur territoire pour générer des économies sur la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;études, audits et diagnostics des consommations d&amp;#039;eau potable des services et bâtiments publics&lt;/li&gt;&lt;li&gt;études d&amp;#039;opportunité pour l&amp;#039;utilisation de ressources en eaux non conventionnelles (eaux pluviales, eaux grises, eaux usées...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études devront être réalisées par un prestataire externe.&lt;/li&gt;&lt;li&gt;Le cahier des charges de l’étude doit être soumis préalablement à l&amp;#039;avis des services du Département. Il doit respecter les prescriptions du cahier des charges type transmis par les services du Département.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etudes-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la cohésion des territoires&lt;/p&gt;&lt;p&gt;Tel: 02 76 51 61 54&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>165164</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q56" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E54" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>122830</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature (LEADER /Fiche action 5)</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>Les objectifs sont multiples et visent à
+ :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  permettre la découverte du territoire à travers les canaux, les cours d&amp;#039;eau et les circuits de randonnée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir la mise en réseau des sites et des acteurs à travers l&amp;#039;itinérance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer la destination touristique du territoire et du Lac du Der
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer des itinéraires de découvertes et des déclinaisons locales à pied, en vélo, à cheval, en lien et en complémentarité avec le réseau des voies vertes et de canaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les services et les activités atour de l&amp;#039;eau et de la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;accessibilité des plans d&amp;#039;eau, canaux et rivières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le développement touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  fédérer et inscrire les acteurs du territoire autour de la démarche touristique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études, de diagnostics pour la création ou le développement/modernisation de voies douces, d&amp;#039;itinéraires de découverte, d&amp;#039;équipements et de sites de loisirs et enfin de nouveaux produits touristiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;hébergements insolites, atypiques ou thématisés dans la limite de 2 hébergements insolites ou atypiques sur la durée du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de parcours accrobranche, via ferrata, escalade en pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et réhabilitation d&amp;#039;équipements pour rendre les sites de loisirs et touristiques proches de l&amp;#039;eau accessible au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception, aménagement, réhabilitation et équipement (signalétique) de circuits thématiques et des sentiers de voies douces et de randonnée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception et mise en place de nouveaux produits touristiques sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place et promotion des modes de déplacements touristiques doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication, de sensibilisation et de promotion permettant la mise en valeur et le développement du tourisme et des activités de pleine nature à tous les publics : animations, événement, participation à des salons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation pour les activités nouvelles et expérimentales (n&amp;#039;existant pas encore sur le territoire) renvoyant au tourisme mais aussi pour la communication et la promotion touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la promotion du territoire (agents et élus) sur les thématiques de la promotion touristique dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de sensibilisation et de communication touristiques : création de supports, outils de diffusion et de matériels renvoyant au numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c06-federer-les-acteurs-locaux-autour-dune-demarc/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
 d’ouvrage à réaliser des études et des travaux pour restaurer la 
 continuité écologique qui vise à permettre la libre circulation des 
 espèces, à assurer le transport naturel des sédiments et le bon 
 fonctionnement de l’écosystème.&lt;/p&gt;
 &lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
  pour une politique apaisée de restauration de la continuité écologique 
 (PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
 &lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
  des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
 n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
 &lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
  les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
-de restauration de la continuité écologique (liste annexée au Sdage)&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S54" s="1" t="inlineStr">
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W54" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...236 lines deleted...]
-      <c r="A56" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>121762</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...411 lines deleted...]
-      </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...286 lines deleted...]
-          <t>01/03/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>