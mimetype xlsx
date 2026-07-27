--- v1 (2026-04-13)
+++ v2 (2026-07-27)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH209"/>
+  <dimension ref="A1:AH200"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,51 +298,51 @@
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+          <t>'- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
@@ -449,51 +449,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>21/11/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>16244</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EduRénov</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
@@ -633,51 +633,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>12/12/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>120584</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
@@ -839,51 +839,51 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>103448</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Construction de chaufferies biomasse</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1030,91 +1030,91 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/07/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>82917</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
@@ -1264,77 +1264,77 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>77368</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires
-Banque Européenne d'Investissement (BEI)</t>
+          <t>Banque Européenne d'Investissement (BEI)
+Banque des Territoires</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
@@ -1467,51 +1467,51 @@
 Construction d’un gymnase</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>97602</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -1630,51 +1630,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>74155</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
@@ -1793,81 +1793,81 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>126158</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
-Autre aide financière</t>
+Autre aide financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-bois.pdf
@@ -1995,84 +1995,84 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>10/01/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>111760</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Conseil en Energie Partagé</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention
+          <t>Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
@@ -2177,79 +2177,79 @@
           <t>Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>12476</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>DDT de la Lozère</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aménagements d&amp;#039;espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -2342,51 +2342,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>28/11/2019</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>1069</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer de l'ingénierie aux territoires ruraux</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
@@ -2532,51 +2532,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>116416</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
@@ -2801,51 +2801,51 @@
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
       <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>23/02/2022</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>83479</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
@@ -3209,106 +3209,513 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>140755</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un bilan énergétique du patrimoine communal</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner dans la transition énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Conseil en Energie Partagé (CEP)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - établir un inventaire du patrimoine communal
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -effectuer un bilan énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ - définir un programme d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ - diminuer les consommations et dépenses énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer le confort des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer au service Conseil en Energies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir les factures et éléments nécessaires à l&amp;#039;analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouvrir les bâtiments à la visite
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  cep&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>141752</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -3327,555 +3734,148 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...405 lines deleted...]
-      </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>155127</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4129,51 +4129,51 @@
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>157097</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
@@ -4342,51 +4342,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>143309</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
@@ -4674,51 +4674,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>117148</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
@@ -4920,51 +4920,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>119941</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5093,80 +5093,80 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>162443</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Maîtriser l'énergie dans les bâtiments publics</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...2 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 60</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
@@ -5223,51 +5223,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>126132</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Architectes Conseils</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5398,51 +5398,51 @@
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>312</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui en expertise sur les thématiques de transitions écologique et énergétique et d'aménagement durable</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
@@ -5523,137 +5523,641 @@
         </is>
       </c>
       <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>155562</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
  &lt;/li&gt;
  &lt;li&gt;
   Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
  &lt;/li&gt;
  &lt;li&gt;
   La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
  &lt;/li&gt;
  &lt;li&gt;
   La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
  &lt;/li&gt;
@@ -5693,337 +6197,138 @@
  &lt;li&gt;
   La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
  &lt;/li&gt;
  &lt;li&gt;
   Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
  &lt;/li&gt;
  &lt;li&gt;
   Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond de
  dépenses éligibles :
  &lt;/strong&gt;
  600.000€ HT
 &lt;/p&gt;
 &lt;p&gt;
  NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...197 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>152452</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6412,79 +6717,79 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>130993</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
@@ -6638,2139 +6943,2268 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
+        <v>71865</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Financer la création d’écoles de production</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour développer les offres de formation dans les métiers industriels, la Banque des Territoires accompagne les collectivités locales, les chambres de commerce et d&amp;#039;industrie, les branches professionnelles ou les industriels
+ &lt;strong&gt;
+  dans leur projet de création d&amp;#039;école de production.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les porteurs de projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  en finançant,
+  &lt;strong&gt;
+   avant la création
+  &lt;/strong&gt;
+  , un chef de projet en préfiguration/ingénierie et une partie de l&amp;#039;étude de faisabilité (50 % du montant total TTC) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et en accordant un
+  &lt;strong&gt;
+   prêt subordonné
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ &lt;p&gt;
+  &lt;span&gt;
+   &lt;br /&gt;
+  &lt;/span&gt;
+ &lt;/p&gt;
+ Les écoles de production, établissements privés appartenant au réseau national des Ecoles de production, préparent les jeunes à partir de 15 ans à des diplômes d&amp;#039;Etat. Elles ont pour objectif de les
+ &lt;strong&gt;
+  former à des métiers en tension
+ &lt;/strong&gt;
+ et qui
+ &lt;strong&gt;
+  répondent aux besoins des entreprises du territoire.
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ecole_de_production_psat</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau national des
+ &lt;a href="https://www.ecoles-de-production.com/"&gt;
+  Ecoles de Production
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Nous contacter par mail via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90d3-rendre-plus-attractifs-les-metiers-industriel/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>166258</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>CCR</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 70</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Haute-Savoie</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>a.lebessou@syane.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Syane</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>13/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>163082</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>163081</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Animation et mise en réseau
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>163078</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>152925</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Prioriser la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Prioréno</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...2 lines deleted...]
-Banque des Territoires
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+GRDF
 ENEDIS</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
 &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Prioréno met à disposition des collectivités
  &lt;strong&gt;
   une vision cartographique de leur parc de bâtiments publics
  &lt;/strong&gt;
  ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
  &lt;strong&gt;
   une vision globale des consommations énergétiques de ses bâtiments
  &lt;/strong&gt;
  et aide à établir un plan de rénovation énergétique pertinent.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Prioréno répond aux problématiques de terrain :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
  &lt;strong&gt;
   analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
  &lt;/strong&gt;
  présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;&lt;em&gt;
   * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
  &lt;/em&gt;&lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour bénéficier de l&amp;#039;aide, il faut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avoir un compte sur le site de la Banque des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Connaitre sa liste de PRMs
 &lt;/p&gt;
 &lt;p&gt;
  Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Territoires Enedis</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>pauline.wissocq@enedis.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Enedis</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>25/10/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>129719</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant au développement durable de la commune</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>14/02/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
-[...25 lines deleted...]
- Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>plafonné</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
+et des intercommunalités dans le domaine de la 
+rénovation énergétique des bâtiments publics, le 
+SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
+s’associer pour coordonner leurs dispositifs de soutien 
+financier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des travaux de rénovation énergétique sur son patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collectivités franciliennes de moins de 20 000 habitants
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...54 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
 &lt;/p&gt;
 &lt;p&gt;
  Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  adresse mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>31/10/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...382 lines deleted...]
-      <c r="A41" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>71870</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les schémas directeurs immobiliers énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   les montages juridiques et financiers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...229 lines deleted...]
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>24806</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
  &lt;/span&gt;
  &lt;span&gt;
   Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
  &lt;/span&gt;
@@ -8789,65 +9223,65 @@
 &lt;ul&gt;
  &lt;li&gt;
   les frais liés au DPE et/ou aux études thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
  &lt;/li&gt;
  &lt;li&gt;
   isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
  &lt;/li&gt;
  &lt;li&gt;
   amélioration thermique des vitrages et menuiseries existantes,
  &lt;/li&gt;
  &lt;li&gt;
   installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
  &lt;/li&gt;
  &lt;li&gt;
   organes de pilotages des installations (GTC, régulation...)
  &lt;/li&gt;
  &lt;li&gt;
   maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
  &lt;/li&gt;
  &lt;li&gt;
   Soit l&amp;#039;atteinte de la classe énergétique B
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
 &lt;/p&gt;
@@ -8859,72 +9293,72 @@
   Sont exclus de ce dispositif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
 &lt;/p&gt;
 &lt;p&gt;
  A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renseignements : Secrétariat de Direction
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Montpellier : Tél : 04 67 22 97 02
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse : Tél : 05 61 33 50 20
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 11-12-30-34-48-66
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
@@ -8935,184 +9369,413 @@
   &lt;li&gt;
    34064 Montpellier Cedex 2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 9-12-31-32-46-65-81-82
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
   &lt;/li&gt;
   &lt;li&gt;
    22, bd Maréchal Juin
   &lt;/li&gt;
   &lt;li&gt;
    31406 Toulouse Cedex 9
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>152466</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -9550,276 +10213,276 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>105065</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -9871,906 +10534,869 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion des inondations
 Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>24/11/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>165521</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...9 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
-Agences de l'eau</t>
-[...2 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>163148</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>163141</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
 des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
 un enjeu dans un contexte de changement climatique. Elle cible une gestion
 intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
 limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
 (infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
 recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
 place par les services départementaux et leurs partenaires, un accompagnement
 adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
 du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
 général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
 la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
 de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
 l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
 avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
 sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
 que référent elle sera en charge de la coordination des acteurs et la
 répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
 abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
 le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
 compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
 création de schéma d’intention et la prise en compte de l’accessibilité, SEME
 sur La sensibilisation aux enjeux environnementaux des différents acteurs et
 l’intégration d’une biodiversité dans les projets et la Direction des Routes
 sur les dépendances de la route.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Sols
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
 du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
 commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B49" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>120959</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
-[...191 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -10794,2055 +11420,1638 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>112126</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>*sous adhésion</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
  &lt;/li&gt;
  &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
  &lt;/li&gt;
  &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
 &lt;p&gt;
  Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
  &lt;br /&gt;
  Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>subventions@sdes73.com</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>101597</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Accélérer la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...2 lines deleted...]
-Banque des Territoires
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+ADEME
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E53" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>77367</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H53" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+ La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Rénover des établissements scolaires ;
-[...8 lines deleted...]
-  Prioriser les travaux.
+  Avoir une meilleure gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la transition climatique et bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+ Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
-[...5 lines deleted...]
-  Les travaux à prioriser.
+  Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
-[...23 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U53" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
-[...180 lines deleted...]
- &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>74156</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-[...45 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
-[...22 lines deleted...]
-      <c r="M56" s="1" t="inlineStr">
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  278 écoles
-[...108 lines deleted...]
-   lmonnier&amp;#64;hellio.com
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>56180</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 500€/an &amp;#43; 50€/bâtiment/an
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 5500€/bâtiment
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 5% du coût des travaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent au SDEC ENERGIE.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>55820</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
 &lt;/p&gt;
 &lt;p&gt;
  A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Remplacement d&amp;#039;une chaudière fioul.
 &lt;/p&gt;
 &lt;p&gt;
  Isolation des combles ou des parois verticales.
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une ventilation mécanique double flux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.te81.fr/transition-energetique/cee/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Thibaud Mahul
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission rénovation énergétique
 &lt;/p&gt;
 &lt;p&gt;
  t.mahul&amp;#64;te81.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 47 90 37 58
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>p.vienne@te81.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>29/07/2020</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>50278</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Visualiser le déploiement du numérique à l'école</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Caisse des Dépôts ;
  &lt;/li&gt;
  &lt;li&gt;
   Le Ministère de l&amp;#039;Éducation nationale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À la connectivité des établissements ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux équipements ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux ressources ;
  &lt;/li&gt;
  &lt;li&gt;
   Et aux expérimentations.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...177 lines deleted...]
-      </c>
       <c r="AH60" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
         <v>143307</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -12958,51 +13167,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
         <v>133059</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13229,83 +13438,83 @@
 Gestion des inondations</t>
         </is>
       </c>
       <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
       <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH62" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
         <v>129712</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H63" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
       <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
@@ -13562,273 +13771,89 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>SYDEV</t>
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
-        <v>71654</v>
+        <v>119940</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Développer une école de conduite à statut associatif</t>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Mob'In France</t>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...4 lines deleted...]
-Association</t>
+          <t>Département</t>
         </is>
       </c>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
-        <is>
-[...181 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -13845,261 +13870,445 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>71654</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Développer une école de conduite à statut associatif</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  écoles de conduite à statut associatif
+ &lt;/strong&gt;
+ sont des associations qui accueillent des publics en insertion sociale et/ou professionnelle, présentant des risques du point de vue de leur socialisation ou leur insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Elles ont pour finalité de prévenir ou de gérer des risques sociaux, de permettre l&amp;#039;accès à la mobilité, l&amp;#039;accès à la mobilisation de personnes en manque ou ruptures de liens et d&amp;#039;accompagner à l&amp;#039;insertion sociale et professionnelle.
+ &lt;br /&gt;
+ L&amp;#039;enseignement du code et de la conduite est considéré comme un vecteur d&amp;#039;insertion grâce à une approche globale de la personne (le rapport à la règle et à la loi, l&amp;#039;estime de soi, l&amp;#039;apprentissage, les savoirs fondamentaux, les repérages espace-temps, les motivations personnelles, la santé, le développement cognitif, la reconnaissance et l&amp;#039;intégration sociale) et à la double dimension « formation - éducation ».
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;arrêté du 08 janvier 2001 relatif aux conditions d&amp;#039;agrément ECSA (école de conduite à statut associatif) précise le cadre réglementaire et législatif qui s&amp;#039;impose à ces associations qui s&amp;#039;appuient sur la formation à la conduite et à la sécurité routière pour faciliter l&amp;#039;insertion ou la réinsertion sociale ou professionnelle.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Plusieurs acteurs territoriaux du réseau Mob&amp;#039;In France possèdent l&amp;#039;agrément ECSA et peuvent vous accompagner dans les démarches législatives, juridiques ou organisationnelles dans la création et le développement d&amp;#039;une école de conduite à statut associatif.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ AFODIL, acteur membre du réseau Mob&amp;#039;In Pays de la Loire (https://www.afodil.org/) a aidé à la création d&amp;#039;une ECSA à Laval et à la Roche-sur-Yon.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Emploi
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programmes disponibles sur les Régions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Grand Est
+ &lt;br /&gt;
+ - Bourgogne Franche Comté
+ &lt;br /&gt;
+ - Auvergne Rhône Alpes
+ &lt;br /&gt;
+ - Corse
+ &lt;br /&gt;
+ - Occitanie
+ &lt;br /&gt;
+ - Nouvelle Aquitaine
+ &lt;br /&gt;
+ - Centre Val de Loire
+ &lt;br /&gt;
+ - Pays de la Loire
+ &lt;br /&gt;
+ - Bretagne
+ &lt;br /&gt;
+ - Normandie
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/65c1-developper-une-ecode-de-conduite-a-statut-ass/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
-          <t>Direction générale des collectivités locales</t>
+          <t>Mob'In France</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>16/11/2020</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>121762</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14228,92 +14437,92 @@
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
         <v>162711</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (TE83)
-Fédération nationale des collectivités concédantes et régies (FNCCR)
-Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
+Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
 Ingénierie technique
-Subvention</t>
+Subvention
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
@@ -14420,92 +14629,92 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>156134</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J68" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
@@ -14625,315 +14834,85 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>116231</v>
+        <v>117377</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
-[...4 lines deleted...]
-          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>ADEME
-Agence Française de Développement (AFD)</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
-        <is>
-[...222 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
  &lt;br /&gt;
  Le conseil du CAUE vise à intégrer dans le projet une approche :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualitative (paysage),
  &lt;/li&gt;
  &lt;li&gt;
   Environnementale et soutenable,
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -14985,156 +14964,386 @@
   Participation en réunion de travail,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement (AFD)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>AFD Agence française de Développement</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
-          <t>07/04/2022</t>
+          <t>16/02/2022</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
         <v>165811</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
@@ -15150,114 +15359,110 @@
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
-[...3 lines deleted...]
-confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
 les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
 consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
 bâtiment. Une réduction significative des émissions de gaz à effet de
 serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
-fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
 vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
 prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
 la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
 améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
 dans les salles de classes.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P71" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
       <c r="Q71" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
 groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
      porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
  &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
      existants permettant de diminuer significativement leur consommation
-     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
  &lt;li&gt;Sont cohérents avec les prescriptions et
      recommandations de réduction de la vulnérabilité des bâtiments au risque
      d’inondation lorsque les bâtiments concernés par les travaux sont dans le
      périmètre d’un plan de prévention du risque.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
 démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
-règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
@@ -15296,51 +15501,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
         <v>131373</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l’accès des élèves d’écoles élémentaires aux piscines du Département</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Encouragement à la natation</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
@@ -15466,51 +15671,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>10/03/2023</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
         <v>121337</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15647,51 +15852,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
         <v>52290</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
@@ -16103,51 +16308,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH74" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:34" customHeight="0">
       <c r="A75" s="1">
         <v>153932</v>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16304,91 +16509,91 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
       <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
         <v>163959</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
-Office Français de la Biodiversité (OFB)
-Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences de l'eau</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -16618,92 +16823,92 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
         <v>163896</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...2 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H77" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -16910,905 +17115,360 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH77" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:34" customHeight="0">
       <c r="A78" s="1">
-        <v>115175</v>
+        <v>166164</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Être aidé au fonctionnement de conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
-[...543 lines deleted...]
-        <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F81" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I81" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q81" s="1" t="inlineStr">
+      <c r="Q78" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>165809</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C82" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
 renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
 d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
 d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
 dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
 ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
 de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
 infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Qualité de l'air
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q79" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
 mesure concerne la France métropolitaine, les départements et régions
 d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
 porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les collectivités territoriales
      et leurs groupements ;&lt;/li&gt;
  &lt;li&gt;Les établissements publics
      locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
      locales) ; &lt;/li&gt;
  &lt;li&gt;Les établissements publics
      de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
  &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
  &lt;li&gt;Les associations et entreprises,
      sous réserve que le projet présente un intérêt général et qu’il soit
      explicitement soutenu par la collectivité compétente en matière
      d’urbanisme et d’aménagement.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; Le
 projet peut faire l’objet d’un « co-portage » avec un partenaire
 (notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
 éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Préservent ou recréent des
      espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
  &lt;li&gt;Sont situés au sein ou en
      continuité d’un espace urbanisé ;&lt;/li&gt;
@@ -17836,419 +17496,798 @@
 &lt;/ul&gt;&lt;p&gt;La
 renaturation doit avant tout renforcer la fonctionnalité écologique de
 l’écosystème, et renforcer la biodiversité locale dans son
 ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
 mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Des subventions d’études de
      diagnostic territorial et de stratégie de
      résilience climatique et de renaturation, dans le cadre de l’élaboration
      des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
      PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
      PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
      quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
      chaleur urbain, afin notamment d’identifier les quartiers prioritaires
      pour les opérations de renaturation ;&lt;/li&gt;
  &lt;li&gt;Des études préalables à la conception de projets développant
      des solutions fondées sur la nature, ainsi que leur évaluation dans le
      temps ; &lt;/li&gt;
 &lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>162652</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Programme ACTEE - SDE35</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>140803</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>94676</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -18361,160 +18400,387 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
+ &lt;br /&gt;
+ • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
+ &lt;br /&gt;
+ • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
+ &lt;br /&gt;
+ • Urbanisme (planification et opérationnel).
+ &lt;br /&gt;
+ • Accompagnement à la passation des marchés publics.
+ &lt;br /&gt;
+ • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
+ &lt;br /&gt;
+ • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Sécurisation de carrefour.
+ &lt;br /&gt;
+ -  Rénovation de voirie existante.
+ &lt;br /&gt;
+ - Aménagement de pistes cyclables.
+ &lt;br /&gt;
+ - Aménagement de city-stade.
+ &lt;br /&gt;
+ - Construction de déchèterie.
+ &lt;br /&gt;
+ - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
+ &lt;br /&gt;
+ - Rénovation de salle polyvalente.
+ &lt;br /&gt;
+ - Construction de centre de loisirs.
+ &lt;br /&gt;
+ - Rénovation de la mairie.
+ &lt;br /&gt;
+ - Construction de médiathèque.
+ &lt;br /&gt;
+ - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Rénovation des réseaux de distribution d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
+ &lt;br /&gt;
+ - Construction et rénovation de station d&amp;#039;épuration.
+ &lt;br /&gt;
+ -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
+ &lt;br /&gt;
+ - Diagnostic des ouvrages d&amp;#039;art
+ &lt;br /&gt;
+ - Mise en œuvre d&amp;#039;urbanisme opérationnel
+ &lt;br /&gt;
+ - Révision de PLU
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
+ &lt;br /&gt;
+ Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://agence01.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Yvan Pauget, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ conseil&amp;#64;agence01.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 74 55 49 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>conseil@agence01.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
-          <t>28/06/2021</t>
+          <t>20/07/2023</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
         <v>151701</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H85" s="1" t="inlineStr">
         <is>
@@ -18681,278 +18947,248 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>145890</v>
+        <v>119945</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les opérations des collectivités</t>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale d'Ingénierie de l'Ain</t>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...65 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
 Friche
+Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Accessibilité
-Appui méthodologique</t>
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
-[...2 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U86" s="1" t="inlineStr">
         <is>
-          <t>Ain</t>
-[...4 lines deleted...]
-          <t>http://agence01.fr/</t>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
       <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Yvan Pauget, Directeur
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y86" s="1" t="inlineStr">
         <is>
-          <t>conseil@agence01.fr</t>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
       <c r="Z86" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
       <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB86" s="1" t="inlineStr">
         <is>
-          <t>Construction d’une cantine scolaire
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
-Création d’une maison de santé
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
 Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
 Gestion d'une base nautique
-Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC86" s="1" t="inlineStr">
         <is>
-          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+          <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
-          <t>20/07/2023</t>
+          <t>02/08/2022</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
         <v>119980</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -19186,1712 +19422,1227 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>119945</v>
+        <v>67589</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+          <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Dotation de soutien à l'investissement local</t>
+          <t>Ingenierie départementale</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Préfectures de région</t>
+          <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 80</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
-        <is>
-[...192 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...154 lines deleted...]
-      <c r="A91" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>119706</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>164336</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
+désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
+arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
+jardins pédagogiques, … ;
+&lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
+cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
+aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
+récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Jeunesse
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation au sein des 
+écoles&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>162828</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I92" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD92" s="1" t="inlineStr">
+      <c r="AD91" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>145008</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>50028</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...288 lines deleted...]
-      <c r="A96" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>157090</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -20913,73 +20664,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -21013,1526 +20764,1086 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD96" s="1" t="inlineStr">
+      <c r="AD94" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>44635</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W97" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...290 lines deleted...]
-      <c r="A100" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>162634</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>139936</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...294 lines deleted...]
-      <c r="A103" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>162651</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Avance récupérable
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>131826</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -22552,399 +21863,399 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>141290</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>155117</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -23017,281 +22328,281 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF106" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>119942</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -23320,165 +22631,165 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>111710</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -23496,66 +22807,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -23692,209 +23003,209 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W108" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>120379</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -24033,64 +23344,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -24287,717 +23598,717 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF109" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>117172</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J106" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>163291</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB107" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>98630</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>117496</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -25021,1177 +24332,898 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>162526</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F114" s="1" t="inlineStr">
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I110" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L114" s="1" t="inlineStr">
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P114" s="1" t="inlineStr">
+      <c r="P110" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q114" s="1" t="inlineStr">
+      <c r="Q110" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>145009</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I115" s="1" t="inlineStr">
+      <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J115" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E116" s="1" t="inlineStr">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N116" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U116" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E117" s="1" t="inlineStr">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N117" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U117" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-[...279 lines deleted...]
-      <c r="A119" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>101248</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -26202,262 +25234,262 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>101706</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -26485,51 +25517,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -26564,464 +25596,704 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>162637</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J117" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>82915</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE du Morbihan
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Landes
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
 CAUE de l'Yonne
 CAUE d'Alsace
+CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
 CAUE de la Dordogne
 CAUE du Tarn
 CAUE de la Meuse
 CAUE du Gers
 CAUE de l'Ain
 CAUE de l'Aisne
 CAUE des Hautes-Alpes
 CAUE de l'Ariège
-CAUE des Landes
-[...3 lines deleted...]
-CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
-[...3 lines deleted...]
-CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
-CAUE de la Haute-Garonne
-[...9 lines deleted...]
-      <c r="G122" s="1" t="inlineStr">
+CAUE de la Haute-Garonne</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H122" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -27063,88 +26335,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M122" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -27163,79 +26435,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -27707,612 +26979,648 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
-[...147 lines deleted...]
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>162563</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J121" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M125" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -28351,1650 +27659,1650 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-      <c r="A126" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>165696</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les scolaires à la transition énergétique</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I126" s="1" t="inlineStr">
+      <c r="I122" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Education et renforcement des compétences
 Economie circulaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Connaissance de la mobilité
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
+      <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>28/01/2026</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-      <c r="A127" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>161692</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport (ANS)</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
         </is>
       </c>
-      <c r="W127" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://infrasport.agencedusport.fr/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>benoit.zedet@agencedusport.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB127" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>26/02/2024</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...413 lines deleted...]
-      <c r="A130" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>147706</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I130" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P130" s="1" t="inlineStr">
+      <c r="P124" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q130" s="1" t="inlineStr">
+      <c r="Q124" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD130" s="1" t="inlineStr">
+      <c r="AD124" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;lecoleduterrain.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>143277</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les citadins dans leur besoin de nature : la canopée urbaine !</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités, vous recherchez des conseils pour intégrer la nature en ville et renaturer les espaces urbanisés ?
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet de canopée urbaine peut vous aider :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  A une échelle globale, à planifier des actions pour améliorer l&amp;#039;ambiance urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;échelle de chaque projet concret, à déployer des solutions fondées sur la nature.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités, le Cerema accompagne vos projets de canopée urbaine, à toute échelle (rue, quartier, ville), en mettant à disposition son expertise. À chaque besoin, une réponse adaptée et construite sur mesure. À l&amp;#039;écoute de vos préoccupations concrètes, au plus proche des territoires, les équipes pluridisciplinaires du Cerema vous proposent outils, méthodes et retours d&amp;#039;expérience.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil, expertise et assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménager des espaces de nature en ville adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rafraîchir les rues, quartiers, cours d&amp;#039;écoles et créer des îlots de fraîcheur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la biodiversité pour créer un écosystème urbain équilibré
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réguler le ruissellement des eaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stabiliser les sols
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabiliter les friches pour limiter l&amp;#039;étalement urbain et lutter contre l&amp;#039;artificialisation des sols
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;amélioration du cadre de vie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sensibilisation des agents territoriaux aux enjeux de la nature en ville et du paysage urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Webinaires sur les enjeux de la nature en ville et de l&amp;#039;adaptation au changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Webinaires sur la dés-imperméabilisation des cours d&amp;#039;écoles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Choisir de manière pertinente les espèces à planter en fonction des services souhaités, avec l&amp;#039;outil innovant SESAME - Services EcoSystémiques rendus par les Arbres, Modulés selon l&amp;#039;Essence – pour la ville de Metz et Metz Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter la ville aux îlots de chaleur urbains, avec l&amp;#039;outil de diagnostic climatique urbain Diaclimap pour la Métropole Européenne de Lille et Clermont Auvergne Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Explorer des solutions pour la ville de demain avec la renaturation des sols pour les bureaux d&amp;#039;études et collectivités d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser l&amp;#039;évapotranspiration de la végétation sur le futur village des athlètes Paris 2024 et son impact sur le microclimat pour la Société de livraison des ouvrages olympiques (SOLIDEO).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espace public
+Biodiversité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-citadins-leur-besoin-nature-canopee-urbaine</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aed3-accompagner-les-citadins-dans-leur-besoin-de-/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>137951</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J131" s="1" t="inlineStr">
+      <c r="J128" s="1" t="inlineStr">
         <is>
           <t>Aide de 15% du cachet artistique qui ne pourra excéder 5.000€ par an et par structure.</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser les créations et les actions culturelles sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des actions en direction des publics cibles identifiés par le Département (collégiens, jeunes fréquentant les centres de loisirs, scolaires, extra-scolaires, plus de 60 ans, publics empêchés..) en relation avec leur territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  tout public et publics cibles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
      subvention complété (CERFA / Spécifique)&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour
 les demandes de subvention en fonctionnement : &lt;strong&gt;Formulaire
 CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271" target="_self"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;&lt;p&gt;
   Partenariats : programme de projets d&amp;#039;actions culturelles
  &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide au financement de spectacles/concerts dans le cadre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accueil de créations d&amp;#039;artistes soutenus via l&amp;#039;accompagnement des artistes du Département (même après période de création/résidence) et/ou
  &lt;/li&gt;
  &lt;li&gt;
   de la mise en place d&amp;#039;actions culturelles avec les écoles de musique, et/ou en direction des publics cibles comme les collégiens, plus de 60 ans, centres de loisirs, publics empêchés et/ou mise en valeur des sites patrimoniaux majeurs du Département (Château de Chavaniac, Domaine du Sauvage, La Chaise-Dieu, le lac du Bouchet, la Pinatelle du Zouave, les Narces de la Sauvetat...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Bonification financière de l&amp;#039;accompagnement si esthétique proposée peu présente (musique classique, danse/musique contemporaine, musiques actuelles).
 &lt;/span&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Formulaire-de-demande-de.html</t>
         </is>
       </c>
-      <c r="W131" s="1" t="inlineStr">
+      <c r="W128" s="1" t="inlineStr">
         <is>
           <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine :
  &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;
   culture.patrimoine&amp;#64;hauteloire.f&lt;/a&gt;r - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aaaf-favoriser-les-creations-et-les-actions-cultur/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-[...209 lines deleted...]
-      <c r="A133" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>105155</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'organisation de colloques liés à la recherche dans le domaine du patrimoine et des fouilles archéologiques</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Recherche et valorisation - soutien aux colloques scientifiques</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I133" s="1" t="inlineStr">
+      <c r="I129" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
@@ -30007,393 +29315,393 @@
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
  &lt;li&gt;
   la liste des participants
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T133" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_colloques_scientifiques.pdf</t>
         </is>
       </c>
-      <c r="W133" s="1" t="inlineStr">
+      <c r="W129" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e9e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
+      <c r="AC129" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>26/11/2021</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-      <c r="A134" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>89520</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C130" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
  &lt;em&gt;
   passoires thermiques
  &lt;/em&gt;
  &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Education et renforcement des compétences
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>25/03/2021</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-      <c r="A135" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>127484</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement des cheminements dédiés aux mobilités douces</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Plan Charente Mobilités douces - infrastructures et signalisation</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TAUX D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aide est plafonnée à 100.000€ par an et par opération ou tranche d&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aménagement de voies vertes supportant un itinéraire inscrit au schéma départemental
  &lt;/li&gt;
  &lt;li&gt;
   aménagements cyclables sur voies partagées, communales ou départementales, supportant un itinéraire inscrit au schéma départemental
  &lt;/li&gt;
  &lt;li&gt;
   aménagements dans le cadre des petites opérations de sécurité
  &lt;/li&gt;
  &lt;li&gt;
   aménagements pour cheminements doux en bordure de route départementale hors agglomération
  &lt;/li&gt;
  &lt;li&gt;
   restauration ou instauration de continuités cyclables
  &lt;/li&gt;
  &lt;li&gt;
   autres aménagements cyclables facilitant les mobilités du quotidien en permettant de relier dans de bonnes conditions des zones d&amp;#039;emploi, d&amp;#039;habitat, notamment social, et d&amp;#039;éducation et de mieux desservir les pôles d&amp;#039;échanges multimodaux
  &lt;/li&gt;
@@ -30477,832 +29785,832 @@
   les plans des travaux
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptif et estimatif de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/infrastructures_et_signalisation.pdf</t>
         </is>
       </c>
-      <c r="W135" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
 &lt;/p&gt;
 &lt;p&gt;
  Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c022-soutenir-lamenagement-des-cheminements-dedies/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>24/01/2023</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>94241</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'innovation pour la formation professionnelle</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent porter sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
  &lt;/li&gt;
  &lt;li&gt;
   la structuration de l&amp;#039;école de demain
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>121461</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Eduquer au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Education au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K137" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L137" s="1" t="inlineStr">
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M137" s="1" t="inlineStr">
+      <c r="M133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Matthieu MORARD
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission éducation au territoire et à l&amp;#039;environnement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  mmorard&amp;#64;baronnies-provencales.fr
 &lt;/p&gt;
 &lt;p&gt;
  04.75.26.79.03
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
+      <c r="AB133" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC137" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
-      <c r="AE137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>11/12/2022</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-      <c r="A138" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>102630</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Emploi</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
 &lt;/p&gt;
 &lt;p&gt;
  Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Deux axes sont privilégiés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
  &lt;/li&gt;
  &lt;li&gt;
   les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
  &lt;/li&gt;
  &lt;li&gt;
   Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
  &lt;/li&gt;
  &lt;li&gt;
   Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
 &lt;/p&gt;
 &lt;p&gt;
  Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
-      <c r="AE138" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>166018</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
 &lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Education et renforcement des compétences
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P139" s="1" t="inlineStr">
+      <c r="P135" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
         </is>
       </c>
-      <c r="W139" s="1" t="inlineStr">
+      <c r="W135" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF139" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>93194</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -31324,252 +30632,252 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W140" s="1" t="inlineStr">
+      <c r="W136" s="1" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-      <c r="A141" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>127482</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Entretenir les cheminements en site propre dédiés aux mobilités douces</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Plan Charente Mobilités douces - entretien cheminements en site propre</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TAUX D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage sur la base d’une aide plafonnée à 1 000 €/km pour les revêtements rugueux et 500 €/km pour les revêtements lisses&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aide est plafonnée selon les dépenses éligibles et dans le cadre d&amp;#039;une convention
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entretien de cheminements en site propre dédiés aux modes doux de déplacement
  &lt;/li&gt;
  &lt;li&gt;
   dans le cadre d&amp;#039;une convention entre le gestionnaire de la voirie et le Département
  &lt;/li&gt;
  &lt;li&gt;
   respect du guide d&amp;#039;entretien rédigé par le Département
  &lt;/li&gt;
  &lt;li&gt;
   respect des préconisations Vélo&amp;amp;Territoires
  &lt;/li&gt;
  &lt;li&gt;
   le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
@@ -31675,481 +30983,198 @@
   les plans des travaux et la notice explicative
  &lt;/li&gt;
  &lt;li&gt;
   les factures de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : au 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/entretien_cheminements_en_site_propre.pdf</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W137" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
 &lt;/p&gt;
 &lt;p&gt;
  Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cba7-entretenir-les-cheminements-en-site-propre-de/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>24/01/2023</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-[...283 lines deleted...]
-      <c r="A144" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>30561</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I144" s="1" t="inlineStr">
+      <c r="I138" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J144" s="1" t="inlineStr">
+      <c r="J138" s="1" t="inlineStr">
         <is>
           <t>Plafonnée à 2000€</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L144" s="1" t="inlineStr">
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
 &lt;/p&gt;
 &lt;p&gt;
  Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
  l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
 jeunes, à travers une lecture artistique originale de cet héritage commun
  : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
 immersive et participative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;action doit :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être portée par un établissement du périmètre du PETR du Pays Lauragais,
  &lt;/li&gt;
  &lt;li&gt;
   avoir lieu sur le territoire,
  &lt;/li&gt;
@@ -32190,51 +31215,51 @@
 :
  &lt;/strong&gt;
  Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
  vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
 patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
 habitants, particulier des jeunes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contenu du projet 
 :
  &lt;/strong&gt;
  Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
 du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
 (1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
 lieux culturels).
 &lt;/p&gt;
 &lt;p&gt;
  Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
 dans les domaines des arts vivants ou des arts visuels, ou 
  un/des artisans d&amp;#039;art ou entreprises 
 artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Voici la liste de nos partenaires porteurs de projets pour cette année :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Syndicat Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole Jean Côme Noguès de Soupex
@@ -32242,63 +31267,63 @@
   &lt;li&gt;
    Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
   &lt;/li&gt;
   &lt;li&gt;
    Le Réservoir, Espace découverte du canal du Midi (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    La Médiathèque d&amp;#039;Avignonet-Lauragais
   &lt;/li&gt;
   &lt;li&gt;
    Le Collège Nicolas de Condorcet de Nailloux
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le projet doit être en cohérence avec les objectifs et orientations d
 e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
   &lt;/li&gt;
   &lt;li&gt;
    Favoriser les actions visant un accès et une plus grande
  implication de tous les publics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
  :
@@ -32362,591 +31387,552 @@
   public familial, notamment dans u
 ne relation parent/enfant
  &lt;/li&gt;
  &lt;li&gt;
   les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet intègre une démarche de développement durable.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
 -garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  PETR du Pays Lauragais
 &lt;/p&gt;
 &lt;p&gt;
  04 68 60 56 54
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission Culture : William Dupré
 &lt;/p&gt;
 &lt;p&gt;
  Mail : culture.payslauragais&amp;#64;orange.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>sylvie.forestier@payslauragais.com</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC138" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>23/03/2020</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Ministère de l'Enseignement supérieur et de la Recherche
+Office Français de la Biodiversité (OFB)
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Fédération des parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J139" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>129731</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C140" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I145" s="1" t="inlineStr">
+      <c r="I140" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J145" s="1" t="inlineStr">
+      <c r="J140" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V140" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC140" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-[...190 lines deleted...]
-      <c r="A147" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>145879</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F147" s="1" t="inlineStr">
+      <c r="F141" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I147" s="1" t="inlineStr">
+      <c r="I141" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L147" s="1" t="inlineStr">
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -33057,108 +32043,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M147" s="1" t="inlineStr">
+      <c r="M141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -33188,187 +32174,377 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF147" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>92603</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la conservation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>50% max pour les études / 80% max pour les travaux en conservation et restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de conservation et / ou de restauration du patrimoine culturel, public et privé, mobilier et immobilier, protégé ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables à la conservation / restauration du patrimoine culturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tous les domaines et tous les patrimoines matériels, mobiliers et immobiliers, publics et privés, protégés ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de conservation/restauration, études préalables, assistance à maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage et interventions de première urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les objets mobiliers : seuls les ensembles cohérents sont éligibles au Dispositif départemental en faveur du patrimoine (par exemple, cadre et peinture de chevalet ne sont pas dissociables)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ne sont pas éligibles : les reconstitutions d&amp;#039;états antérieurs de bâtiments ou parties de bâtiments détruits non documentés, les travaux d&amp;#039;accessibilité ou de mise aux normes, les échafaudages, les travaux d&amp;#039;isolation, les chantiers-écoles et les chantiers de bénévoles, les aménagements liés à la mise en valeur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objets et édifices restaurés doivent être accessibles au public au moins ponctuellement
+&lt;/p&gt;
+&lt;p&gt;
+ La part d&amp;#039;autofinancement du maître d&amp;#039;ouvrage doit être au moins égale à 20 % des dépenses éligibles pour les travaux de conservation/restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et/ou d&amp;#039;œuvre sont financées à hauteur de 50 % du montant TTC de la dépense éligible jusqu&amp;#039;à 100 % de financements publics
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toutes les opérations d&amp;#039;un montant supérieur à 100 000 €, la maîtrise d&amp;#039;œuvre doit être assurée par un architecte DE
+&lt;/p&gt;
+&lt;p&gt;
+ Montant des subventions plafonné à 100 000 € pour les opérations qui concernent le patrimoine protégé au titre des Monuments Historiques, à 20 000 € pour le patrimoine non protégé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b6-favoriser-la-conservation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>71879</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Étendre et améliorer la couverture 4G en Outre-mer</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions dédiées pour résoudre les problèmes de sous-équipement en infrastructures 4G en Outre-mer, notamment en ce qui concerne la couverture et la qualité de service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les principaux axes de transports ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans les zones avec un potentiel économique et démographique important ;
  &lt;/li&gt;
  &lt;li&gt;
   Sur les sites prioritaires : administrations, écoles, hôpitaux et mairies ;
@@ -33383,182 +32559,182 @@
 &lt;p&gt;
  Pour résorber ces situations et garantir une couverture de qualité, tout en soutenant les chantiers locaux de travaux, la Banque des Territoires propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une prise de participation ;
  &lt;/li&gt;
  &lt;li&gt;
   Un compte courant d&amp;#039;associés ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Outre_Mer_4G_psat</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80f3-resoudre-les-problemes-de-sous-equipement-en-/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>71796</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Éducation nationale et de la Jeunesse
 Ministère de l'Enseignement supérieur et de la Recherche</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
 &lt;/p&gt;
 &lt;p&gt;
  Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
  &lt;strong&gt;
   à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
  &lt;/strong&gt;
  . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -33574,73 +32750,73 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
  &lt;/strong&gt;
  Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
 &lt;/p&gt;
 &lt;p&gt;
  Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
  &lt;/strong&gt;
  Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
  &lt;strong&gt;
   Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>http://www.cordeesdelareussite.fr/</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
 &lt;/p&gt;
 &lt;p&gt;
  Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
  &lt;/li&gt;
  &lt;li&gt;
   Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
  &lt;/li&gt;
  &lt;li&gt;
   Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
  &lt;/li&gt;
  &lt;li&gt;
   Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
  &lt;/li&gt;
  &lt;li&gt;
   Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
  &lt;/li&gt;
  &lt;li&gt;
   Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
@@ -33722,906 +32898,640 @@
  &lt;/li&gt;
  &lt;li&gt;
   Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
  &lt;/li&gt;
  &lt;li&gt;
   Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
  &lt;/li&gt;
  &lt;li&gt;
   Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
  &lt;/li&gt;
  &lt;li&gt;
   Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-[...143 lines deleted...]
-      <c r="A151" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>163218</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine local</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Plan églises et petits patrimoines remarquables</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I151" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J151" s="1" t="inlineStr">
+      <c r="J145" s="1" t="inlineStr">
         <is>
           <t>Dépense plafonnée à 1 000 000 € HT</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p id="chapo-block_57afad3842265c0e6523d0eabf285cac"&gt;Le Département a adopté lors de l’Assemblée départementale du 27 juin 2022, un «plan églises – petits patrimoines remarquables» pour la période 2022-2025, en faveur de la restauration des églises et du patrimoine local eurélien. Ce patrimoine contribue grandement à l’identité de nos territoires et mérite une action particulière de rénovation et de mise en valeur, en vue d’une valorisation touristique notamment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
 éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration et mise en valeur des
 monuments (églises, château…)&lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur du mobilier (tableau, fresque, statue, sculpture, banc,
 autel, retable…), &lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur &lt;span&gt;du patrimoine local : moulin,
 colombier, lavoir, monument aux morts, calvaires, pompe, éolienne de type
 bollée, bâtiment communal remarquable (grange, ancienne école, presbytère, pont
 piétons, passerelle, ancienne gare…).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Dépenses éligibles : &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études, diagnostics, &lt;/li&gt;&lt;li&gt;Maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de restauration,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Travaux d’aménagement annexe (sonorisation,
 chauffage, mise en lumière).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les divers et imprévus ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
 de l’aide&lt;/u&gt; :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
 égal ou supérieur à 1 000 €.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 financements seront attribués dans la limite de l’enveloppe budgétaire
 disponible.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M151" s="1" t="inlineStr">
+      <c r="M145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration d&amp;#039;une église &lt;/li&gt;&lt;li&gt;Restauration d&amp;#039;un lavoir&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution :&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les communes suivantes sont limitées à 1 dossier / an : Chartres, Dreux, Châteaudun, Nogent-le-Rotrou, Lucé, Mainvilliers, Vernouillet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/plan-eglises-petits-patrimoines/</t>
         </is>
       </c>
-      <c r="W151" s="1" t="inlineStr">
+      <c r="W145" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-le-patrimoine-protege-1/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC151" s="1" t="inlineStr">
+      <c r="AC145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-[...123 lines deleted...]
-      <c r="A153" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>163217</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine protégé</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Plan églises et petits patrimoines remarquables</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I153" s="1" t="inlineStr">
+      <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J153" s="1" t="inlineStr">
+      <c r="J146" s="1" t="inlineStr">
         <is>
           <t>Dépense plafonnée à 1 000 000 € HT</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a adopté lors de l’Assemblée départementale du 27 juin 2022, un «plan églises – petits patrimoines remarquables» pour la période 2022-2025, en faveur de la restauration des églises et du patrimoine local eurélien. Ce patrimoine contribue grandement à l’identité de nos territoires et mérite une action particulière de rénovation et de mise en valeur, en vue d’une valorisation touristique notamment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Bénéficiaires&lt;/span&gt;&lt;span&gt;
 :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Particuliers ou associations propriétaires de
 monuments ou de mobiliers protégés (classés ou inscrits) à l’inventaire
 supplémentaire des monuments historiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
 éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration et mise en valeur des
 monuments (églises, château…)&lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur du mobilier (tableau, fresque, statue, sculpture, banc,
 autel, retable…), &lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur &lt;span&gt;du patrimoine local : moulin,
 colombier, lavoir, monument aux morts, calvaires, pompe, éolienne de type
 bollée, bâtiment communal remarquable (grange, ancienne école, presbytère, pont
 piétons, passerelle, ancienne gare…).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Dépenses éligibles : &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études, diagnostics, &lt;/li&gt;&lt;li&gt;Maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de restauration,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Travaux d’aménagement annexe (sonorisation,
 chauffage, mise en lumière).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les divers et imprévus ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
 de l’aide&lt;/u&gt; :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
 égal ou supérieur à 1 000 €.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 financements seront attribués dans la limite de l’enveloppe budgétaire
 disponible.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M153" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration d&amp;#039;une église protégée&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution :&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les communes suivantes sont limitées à 1 dossier / an : Chartres, Dreux, Châteaudun, Nogent-le-Rotrou, Lucé, Mainvilliers, Vernouillet.&lt;/li&gt;&lt;li&gt;Pour les monuments historiques, l’opération doit être subventionnée par l’Etat (Direction régionale des affaires culturelles – (DRAC)).&lt;/li&gt;&lt;li&gt;Pour les particuliers ou associations, les bâtiments doivent être ponctuellement ouverts au public et figurer sur les plans de jalonnement touristique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/plan-eglises-petits-patrimoines/</t>
         </is>
       </c>
-      <c r="W153" s="1" t="inlineStr">
+      <c r="W146" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-le-patrimoine-protege/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-      <c r="A154" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>40792</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : réalisation d'un diagnostic approfondi et d'un plan d'actions</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
-      <c r="G154" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I154" s="1" t="inlineStr">
+      <c r="I147" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J154" s="1" t="inlineStr">
+      <c r="J147" s="1" t="inlineStr">
         <is>
           <t>L'accompagnement financier est plafonné à 200 000 €</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur
  &lt;strong&gt;
   la réalisation
  &lt;/strong&gt;
  &lt;strong&gt;
   diagnostic approfondi
  &lt;/strong&gt;&lt;strong&gt;
  et l&amp;#039;élaboration d&amp;#039;un plan d&amp;#039;actions&lt;/strong&gt;, elle cible un thème défini comme prioritaire par le FNP. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction. &lt;/strong&gt; &lt;/p&gt;
 &lt;p&gt;
  L&lt;strong&gt;es axes prioritaires
  &lt;/strong&gt;
  sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Métiers :  &lt;strong&gt;auxiliaire de puériculture ou faisant fonction, aide à domicile, agent technique spécialisé des écoles maternelles (ATSM), policier municipale, les métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets. &lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Thématiques : l&lt;strong&gt;a désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Structures :
   &lt;strong&gt;
    toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
   &lt;/strong&gt;
   (EHPAD, ULSD...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;Le diagnostic devra porter sur l’ensemble des dimensions liées à la structure et le plan d’actions sur au moins deux risques identifiés et/ou deux métiers. Le plan d’actions doit comprendre plusieurs axes et couvrir prioritairement les champs de prévention primaire et secondaire.&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Santé
 Education et renforcement des compétences
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etre immatriculé CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir au moins un agent affilié à la CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etre à jour de ses cotisations retraite&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d’un document unique &lt;/span&gt;&lt;span&gt;à jour&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Saisir ou s’engager à saisir les données &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot854" target="_blank" title="Définition - AT/MP – Nouvelle fenêtre"&gt;AT/MP&lt;/a&gt;&lt;span&gt; (accidents du travail et maladies professionnelles) dans l’outil Prorisq&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas mener de démarche en cours financée par le &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot611" target="_blank" title="Définition - FNP – Nouvelle fenêtre"&gt;FNP&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Que la démarche sur laquelle porte la demande ne soit pas finalisée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement&lt;/strong&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour déposer la demande, connectez vous sur le site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>celine.thenieres@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/838d-accompagnement-aux-demarches-de-prevention-de/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
+      <c r="AC147" s="1" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
-      <c r="AE154" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG154" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>15/05/2020</t>
         </is>
       </c>
-      <c r="AH154" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-      <c r="A155" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>144547</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M155" s="1" t="inlineStr">
+      <c r="M148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -34664,845 +33574,851 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W155" s="1" t="inlineStr">
+      <c r="W148" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB155" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC148" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>163951</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans son périmètre de compétences, et en interaction constante avec les parties prenantes du territoire, notamment les acteurs régionaux de l’Enseignement Supérieur et de la Recherche, la Région agit pour réduire les inégalités sociales et territoriales d’accès à - et de réussite dans - l’enseignement supérieur, et plus largement d’accès à la connaissance de tous les néo-aquitains.
+La Région Nouvelle-Aquitaine porte une stratégie régionale de l’Enseignement Supérieur, lisible, coordonnée pour relever les défis :
+des inégalités d’accès à l’Enseignement Supérieur,
+de l’adaptation des compétences à une société en transition,
+de la réussite et de l’insertion de tous les étudiants. &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;La Région a priorisé 4 axes d’intervention dans lesquels devront s’inscrire les projets qu’elle soutiendra : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Le développement des formations techniques et d’ingénierie, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le maillage territorial de l’enseignement supérieur,
+	L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,
+	Le soutien à la formation doctorale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet d&amp;#039;attribuer des aides en fonctionnement et/ou investissement.</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires des aides régionales sont  prioritairement:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les établissements d’enseignement supérieur (universités et écoles) publics et CROUS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements privés avec Label EESPIG et convention de partenariat avec une université intégrant le sujet de la candidature&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans tous les cas, l’établissement doit être implanté en région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets proposés doivent s’inscrire dans l’un des 4 axes correspondant aux orientations de la Région en matière d&amp;#039;enseignement supérieur : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le développement des formations techniques et d’ingénierie,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le maillage territorial de l’enseignement supérieur,&lt;/li&gt;&lt;li&gt;L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,&lt;/li&gt;&lt;li&gt;Le soutien à la formation doctorale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seront soutenus des projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;structurants et ambitieux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;à forte ambition et porteur de rayonnement,&lt;/li&gt;&lt;li&gt;partenariaux notamment entre établissements,&lt;/li&gt;&lt;li&gt;à fort impact régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La faisabilité du projet est étudiée sous l’angle de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’adéquation entre les objectifs visés et les moyens associés, notamment à travers un budget prévisionnel équilibré (en dépenses et cofinancements) ; détaillé et cohérent,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;la description des méthodes de gouvernance, de pilotage, d’évaluation du projet mobilisées, &lt;/li&gt;&lt;li&gt;la viabilité du plan de financement et la capacité à pérenniser le projet au-delà du soutien régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La qualité du dossier sera analysée au regard de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’intégration, ou l’articulation, du projet dans la stratégie de l’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;l’implication effective des acteurs territoriaux du monde socio-économique privés ou publics.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>Pour toute information sur le détail des modalités, il est nécessaire de contacter le service Enseignement Supérieur, Vie Etudiante et Culture Scientifique.</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>165947</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements scientifiques des organismes publics de recherche et d’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Financement des équipements scientifiques des organismes publics de recherche et d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme public de recherche et d&amp;#039;enseignement supérieur, lauréat de l&amp;#039;appels à projets LabCom et/ou Chaires Industrielles de l&amp;#039;Agence Nationale de la Recherche (ANR) et vous souhaitez acquérir des équipements scientifiques complémentaires ?&lt;br /&gt; Avec cet appel à projets, la Région souhaite soutenir la création de partenariats structurants entre acteurs publics et privés régionaux permettant ainsi d&amp;#039;accroitre les capacités de recherche et d’innovation en vue de conforter l’excellence de la recherche et de favoriser son rayonnement à l’échelle nationale et internationale.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les organismes publics de recherche et d&amp;#039;enseignement supérieur (universités, EPST, EPIC, Ecoles, etc.)&lt;/li&gt; 	&lt;li&gt;Implantés en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Lauréats des Appels à Projets (AAP) &lt;a href="https://anr.fr/fr/detail/call/labcom-2025-laboratoires-communs-organismes-de-recherche-publics-pme-eti-et-start-up/"&gt;LabCom&lt;/a&gt; ou &lt;a href="https://anr.fr/fr/detail/call/chaires-industrielles-edition-2025/"&gt;Chaires Industrielles&lt;/a&gt; de l&amp;#039;Agence Nationale de la Recherche (ANR)&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP LabCom : un partenariat avec une PME (Petite et Moyenne Entreprise) ou une ETI (Entreprise de Taille Intermédiaire) dont le siège social ou l’établissement est situé sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP Chaires Industrielles : un partenariat avec, a minima, une entreprise implantée sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Souhaitant acquérir des équipements scientifiques complémentaires ne relevant pas du périmètre du dossier de candidature déposé à l’ANR&lt;/li&gt; 	&lt;li&gt;N&amp;#039;ayant pas fait l’objet d’autres financements de la Région Sud pour le projet présenté&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q150" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les équipements doivent être liés directement à la mise en œuvre du partenariat public-privé envisagé dans le dossier de candidature ANR et avoir un effet structurant, accélérateur et facilitateur de la nouvelle collaboration laboratoire/entreprise en émergence sur le territoire régional.&lt;br /&gt; &lt;br /&gt; La présentation du projet doit indiquer l’articulation avec le projet déposé à l’AAP ANR LabCom ou Chaires Industrielles et permettre de renforcer la collaboration entre les partenaires.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les critères de sélection sont :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence au regard des objectifs de l’AAP&lt;/li&gt; 	&lt;li&gt;L&amp;#039;adéquation des moyens demandés avec le projet LabCom ou Chaires Industrielles de l&amp;#039;ANR&lt;/li&gt; 	&lt;li&gt;L&amp;#039;effet incitatif et/ou accélérateur de l’intervention régionale sur le partenariat public/privé&lt;/li&gt; 	&lt;li&gt;La crédibilité de l’impact des équipements acquis sur les travaux de recherche du laboratoire et le potentiel d’innovation&lt;/li&gt; 	&lt;li&gt;La pertinence du calendrier&lt;/li&gt; 	&lt;li&gt;Les retombées prévisionnelles en matière de propriété intellectuelle (brevets, licences, etc.) et de production scientifique (publications, colloques, etc.)&lt;/li&gt; 	&lt;li&gt;La stratégie de pérennisation de la collaboration laboratoire/entreprise(s)&lt;/li&gt; 	&lt;li&gt;Le caractère stratégique à l’échelle régionale&lt;/li&gt; 	&lt;li&gt;L&amp;#039;incitativité de l’aide demandée&lt;/li&gt; 	&lt;li&gt;Le concours au développement des &lt;a href="https://www.risingsud.fr/transformer-mon-entreprise/nos-filieres-dexcellence"&gt;8 filières d’avenir de la Région&lt;/a&gt; et/ou du &lt;a&gt;Plan Climat : gardons une Cop d&amp;#039;avance&lt;/a&gt; et/ou s’inscrire dans le cadre du &lt;a&gt;Schéma Régional de Développement Économique d’Innovation et d’Internationalisation 2022-2028&lt;/a&gt; &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;S’agissant de demande d’équipements scientifiques complémentaires à des projets déposés en parallèle à l’ANR, les services de la Région pourront solliciter l&amp;#039;agence sur le contenu des dossiers déposés au titre des AAP LabCom et Chaires Industrielles. Au regard des dossiers présentés, les porteurs de projet pourront être auditionnés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; L&amp;#039;Appel à Projets (AAP) est ouvert à compter du 1er janvier 2025 jusqu’au 31 décembre 2026 sous réserve des disponibilités budgétaires annuelles.&lt;br /&gt; &lt;br /&gt; Pour chaque année, la date limite de dépôt des dossiers sur la plateforme régionale seront précisées dans le dossier de candidature, en cohérence avec les calendriers des AAP « LabCom » et « Chaires industrielles » de l’ANR. Les dates prévisionnelles des relèves sont le 15 juillet et le 15 décembre.&lt;br /&gt; &lt;br /&gt; Le présent dispositif étant dédié uniquement aux lauréats des AAP de l&amp;#039;ANR, un échange préalable auprès du Service Innovation Recherche et Enseignement Supérieur (SIRES) à l&amp;#039;adresse &lt;a href="mailto:scoppens&amp;#64;maregionsud.fr"&gt;scoppens&amp;#64;maregionsud.fr&lt;/a&gt; est demandé afin de vérifier l’éligibilité au dispositif régional et d&amp;#039;obtenir le dossier de candidature.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par le SIRES.&lt;br /&gt; &lt;br /&gt; En complément, une copie en version numérique du formulaire devra être transmise au SIRES à l&amp;#039;adresse &lt;a href="mailto:ldelamare&amp;#64;maregionsud.fr"&gt;ldelamare&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-denseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Relations Entreprises et Usagers&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-d-enseignement-superieur/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>40601</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : déploiement d'un plan d'actions</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I151" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J156" s="1" t="inlineStr">
+      <c r="J151" s="1" t="inlineStr">
         <is>
           <t>L'accompagnement financier est plafonné à 200 000 €</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur le déploiement d&amp;#039;un plan d&amp;#039;actions et cible un thème défini comme prioritaire par le FNP.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  L&lt;strong&gt;es axes prioritaires
  &lt;/strong&gt;
  sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Métiers :
   &lt;strong&gt;
    auxiliaire de puériculture et faisant fonction,&lt;/strong&gt; &lt;strong&gt;aides à domicile
   &lt;/strong&gt;
   , agents technique spécialisé des écoles maternelles (&lt;strong&gt;ATSEM) &lt;/strong&gt;,
   &lt;strong&gt;
    policier municipale,&lt;/strong&gt; &lt;strong&gt;métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets &lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Thématiques : &lt;strong&gt;la désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Structures :
   &lt;strong&gt;
    toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
   &lt;/strong&gt;
   (EHPAD, ULSD...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le plan d&amp;#039;actions doit couvrir a minima deux risques liés au métier, ou a minima deux métiers pour une thématique, en
  &lt;strong&gt;
   incluant une réflexion sur l&amp;#039;organisation collective du travail.
  &lt;/strong&gt;
  Si le diagnostic n&amp;#039;a pas fait l&amp;#039;objet d&amp;#039;un accompagnement financier du FNP, ce-dernier s&amp;#039;assurera, lors de l&amp;#039;instruction, que le diagnostic réalisé est conforme à ses attendus, et reviendra le cas échéant, vers le demandeur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement du FNP se traduit par
  &lt;/strong&gt;
  &lt;strong&gt;
   un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière
  &lt;/strong&gt;
  basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Santé
 Education et renforcement des compétences
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;au moins un agent affilié à la CNRACL
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;un document unique d&amp;#039;évaluation des risques professionnels à jour
  &lt;/li&gt;
  &lt;li&gt;
   Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
  &lt;/li&gt;
  &lt;li&gt;
   Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq&lt;/li&gt;&lt;li&gt;Transmettre le diagnostic approfondi réalisé et le plan d&amp;#039;actions&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>celine.thenieres@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ce3-accompagnement-aux-demarches-de-prevention-de/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>14/05/2020</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-[...239 lines deleted...]
-      <c r="A159" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>164170</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
         </is>
       </c>
-      <c r="C159" s="1" t="inlineStr">
+      <c r="C152" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I159" s="1" t="inlineStr">
+      <c r="I152" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J159" s="1" t="inlineStr">
+      <c r="J152" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
 territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
 biodiversité remarquable. Ces ressources fournissent des services essentiels et
 offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
 fortement soumises aux risques, fragiles et à préserver. Des solutions locales
 sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
 s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
 de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
 dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
 atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
 sensibilisation, de formation, d’animation, de communication sur le dérèglement
 climatique, la biodiversité, les ressources naturelles, les risques
 (inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
 avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
 d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
 préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
 naturels et des continuités écologiques (trames verte, bleue, noire…) :
 restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
 fraîcheur, en particulier dans les cours d’école, dans une démarche
 participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
 espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
 envahissantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q159" s="1" t="inlineStr">
+      <c r="Q152" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
 pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
 préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
 de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB159" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC159" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD159" s="1" t="inlineStr">
+      <c r="AD152" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-      <c r="A160" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>153933</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I160" s="1" t="inlineStr">
+      <c r="I153" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L160" s="1" t="inlineStr">
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets vise à soutenir des projets de création artistique en amateur inscrits dans la durée. Ceux-ci doivent s&amp;#039;articuler autour de rendez-vous réguliers avec les artistes professionnels (minimum 3 rendez-vous sur la durée du projet) et se finaliser par un temps de restitution publique (a minima une étape de travail)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour prétendre à une aide au projet, la structure doit :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Proposer une pratique collective ;
   &lt;/li&gt;
   &lt;li&gt;
    Avoir un encadrement dont les compétences sont avérées (diplômes ou formations régulières) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travailler en lien étroit avec les professionnels (encadrement ou rencontres artistiques) et avec les acteurs culturels locaux : écoles de musique, bibliothèques, associations, etc. et les lieux structurants du département : scène nationale, scènes conventionnées, pôle national des arts du cirque, centres d&amp;#039;art, etc.
   &lt;/li&gt;
   &lt;li&gt;
    Avoir des répétitions régulières toute l&amp;#039;année ;
@@ -35519,622 +34435,739 @@
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création établie en lien avec un artiste ou une équipe artistique professionnel(le).
 &lt;/p&gt;
 &lt;p&gt;
  Est considéré comme artiste professionnel, toute personne qui :
 &lt;/p&gt;
 &lt;p&gt;
  - A une formation spécialisée et/ou une expérience significative dans son domaine / esthétique d&amp;#039;intervention ;
 &lt;/p&gt;
 &lt;p&gt;
  - Crée ses propres œuvres, qui sont ensuite exposées, publiées, diffusées, représentées en public ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bénéficie de la reconnaissance de ses pairs, et des institutions du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Projet donnant lieu à une restitution publique finale (sous forme aboutie ou d&amp;#039;une étape de travail)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien du Département a pour finalité de développer une pratique artistique soucieuse de la progression des amateurs et de leur ouverture culturelle (pluridisciplinarité, formation, rencontres avec les professionnels). C&amp;#039;est pourquoi, ne sont en aucun cas éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets dont le seul objectif est la diffusion d&amp;#039;un spectacle, sans un travail spécifique innovant du groupe amateur au regard de sa pratique habituelle ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets qui font exclusivement appel à l&amp;#039;intervenant qui encadre ou accompagne habituellement le groupe ;
   &lt;/li&gt;
   &lt;li&gt;
    Des dépenses de fonctionnement liées aux activités habituelles de la structure.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T160" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/creation-artistique-en-amateur-musique-danse-theatre-arts-du-cirque-aide-aux-projets/</t>
         </is>
       </c>
-      <c r="W160" s="1" t="inlineStr">
+      <c r="W153" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF160" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG160" s="1" t="inlineStr">
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH160" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-      <c r="A161" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>120334</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>La Drôme Laboratoire</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Aide à la définition des besoins, objectifs et priorités.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement et analyse d&amp;#039;eaux, de sols, de boues et de végétaux pour la recherche de contaminants de type métaux lourds, hydrocarbures, pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;eau de forage ou de puits pour les demandes de permis de construire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle annuel des installations collectives d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification de la désinfection de réseaux d&amp;#039;eau chaude sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle réglementaire des tours aéroréfrigérées d&amp;#039;un bâtiment
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de paramètres microbiologiques
+  &lt;em&gt;
+   Legionella spp
+  &lt;/em&gt;
+  et
+  &lt;em&gt;
+   pneumophila
+  &lt;/em&gt;
+  selon les limites de qualité prescrites par la réglementation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du traitement des circuits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement du carnet sanitaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ A la livraison des travaux d&amp;#039;un bâtiment, le laboratoire départemental de la Drôme assure les analyses chimiques et bactériologiques de l&amp;#039;eau de réseau pour vérifier sa conformité à la réglementation. Plusieurs forfaits sont proposés P1, P2 D1 ou D2 définies par la réglementation.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contrôle des moyens d&amp;#039;aération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Campagnes de mesures hivernale et estivale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils personnalisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La Drôme Laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
+   laboratoire&amp;#64;ladrome.fr
+  &lt;/a&gt;
+  – 04.75.81.70.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
+   www.ladromelaboratoire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>94876</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Soutenir les chaires industrielles</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Soutien aux chaires industrielles</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I161" s="1" t="inlineStr">
+      <c r="I156" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Grand Est souhaite amplifier les passerelles entre la recherche académique et les entreprises, en créant un environnement de recherche de haut niveau.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   rapprocher le secteur de la R&amp;amp;D privée du potentiel académique de recherche régional pour augmenter l&amp;#039;investissement en R&amp;amp;D et favoriser la participation des organismes de recherche et de transfert de technologie au développement de produits et procédés innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   orienter le soutien régional vers la recherche à fort potentiel d&amp;#039;innovation et attirer le recrutement de chercheurs de haut niveau ;
  &lt;/li&gt;
  &lt;li&gt;
   accroître l&amp;#039;employabilité de personnels hautement qualifiés formés à une double culture de laboratoire et entreprise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux maxi : à parité de l&amp;#039;investissement privé dans la limite de 30 % de l&amp;#039;assiette éligible
 &lt;/p&gt;
 &lt;p&gt;
  Plafond de l&amp;#039;aide régionale : 120 K€ maximum par an dans la limite de 5 ans
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P161" s="1" t="inlineStr">
+      <c r="P156" s="1" t="inlineStr">
         <is>
           <t>19/02/2021</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
  Les organismes de recherche et les établissements d&amp;#039;enseignement supérieur suivants : Universités, Grandes Ecoles, EPST.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    S&amp;#039;inscrire en cohérence avec les trois enjeux de transition écologique, numérique et industrielle et dans les thématiques d&amp;#039;excellence déjà identifiées (santé, chimie, matériaux, ...) fédératrices couvrant l&amp;#039;ensemble des domaines de la recherche, susceptibles de générer des innovations et pouvant alimenter les connaissances dans les domaines identifiés de la stratégie de spécialisation intelligente (S3) (technologies et équipements pour la transition industrielle ; recyclage et fonctionnalisation des matériaux ; biotechnologies médicales ; outils numériques pour la santé ; dispositifs médicaux ; molécules et matériaux biosourcés ; outils et systèmes pour la gestion durable et intelligente des ressources naturelles ; systèmes énergétiques et leur performance) ;
   &lt;/li&gt;
   &lt;li&gt;
    Impliquer financièrement (en numéraire) à minima une ou plusieurs entreprises du Grand Est (TPE, PE, PME, ETI, GE). La/les entreprises partenaires doivent contribuer à hauteur de 25% minimum des dépenses éligibles.
   &lt;/li&gt;
   &lt;li&gt;
    Impliquer financièrement (en numéraire) un autre cofinancement public (hors apport de l&amp;#039;établissement d&amp;#039;accueil).
   &lt;/li&gt;
   &lt;li&gt;
    Etre portée par un titulaire, chercheur ou enseignant chercheur de notoriété internationale ou nationale, en mobilité ou non avec une expérience avérée et réussie de partenariat avec le monde économique. Celui-ci doit occuper au moins 50 % de son temps de recherche aux travaux propres de la chaire. Il doit mener par ailleurs, des actions de formation par la recherche selon une vision à long terme dans les laboratoires de recherche fortement en lien monde économique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-chaires-industrielles/</t>
         </is>
       </c>
-      <c r="W161" s="1" t="inlineStr">
+      <c r="W156" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0214/depot/simple</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question :
  &lt;a href="mailto:chairesindus&amp;#64;grandest.fr"&gt;
   chairesindus&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/707d-soutien-aux-chaires-industrielles/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF161" s="1" t="inlineStr">
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG161" s="1" t="inlineStr">
+      <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH161" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="162" spans="1:34" customHeight="0">
-[...244 lines deleted...]
-      <c r="A163" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>74861</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I163" s="1" t="inlineStr">
+      <c r="I157" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient et accompagne les écoles relevant des filières sanitaires et sociales désirant intégrer dans leur offre de formation des stages en entreprise en Europe au profit de leurs élèves en formation relevant des niveaux 3 et 4.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Dans un contexte économique et social en mutation, la mobilité européenne génère un effet accélérateur de retour à l&amp;#039;emploi ou d&amp;#039;entrée en formation.  Consciente de ces enjeux, la Région Occitanie Pyrénées-Méditerranée, avec le soutien financier de l&amp;#039;Agence Erasmus &amp;#43;, contribue à l&amp;#039;insertion socio-professionnelle des apprentis, en favorisant l&amp;#039;ouverture internationale comme levier de développement de la citoyenneté et des compétences professionnelles.
 &lt;/p&gt;
 &lt;p&gt;
  Des dispositifs d&amp;#039;accompagnement financier et techniques sont mis à la disposition des structures proposant des formations de niveau 3 et 4 de la filière sanitaire et sociale pour les soutenir dans le développement des actions de mobilité à l&amp;#039;international.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Huit catégories de dépenses sont éligibles à un barème forfaitaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les frais de visites préparatoires,
@@ -36150,1311 +35183,681 @@
  &lt;/li&gt;
  &lt;li&gt;
   les frais de communication,
  &lt;/li&gt;
  &lt;li&gt;
   les frais d&amp;#039;assurance,
  &lt;/li&gt;
  &lt;li&gt;
   le soutien aux besoins spécifiques,
  &lt;/li&gt;
  &lt;li&gt;
   les frais de personnel et charges indirectes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalité de dépôt d&amp;#039;une demande de subvention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;organisme bénéficiaire dépose une demande pour un groupe et pour une destination, même si les séjours sont échelonnés et/ou les départs individuels.   Par principe, la demande de financement devra être antérieure au commencement d&amp;#039;exécution de l&amp;#039;opération (phase préparatoire de la mobilité). Toutefois, les dossiers sollicitant un financement pour des opérations qui auraient débuté 6 mois avant la date de réception de la demande de financement pourront être considérés recevables par la Région dans le respect des dispositions des articles 4 et 5 du règlement d&amp;#039;intervention régissant ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Education et renforcement des compétences
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les organismes membres du consortium ERASMUS&amp;#43; &amp;#34;Mobilité des apprenants d&amp;#039;Occitanie 2020/2022&amp;#34; coordonnés par la Région Occitanie :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les organismes gestionnaires des établissements de formations sanitaires et sociales,
  &lt;/li&gt;
  &lt;li&gt;
   des établissements de formations sanitaires et sociales,
  &lt;/li&gt;
  &lt;li&gt;
   tout organisme associé et habilité par un établissement membre pour la mise en œuvre du projet de mobilité,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets éligibles doivent répondre aux caractéristiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action n&amp;#039;est pas cofinancée par des financements européens captés directement par l&amp;#039;établissement ou le bénéficiaire direct
  &lt;/li&gt;
  &lt;li&gt;
   Nombre minimal d&amp;#039;apprenants bénéficiaires fixé à 5 , et dans la mesure du possible d&amp;#039;un groupe &amp;#34;classe&amp;#34; ou &amp;#34;promotion&amp;#34;, pour lequel l&amp;#039;organisme bénéficiaire est libre de déterminer les critères de formation du groupe,
  &lt;/li&gt;
  &lt;li&gt;
   Définir des modalités de préparation au départ et d&amp;#039;accompagnement adaptées au public éligible (avant, pendant et après la période de mobilité) ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une période de formation en entreprise dans le cadre d&amp;#039;un partenariat européen en lien avec les objectifs pédagogique de la formation suivie par les apprenants bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Inclure une démarche d&amp;#039;évaluation des compétences acquises en cours de mobilité et des impacts du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Destinations éligibles : Seules les mobilités organisées dans les pays éligibles au programme ERASMUS&amp;#43; sont éligibles au programme régional. Pour accéder à la liste des pays éligibles, veuillez-vous référer au site Internet de l&amp;#039;Agence Erasmus &amp;#43; . La zone géographique prioritaire en Europe est définie par les accords de coopération de la Région Occitanie Pyrénées / Méditerranée, à savoir les relations bilatérales privilégiées avec l&amp;#039;Allemagne et les zones transfrontalières espagnoles (Catalogne, Navarre, Aragon, Pays Basque) et les Iles Baléares dans le cadre de l&amp;#039;Eurorégion Pyrénées / Méditerranée ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le contenu de la mobilité prendra en compte un stage en entreprise d&amp;#039;une durée minimale de 10 jours consécutifs. Le séjour peut être ventilée sur un temps en entreprise et/ou un temps en centre de formation, si la mobilité est à visée certificative ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-a-la-mobilite-europeenne-des-eleves-des-filieres-sanitaires-et-sociales</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mathilde DUPAS
 &lt;/p&gt;
 &lt;p&gt;
  chargée de mission
 &lt;/p&gt;
 &lt;p&gt;
  Mail : mathilde.dupas&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF163" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-[...504 lines deleted...]
-      <c r="A166" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>166053</v>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Rémunérer les stagiaires de la formation professionnelle</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Rémunération des stagiaires de la formation professionnelle</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G166" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H166" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N166" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Emploi</t>
         </is>
       </c>
-      <c r="O166" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P166" s="1" t="inlineStr">
+      <c r="P158" s="1" t="inlineStr">
         <is>
           <t>30/01/2019</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V166" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
         </is>
       </c>
-      <c r="W166" s="1" t="inlineStr">
+      <c r="W158" s="1" t="inlineStr">
         <is>
           <t>https://remu.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X166" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z166" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
         </is>
       </c>
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF166" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG166" s="1" t="inlineStr">
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH166" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D167" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Cordées de la réussite</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L167" s="1" t="inlineStr">
-[...125 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P168" s="1" t="inlineStr">
+      <c r="P159" s="1" t="inlineStr">
         <is>
           <t>22/05/2024</t>
         </is>
       </c>
-      <c r="R168" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
 &lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
         </is>
       </c>
-      <c r="W168" s="1" t="inlineStr">
+      <c r="W159" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
 &lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF168" s="1" t="inlineStr">
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AG159" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-      <c r="A169" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>163167</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="C169" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="F169" s="1" t="inlineStr">
+      <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I169" s="1" t="inlineStr">
+      <c r="I160" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J169" s="1" t="inlineStr">
+      <c r="J160" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
 environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
 l’exception de la zone côtière exposée aux risques de submersion marine). Il se
 structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
 une difficulté de certains bourgs à maintenir des services de proximité (administrations,
 commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
 du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
 Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
 petite enfance. Le développement urbain se fait essentiellement sous forme de
 lotissements ce qui pose la question de la consommation des terres agricoles et de
 l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
 développement des résidences secondaires limitent le parc de logements locatifs. La
 disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
 services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
 sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
 mutations sociodémographiques, la réduction de l’artificialisation des sols et le
 renforcement des fonctions de centralité dans les villes moyennes et bourgs
 structurants. Cette fiche action prend également en compte les constats du GIEC
 normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
 changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
 usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
 éloignés
 &lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
 &lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M169" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
 &lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
 &lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
 &lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
 l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
 &lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
 &lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
 particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
 &lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
 (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB169" s="1" t="inlineStr">
+      <c r="AB160" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC169" s="1" t="inlineStr">
+      <c r="AC160" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG169" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH169" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="170" spans="1:34" customHeight="0">
-      <c r="A170" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>120897</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Innov'up Expérimentation Transition écologique des territoires</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H170" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I170" s="1" t="inlineStr">
+      <c r="I161" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 45</t>
         </is>
       </c>
-      <c r="J170" s="1" t="inlineStr">
+      <c r="J161" s="1" t="inlineStr">
         <is>
           <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bpifrance
  &lt;/strong&gt;
  accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cap Digital
  &lt;/strong&gt;
  est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La Fondation Solar Impulse
  &lt;/strong&gt;
  vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Construire au Futur, Habiter le Futur
@@ -37486,62 +35889,62 @@
   &lt;li&gt;
    Adaptation et résilience,
   &lt;/li&gt;
   &lt;li&gt;
    Nature et biodiversité.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Acteurs publics locaux (communes, EPCI, syndicats...),
   &lt;/li&gt;
   &lt;li&gt;
    Acteurs privés en situation de délégation de service public,
   &lt;/li&gt;
   &lt;li&gt;
    Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R170" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
 &lt;/p&gt;
 &lt;p&gt;
  Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
  &lt;strong&gt;
   une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -37563,155 +35966,155 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit être déposée
  &lt;strong&gt;
   avant le démarrage du projet.
  &lt;/strong&gt;
  Toute dépense antérieure ne pourra pas être prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  innovup-transition-ecologique&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB170" s="1" t="inlineStr">
+      <c r="AB161" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes électriques
 Mise en place de la télémedecine
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF170" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG170" s="1" t="inlineStr">
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH170" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="171" spans="1:34" customHeight="0">
-      <c r="A171" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>117159</v>
       </c>
-      <c r="B171" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G171" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H171" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -37749,362 +36152,866 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R171" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V171" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W171" s="1" t="inlineStr">
+      <c r="W162" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X171" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z171" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB171" s="1" t="inlineStr">
+      <c r="AB162" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC171" s="1" t="inlineStr">
+      <c r="AC162" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG171" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH171" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:34" customHeight="0">
-      <c r="A172" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>154989</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d’auscultation et de confortement des cavités souterraines en domaine public</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>AUSCULTATION ET CONFORTEMENT DES CAVITÉS SOUTERRAINES EN DOMAINE PUBLIC</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I163" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J163" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 35 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer au financement des opérations d&amp;#039;auscultation et de confortement des cavités souterraines.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recherche et auscultation de cavités souterraines suivies par un géologue expert :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Investigations par méthodes géotechniques (sondages tricônes avec enregistrement des paramètres, passage caméra...),
+&lt;/p&gt;
+&lt;p&gt;
+ - Décapages à la pelle mécanique,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intervention de puisatiers pour déboucher, le cas échéant, les puits d&amp;#039;accès aux cavités,
+&lt;/p&gt;
+&lt;p&gt;
+ - Visite et expertise des cavités souterraines.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Confortement et mise en sécurité suivies par un géologue expert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confortement partiel ou total de la cavité par méthodes adaptées (béton hydraulique par exemple), après avis motivé d&amp;#039;un géologue géotechnicien
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables à la construction de bâtiments ou d&amp;#039;équipements publics (notamment dans le cadre de la délivrance de permis de construire),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études destinées à confirmer l&amp;#039;absence de risque sur des zones où aucun indice n&amp;#039;a été recensé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;intervention du Département se limite aux cas où la présence de vides représente un risque avéré pour le public ou pour la stabilité des édifices communaux ou intercommunaux existants accessibles au public (école, mairie, équipements sportifs, etc.).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Localisation : les équipements ou voiries doivent être localisés dans le périmètre de sécurité de l&amp;#039;indice concerné et les travaux sous maîtrise d&amp;#039;ouvrage publique doivent être réalisés en domaine public. Toutefois, si pour des raisons techniques, sécuritaires ou économiques dûment justifiées, les investigations doivent avoir lieu hors domaine public, la commission permanente pourra se prononcer au cas par cas, sur l&amp;#039;attribution des subventions correspondantes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarrage des opérations : les maîtres d&amp;#039;ouvrage sont autorisés, en cas de danger grave et imminent, ainsi que suite à la prise d&amp;#039;un arrêté de péril correspondant, à engager les investigations (sondages géotechniques, auscultations, etc.), ainsi que les confortements et ce avant accord de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T163" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/auscultation-et-confortement-des-cavites-souterraines-en-domaine-public/</t>
+        </is>
+      </c>
+      <c r="W163" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc41-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2023</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>111723</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes coordonnateurs de séjours en classes de découverte</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine de l'éducation</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département soutient les organismes et associations d&amp;#039;éducation populaire intervenant auprès des jeunes charentais sur les temps scolaires et périscolaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le prix de journée diffère selon les sites de destination
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention &amp;#61; prix de journée x nombre de jours x nombre d&amp;#039;élèves
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux organismes coordinateurs de séjours en classes de découverte.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les projets pédagogiques portés par les écoles relevant d&amp;#039;un autre dispositif de subventions du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Paiement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les factures du séjour ou de l&amp;#039;établissement d&amp;#039;accueil (précisant le nombre d&amp;#039;élèves)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des élèves ayant participé au séjour
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une fois, le séjour achevé, sur production des pièces (factures, liste élèves)
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/soutien_organismes_domaine_education.pdf</t>
+        </is>
+      </c>
+      <c r="W164" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL « Subventions16 »
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service jeunesse et numérique éducatif – Direction de l&amp;#039;Education : Tél. : 05 16 09 74 06
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/578f-soutenir-les-organismes-coordonnateurs-de-sej/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>162939</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
-      <c r="C172" s="1" t="inlineStr">
+      <c r="C165" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I172" s="1" t="inlineStr">
+      <c r="I165" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K172" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M172" s="1" t="inlineStr">
+      <c r="M165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Artisanat
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P172" s="1" t="inlineStr">
+      <c r="P165" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q172" s="1" t="inlineStr">
+      <c r="Q165" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R172" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC172" s="1" t="inlineStr">
+      <c r="AC165" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD172" s="1" t="inlineStr">
+      <c r="AD165" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE172" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG172" s="1" t="inlineStr">
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH172" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="173" spans="1:34" customHeight="0">
-      <c r="A173" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>111716</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Favoriser le sport et les loisirs pour tous (contrat départemental d'animation)</t>
         </is>
       </c>
-      <c r="D173" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - contrat départemental d'animation</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés de communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;agglomérations
  &lt;/li&gt;
  &lt;li&gt;
   Communes ou syndicats mixtes labellisés stations sports nature
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le contrat départemental d&amp;#039;animation est un dispositif qui s&amp;#039;adresse aux regroupements de communes (excepté pour les communes ou syndicats mixtes labellisés stations sports nature). Les quatres grands domaines d&amp;#039;intervention sont :
 &lt;/p&gt;
@@ -38119,61 +37026,61 @@
  &lt;li&gt; l&amp;#039;été actif et solidaire avec pour objectifs le maintien et l’amélioration de cette opération qui offre à la population locale des animations encadrées de qualité ; poursuite et renforcement des collaborations inter-territoires. Critères de labellisation des sites été actif : l’opération doit être portée (maîtrise d&amp;#039;ouvrage) par un EPCI, dans le respect du cahier des charges départemental annexé au dossier de demande de labellisation.&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement du fonctionnement des stations sports nature sur la la fonction d’accueil. Le site internet dédié aux sports de nature (https://sportsdenature16.lacharente.fr/) permet une large diffusion de l’information mais ne remplace pas l’accueil physique sur site pour informer et orienter les usagers. Ainsi, une dotation plafonnée à 6 000,00 € par station peut être mobilisée dans le cadre de ce dispositif et contribuer à financer 50% maximum d’un poste d’accueil / coordination durant 4 mois. Ces emplois saisonniers peuvent notamment être accessibles aux étudiants.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention maximale accordée à chaque EPCI est plafonnée et répartie en fonction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de la population : 70%
  &lt;/li&gt;
  &lt;li&gt;
   de la superficie : 30%
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide en fonctionnement des stations sports nature est indépendante de ce calcul.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Les actions éligibles doivent être basées sur la sensibilisation, la pratique et l’éducation&lt;/p&gt;&lt;p&gt;Ces notions s’entendent dans la mesure où le public concerné est actif et acteur et qu’il bénéficie d&amp;#039;un vis-à-vis pédagogique adapté&lt;/p&gt;&lt;p&gt;Les actions éligibles peuvent concerner tous les publics : enfants et jeunes, adultes, familles ; locaux, Charentais, voire touristes pour l’été actif&lt;/p&gt;&lt;p&gt;Les actions éligibles doivent être accessibles à tous et pour cela elles devront prendre en compte les notions d&amp;#039;équité sociale et de solidarité. La traduction de ces objectifs s&amp;#039;évaluera au travers :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de la politique tarifaire et de la mobilisation des dispositifs d&amp;#039;aides aux usagers
  &lt;/li&gt;
  &lt;li&gt;
   de l&amp;#039;accessibilité pour les publics relevant d&amp;#039;un handicap qu&amp;#039;il soit physique ou mental
  &lt;/li&gt;
  &lt;li&gt;
   de la prise en compte de l&amp;#039;enclavement géographique et des problématiques de mobilité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les budgets doivent correspondre à l&amp;#039;action proprement dite : frais d&amp;#039;encadrements, matériel spécifique au projet, déplacements...
 &lt;/p&gt;
 &lt;p&gt;
  La subvention du Département est au maximum égale au financement affecté à chaque action par le bénéficiaire et dans la limite de l&amp;#039;enveloppe financière mobilisable.
 &lt;/p&gt;
 &lt;p&gt;
@@ -38201,876 +37108,731 @@
   le projet par fiche action de l&amp;#039;année N
  &lt;/li&gt;
  &lt;li&gt;
   le budget prévisionnel du projet par fiche action de l&amp;#039;année N
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : le programme d&amp;#039;actions est travaillé lors de différentes réunions de travail avant d&amp;#039;être transposé dans les fiches action du projet N.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, après la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T173" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/contrat_departemental_animation.pdf</t>
         </is>
       </c>
-      <c r="W173" s="1" t="inlineStr">
+      <c r="W166" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt du dossier sur le portail Subventions16 : avant fin avril de l&amp;#039;année en cours.
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Contrat départemental d&amp;#039;animation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 72 44&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5678-favoriser-le-sport-et-les-loisirs-pour-tous-c/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB173" s="1" t="inlineStr">
+      <c r="AB166" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC173" s="1" t="inlineStr">
+      <c r="AC166" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG173" s="1" t="inlineStr">
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH173" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="174" spans="1:34" customHeight="0">
-      <c r="A174" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>100081</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
-      <c r="C174" s="1" t="inlineStr">
+      <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre CCI peut être à vos côtés pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Accessibilité
 Emploi
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V167" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC174" s="1" t="inlineStr">
+      <c r="AC167" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE174" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG174" s="1" t="inlineStr">
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH174" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="175" spans="1:34" customHeight="0">
-[...145 lines deleted...]
-      <c r="A176" s="1">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>163254</v>
       </c>
-      <c r="B176" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Se former à l'étranger - Accréditation Erasmus+</t>
         </is>
       </c>
-      <c r="C176" s="1" t="inlineStr">
+      <c r="C168" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
-      <c r="D176" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Accréditation Erasmus+ - Action Clé 1</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Agence Erasmus+ France / Education &amp; Formation</t>
         </is>
       </c>
-      <c r="G176" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H176" s="1" t="inlineStr">
+      <c r="H168" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I176" s="1" t="inlineStr">
+      <c r="I168" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J176" s="1" t="inlineStr">
+      <c r="J168" s="1" t="inlineStr">
         <is>
           <t>Les co-financements sont recommandés</t>
         </is>
       </c>
-      <c r="K176" s="1" t="inlineStr">
+      <c r="K168" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L176" s="1" t="inlineStr">
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le programme européen Erasmus&amp;#43; finance des projets de
 mobilité dans les domaines de l’éducation, de la formation, de la jeunesse et
 du sport. Il est possible de partir en mobilité en Europe et au-delà pour se
 former, découvrir des systèmes éducatifs différents, de nouvelles approches et
 méthodes de travail, approfondir ses compétences linguistiques et
 professionnelles, ou tout simplement s’ouvrir à une autre culture.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous êtes élu ou agent d’une commune, d’une intercommunalité, d’un département ou d’une région?&lt;/li&gt;&lt;li&gt;Vous agissez au sein de votre collectivité dans les domaines de l’action éducative, de la mobilité des jeunes, de la petite enfance, du développement durable, du numérique, de la culture, de l’action sociale, de la lutte contre l’exclusion et la pauvreté, de l’aide aux personnes âgées, de l’économie locale...?&lt;/li&gt;&lt;li&gt;Vous travaillez en lien avec les écoles, structures périscolaires, collèges, lycées et établissements d’enseignement supérieur, ou avec les acteurs de l’économie sociale et solidaire, et de l’insertion professionnelle, et vous souhaitez encourager les initiatives citoyennes sur vos territoires?&lt;/li&gt;&lt;li&gt;Vous êtes engagé auprès de publics prioritaires habitant en zone rurale, dans un quartier de la politique de la ville ou sur un territoire relevant de la politique d’éducation prioritaire?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
 L&amp;#039;accréditation Erasmus&amp;#43; &lt;/strong&gt;est comparable à une carte de membre pour développer des projets de mobilité. Grâce à cette modalité, les démarches administratives et
 financières sont simplifiées. Une fois obtenue, elle est valable jusqu’en 2027
 et permet de procéder, chaque année, à une demande simplifiée de financements
 avec l’assurance de recevoir un montant minimum de subvention. L&amp;#039;accréditation Erasmus&amp;#43; concerne les secteurs de l&amp;#039;éducation des adultes, de l&amp;#039;enseignement scolaire, de l&amp;#039;enseignement et de la formation professionnels et le secteur de la jeunesse.&lt;/p&gt;&lt;p&gt;
 La durée de la mobilité des personnels et des apprenants peut varier de 2 jours à 12 mois selon votre profil et
 le type d’activité réalisée.&lt;br /&gt;
 Les financements européens Erasmus&amp;#43; couvrent vos frais de déplacement, ainsi
 que vos frais d’hébergement, de restauration et de transport sur place. Ils peuvent
 également prendre en charge les frais d’inscription à des cours ou à des
 séminaires de formation.&lt;br /&gt;
 Un montant forfaitaire soutient par ailleurs les dépenses de votre collectivité
 territoriale pour la gestion administrative et financière du projet européen
 Erasmus&amp;#43;.&lt;br /&gt;
 Les cofinancements ne sont pas obligatoires mais sont à privilégier.&lt;br /&gt;
 Le financement européen Erasmus&amp;#43; peut être complété par d’autres aides,
 nationales ou locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M176" s="1" t="inlineStr">
+      <c r="M168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;région Occitanie&lt;/strong&gt; coordonne un consortium de CFA, Missions Locales et écoles de la deuxième chance (secteur EFP). L&amp;#039;objectif des mobilités est de développer les compétences et de favoriser la poursuite d&amp;#039;étude et/ou l&amp;#039;insertion professionnelle des apprenants.  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le département de Seine-Saint-Denis &lt;/strong&gt;coordonne deux accréditations Erasmus&amp;#43; : une au bénéfice des jeunes et une pour les collégiens du département (Secteurs enseignement scolaire et jeunesse). Au total, 1 650 collégiens et 670 jeunes pourront bénéficier de mobilités sur la période 2023-2027 dans le cadre de l’accueil des Jeux Olympiques et Paralympiques de 2024.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;C&lt;/strong&gt;&lt;strong&gt;ollectivité de Corse&lt;/strong&gt; favorise&lt;span&gt; l’ouverture &lt;/span&gt;internationale et la montée en compétence des acteurs corses de l&amp;#039;Economie sociale et solidaire en permettant &lt;span&gt;à différentes structures publiques &lt;/span&gt;– l’Office de l’environnement de la Corse, l’Agence de développement de la Corse (Adec) – ainsi qu&amp;#039;à la Chambre Régionale de l’Economie Sociale et Solidaire et à ses structures adhérentes de partir en mobilité. &lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les recueils des &lt;a href="https://www.erasmusplus.fr/upload/9333/recueil-projets-ct.pdf" target="_self"&gt;projets portés par des collectivités territoriales de l&amp;#039;Agence Erasmus&amp;#43; Education et Formation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;a href="https://drive.google.com/file/d/1dE_Vp4hXsBYwo4IDgXhI-P3ePq5uH51d/view?usp&amp;#61;sharing" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N176" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Formation professionnelle
 Emploi
 International</t>
         </is>
       </c>
-      <c r="O176" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="Q176" s="1" t="inlineStr">
+      <c r="Q168" s="1" t="inlineStr">
         <is>
           <t>29/09/2026</t>
         </is>
       </c>
-      <c r="R176" s="1" t="inlineStr">
+      <c r="R168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont publiés chaque année dans une note de service qui parait au BOEN et dans le guide du programme Erasmus&amp;#43; : &lt;a href="https://monprojet.erasmusplus.fr/base-legale" target="_self"&gt;https://monprojet.erasmusplus.fr/base-legale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S176" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T176" s="1" t="inlineStr">
+      <c r="T168" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U176" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V176" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>https://monprojet.erasmusplus.fr/docs/documents/programme_guide_2026_fr_565.pdf</t>
         </is>
       </c>
-      <c r="X176" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellpadding="0" cellspacing="0" width="542"&gt;&lt;tbody&gt;&lt;tr height="88"&gt;&lt;td height="88" width="542"&gt;Secteurs: &lt;br /&gt;Enseignement Scolaire : &lt;a target="_self"&gt;promotion.scolaire&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement Professionnel: &lt;a target="_self"&gt;promotion.formpro&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Education des Adultes
   : &lt;a target="_self"&gt;promotion.educadultes&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement supérieur
   : &lt;a target="_self"&gt;promotion.superieur&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="Y176" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>promotion.formpro@agence-erasmus.fr</t>
         </is>
       </c>
-      <c r="Z176" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/se-former-a-letranger/</t>
         </is>
       </c>
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC176" s="1" t="inlineStr">
+      <c r="AC168" s="1" t="inlineStr">
         <is>
           <t>Agence Erasmus+ France Education et Formation</t>
         </is>
       </c>
-      <c r="AD176" s="1" t="inlineStr">
+      <c r="AD168" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG176" s="1" t="inlineStr">
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
         <is>
           <t>20/09/2024</t>
         </is>
       </c>
-      <c r="AH176" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="177" spans="1:34" customHeight="0">
-      <c r="A177" s="1">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
         <v>163029</v>
       </c>
-      <c r="B177" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement de collaborations culturelles et d'actions de médiation sur l'ensemble du territoire</t>
         </is>
       </c>
-      <c r="C177" s="1" t="inlineStr">
+      <c r="C169" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°4</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G177" s="1" t="inlineStr">
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H177" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I177" s="1" t="inlineStr">
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I169" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J177" s="1" t="inlineStr">
+      <c r="J169" s="1" t="inlineStr">
         <is>
           <t>Plancher 3 000 euros / Plafond : 10 000 euros</t>
         </is>
       </c>
-      <c r="K177" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="1" t="inlineStr">
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une culture accessible pour tous&lt;/h3&gt;&lt;h4&gt;Soutien à une offre culturelle itinérante&lt;/h4&gt;&lt;p&gt;L’offre culturelle est fortement concentrée sur les communes principales de l’agglomération même s’il existe des lieux de création et de pratiques en milieu rural ainsi qu’un tissu associatif qui irrigue l’ensemble du territoire. Cette situation doit conduire à favoriser une plus grande diffusion culturelle, en particulier en milieu rural. Il s’agira de favoriser l’émergence de projets innovants portés par des associations et/ou acteurs culturels. De nombreuses expériences sur le territoire national, soutenues par Leader et par le réseau rural, ont été mises en œuvre dans ce domaine et pourront être une source d’inspiration pour des actions locales. La promotion de chantiers-écoles et la présence de résidences d’artistes impliquant le tissu local et les publics constituent des opportunités pour développer des actions nomades et diffuser la culture&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des réseaux d’acteurs culturels et les projets de coopération &lt;/h4&gt;&lt;p&gt;Si de nombreux acteurs culturels présents sur le territoire se connaissent, et si des partenariats existent déjà, il n’existe pas, de façon organisée et animée, un réseau des acteurs culturels. Permettre, quantitativement et qualitativement, une accessibilité plus grande à la culture passe par une meilleure coordination des acteurs et par plus de coopérations entre eux. La forte diversité des domaines culturels présents doit conduire à plus d’interconnaissance et d’interrelations pour valoriser cette offre culturelle. Les sujets et potentiels de coopérations sont nombreux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des projets en faveur de la médiation – diffusion culturelle vers tous les publics &lt;/h4&gt;&lt;p&gt;L’amélioration de l’accessibilité à la culture passe par le développement de la médiation en direction de celles et ceux qui sont éloignés de l’offre et des pratiques culturelles (éloignement physique, isolement, déficit d’information, frein psychologique, frein social…). Les acteurs culturels en ont conscience mais les réponses passent souvent par des actions mutualisées, par des coopérations et aussi par l’acquisition/mobilisation des compétences adéquates. A l’exemple du GAL d’Uzès qui a mise en place un véhicule itinérant de médiation culturelle et de nombreuses autres initiatives, le GAL pourra faire naitre des projets qui favoriseront la médiation et donc l’accessibilité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N177" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O177" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P177" s="1" t="inlineStr">
+      <c r="P169" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q177" s="1" t="inlineStr">
+      <c r="Q169" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R177" s="1" t="inlineStr">
+      <c r="R169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S177" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T177" s="1" t="inlineStr">
+      <c r="T169" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V177" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
         </is>
       </c>
-      <c r="X177" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y177" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z177" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-au-developpement-de-collaborations-culturelles-et-dactions-de-mediation-sur-lensemble-du-territoire/</t>
         </is>
       </c>
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC177" s="1" t="inlineStr">
+      <c r="AC169" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
-      <c r="AD177" s="1" t="inlineStr">
+      <c r="AD169" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE177" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG177" s="1" t="inlineStr">
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
-      <c r="AH177" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="178" spans="1:34" customHeight="0">
-      <c r="A178" s="1">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
         <v>153895</v>
       </c>
-      <c r="B178" s="1" t="inlineStr">
+      <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I178" s="1" t="inlineStr">
+      <c r="I170" s="1" t="inlineStr">
         <is>
           <t> Max : 27</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Ministère de l&amp;#039;intérieur, de l&amp;#039;outre-mer et des collectivités territoriales transfère tous les ans aux départements le soin de répartir une enveloppe financière issue du produit des amendes de police relatives à la circulation routière, entre les communes éligibles, à savoir toutes les communes de moins de 10 000 habitants (les communes plus peuplées recevant directement leur attribution). L&amp;#039;ensemble de l&amp;#039;enveloppe est répartie entre des projets qui cherchent à améliorer la sécurité routière.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Cinq familles de travaux sont éligibles :
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  1.    Aménagement de points singuliers
 &lt;/p&gt;
 &lt;p&gt;
  -       rectifications de virages, aménagements de carrefours, dégagements de visibilité, aires de croisement ;
 &lt;/p&gt;
 &lt;p&gt;
  -       plateaux surélevés, ralentisseurs (respectant les normes).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  2.    Signalisation
 &lt;/p&gt;
 &lt;p&gt;
  -       verticale (fourniture et pose de signalisation de police, en excluant la micro signalisation et la signalisation directionnelle) ;
@@ -39115,2186 +37877,1692 @@
  -       ensemble des aménagements permettant de sécuriser des déplacements de piétons, limités aux prestations de terrassement, de busage et d&amp;#039;empierrement (excluant les revêtements de surface bitumineux, les bordures et les caniveaux).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -       un seul projet peut être retenu par commune ;
  &lt;br /&gt;
  -       le montant des travaux subventionnables est plafonné à 46 000  € HT par opération;
  &lt;br /&gt;
  -       le taux de subvention est de 30 % du montant HT retenu ;
  &lt;br /&gt;
  -       sont exclues les opérations dont le montant des travaux est inférieur à
  &lt;br /&gt;
  2 000  € HT ;
  &lt;br /&gt;
  -       une commune de moins de 50 km de voirie peut recevoir une aide tous les 3 ans ; une commune de 50 à 100 km de voirie tous les deux ans; une commune avec plus de 100 km de voirie tous les ans.
  &lt;br /&gt;
  -       les travaux subventionnables doivent être réalisés durant l&amp;#039;année d&amp;#039;attribution de la subvention impérativement.;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O178" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T178" s="1" t="inlineStr">
+      <c r="T170" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V178" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-damelioration-de-la-securite-routiere-amende-de-police/</t>
         </is>
       </c>
-      <c r="W178" s="1" t="inlineStr">
+      <c r="W170" s="1" t="inlineStr">
         <is>
           <t>https://www.spot50-manche.fr/Beneficiaires</t>
         </is>
       </c>
-      <c r="X178" s="1" t="inlineStr">
+      <c r="X170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z178" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bad-equipements-drsquoamelioration-de-la-securite/</t>
         </is>
       </c>
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB178" s="1" t="inlineStr">
+      <c r="AB170" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
-      <c r="AE178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF178" s="1" t="inlineStr">
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG178" s="1" t="inlineStr">
+      <c r="AG170" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH178" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="179" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G179" s="1" t="inlineStr">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>165953</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier  du Pass Sud Montagne</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Pass Sud Montagne - Partenaires</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...163 lines deleted...]
-      <c r="O180" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avec le Pass Sud Montagne, la Région Sud accompagne les lycéennes et lycéens scolarisés en Provence-Alpes-Côte d’Azur, grâce à une aide individuelle de 100€ par an, pour pratiquer des activités sportives et de loisirs de montagne, d’été et d’hiver.&lt;br /&gt; &lt;br /&gt; Ce pass est entièrement dématérialisé ! Il est accessible depuis l’application mobile et le site « ça se pass avec la Région Sud ».&lt;br /&gt; &lt;br /&gt; La Région Sud s’engage pour le développement des filières économiques et sportives de ses territoires de montagne.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Vous êtes déjà partenaires du Pass Sud Montagne ? &lt;a href="https://pass.maregionsud.fr/login/partner" rel="noreferrer" target="_blank"&gt;Connectez-vous ici&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Seuls les partenaires domiciliés au sein de communes du territoire régional visées par les dispositions de la loi Montagne, sont éligibles au dispositif et référençables sur la plateforme. &lt;a href="https://www.maregionsud.fr/fileadmin/user_upload/1-FICHIERS/2-DOCUMENTS/Education-lycee-Formation/Communes_region_Loi_Montagne_-_Region_Sud.pdf" target="_blank"&gt;Voir la liste des communes concernées(pdf - 528 Ko)&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Font exception les activités relevant du Hockey sur glace, des Sports de glace, du Ski et du Sport scolaire, pour lesquelles l&amp;#039;ensemble des partenaires concernés par ces activités et domiciliés en Provence-Alpes-Côte d’Azur sont éligibles, sans distinction géographique. &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Disciplines et activités sportives éligibles : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Sports de neige&lt;/strong&gt; : ski alpin/ski alpin handi, ski de fond/ski de fond handi, biathlon/biathlon handi, rollerski, saut à ski, combiné nordique, ski freestyle, ski de vitesse, ski de randonnée, raquettes, snowboard/snowboard handi, télémark, escalade sur glace.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports de glace&lt;/strong&gt; : patinage artistique, patinage de vitesse, curling/curling fauteuil, hockey sur glace/para hockey sur glace, luge, skeleton, bobsleigh.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports en eau vive &lt;/strong&gt;: rafting, canoë kayak, canyoning, hydrospeed.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports aériens &lt;/strong&gt;: deltaplane, parapente, vol à voile, paralpinisme, highline.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports terrestres&lt;/strong&gt; : alpinisme, cani-rando, escalade, escalade en salle, marche nordique, randonnée à pied, randonnée aquatique, trail, trekking, vélo de montagne, VTT, gravel, VTTAE et via Ferrata.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de faire évoluer la liste des activités sportives et de loisirs éligibles, au fur et à mesure de la vie du dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Téléchargez et diffusez les supports officiels du dispositif !&lt;/strong&gt;&lt;br /&gt; Dans le drive, vous trouverez tous les supports utiles pour relayer et communiquer le Pass Sud Montagne sur vos canaux : affiches, kit réseaux sociaux, bannières web, vidéos... À partager autour de vous !&lt;/p&gt;
+&lt;p&gt;&lt;a&gt;Télécharger le kit de communication pass Sud Montagne&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R180" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="S180" s="1" t="inlineStr">
+      <c r="P171" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Parmi les critères d’éligibilité des partenaires, on retrouve leur catégorisation selon la nature des activités proposées, via leur code APE (Activité Principale Exercée). &lt;/p&gt;
+&lt;p&gt;Dans le cadre du Pass Sud Montagne, seuls les codes APE suivants sont éligibles au dispositif au titre de l’année 2025-2026 :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;N°93.11Z - Gestion d&amp;#039;installations sportives, dont les salles d’escalade et les patinoires ;&lt;/li&gt; 	&lt;li&gt;N°77.21Z - Location et location-bail d&amp;#039;articles de loisirs et de sport, dont la location de cycles, de skis, de vélos, d&amp;#039;articles de loisirs et de sport et d&amp;#039;équipement de sport ;&lt;/li&gt; 	&lt;li&gt;N°49.39C - Téléphériques et remontées mécaniques ;&lt;/li&gt; 	&lt;li&gt;N°85.51Z - Enseignement de disciplines sportives et d&amp;#039;activités de loisirs, dont les cours de ski et de sports d’hiver de glisse dispensés par des moniteurs ;&lt;/li&gt; 	&lt;li&gt;N°93.19Z - Autres activités liées au sport, dont la randonnée et le trekking avec un guide de montagne ;&lt;/li&gt; 	&lt;li&gt;N°93.12Z - Activités de clubs de sports dont l’achat de licences sportives ; &lt;/li&gt; 	&lt;li&gt;N°94.11Z - Activités des organisations patronales et consulaires lorsque ces activités concernent des écoles et des moniteurs de ski &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Lorsque des activités de téléphériques et de remontées mécaniques sont gérées sous le régime d’une régie municipale, la Commune concernée est également éligible au dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscrivez-vous au Pass Sud Montagne en quelques étapes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Créez votre compte, saisissez vos coordonnées et renseignez l’ensemble des rubriques demandées&lt;/li&gt; 	&lt;li&gt;Joignez les pièces nécessaires à l’affiliation au dispositif&lt;/li&gt; 	&lt;li&gt;Signez la convention d&amp;#039;affiliation via l&amp;#039;outil en ligne dédié&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;Une fois votre demande d’affiliation instruite et validée, vous serez référencé en tant que partenaire du Pass Sud Montagne et aurez la possibilité de réaliser des transactions avec les bénéficiaires du dispositif. Vous serez remboursé automatiquement tous les 15 jours par le prestataire de la Région au titre des transactions enregistrées dans le cadre du Pass Sud Montagne.&lt;/p&gt;
+&lt;p&gt;Le montant d’une transaction ne peut être supérieur au solde du porte-monnaie numérique alloué à chaque lycéen, soit 100€ maximum. Si le montant facturé est supérieur à ce solde, la différence est à la charge du bénéficiaire.&lt;/p&gt;
+&lt;p&gt;Une utilisation simple, grâce à une application mobile partenaires gratuite mise à votre disposition !&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T180" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/pass-sud-montagne-partenaires</t>
+        </is>
+      </c>
+      <c r="W171" s="1" t="inlineStr">
+        <is>
+          <t>https://pass.maregionsud.fr/partners/register</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question sur le dispositif &lt;a href="https://www.maregionsud.fr/contacter-la-region" target="_blank"&gt;contactez Allo Région Sud&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour toute question d’ordre technique (problème de connexion, de création de compte, de mot de passe, de signature de convention…), l’assistance téléphonique est accessible au &lt;strong&gt;0 806 707 650 (service gratuit &amp;#43; prix d’un appel local), du lundi au samedi de 9h à 18h.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pass-sud-montagne-partenaires/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB180" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="181" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E181" s="1" t="inlineStr">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>165883</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Participer à Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G181" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H181" s="1" t="inlineStr">
+Particulier</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K181" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="S181" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région a été sélectionnée pour piloter jusqu’en 2027 un projet Erasmus&amp;#43; de mobilité européenne et internationale dans le but de favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux.&lt;br /&gt; &lt;br /&gt; Ce projet de consortium, actuellement composé de 13 établissements régionaux de formation sanitaire et sociale, piloté par la Région pourra s’ouvrir à d’autres établissements jusqu’en 2027.&lt;br /&gt; &lt;br /&gt; L’objectif principal est d&amp;#039;améliorer la qualité des formations sanitaires et sociales agréées par la Région en proposant une plus-value européenne et internationale au contenu de formation et en favorisant l&amp;#039;acquisition de compétences transversales (ouverture interculturelle, esprit d&amp;#039;initiative, capacité d&amp;#039;adaptation, amélioration de la maîtrise d&amp;#039;une langue étrangère, curiosité, indépendance, autonomie…).&lt;br /&gt; &lt;br /&gt; Les financements européens jouent un rôle majeur dans le financement de nombreux projets pour les opérateurs du territoire régional. Ce projet s’inscrit dans la politique régionale ambitieuse de captation des fonds européens, adoptée en décembre 2021 « Stratégie Europe 2030 : objectif 10 milliards »&lt;/p&gt; &lt;p&gt;Les étudiants et le personnel administratif et académique des établissements régionaux de formation sanitaire et sociale membres du projet Erasmus &amp;#43; coordonné par la Région à savoir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Instituts de Formation en Soins Infirmiers de l’Assistance Publique des Hôpitaux de Marseille&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier d’Arles&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Gérontologique Départemental – Marseille&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier de Martigues&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier Intercommunal des Alpes-du Sud Gap-Sisteron&lt;/li&gt; 	&lt;li&gt;Institut Régional de Formation Sanitaire et Sociale Provence-Alpes-Côte d’Azur &amp;amp; Corse– Gémenos&lt;/li&gt; 	&lt;li&gt;Institut de Formation Public Varois des Professions de Santé – Toulon&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers Saint Jacques – Marseille&lt;/li&gt; 	&lt;li&gt;Établissement Régional de Formation des Professions Paramédicales du Groupement d’Intérêt Public des Établissements de Santé (ERFPP du GIPES) d’Avignon et du pays de Vaucluse&lt;/li&gt; 	&lt;li&gt;Institut de formation aux professions paramédicales (IFPP) et Ecole de sages femmes du Centre Hospitalier Universitaire de Nice&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Groupement de Coopération Sanitaire du Pays d&amp;#039;Aix – Site d’Aix-en-Provence et de Salon-de-Provence&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier La Palmosa de Menton&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers Blancarde – Marseille&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Être étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du projet Erasmus Sanitaire et social piloté par la Région,&lt;/li&gt; 	&lt;li&gt;Réaliser une mobilité européenne validée par son établissement de rattachement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour les étudiants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Effectuer une mobilité d&amp;#039;études ou de stage d&amp;#039;une durée minimum de deux mois.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour les personnels :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Effectuer une mobilité de formation ou d&amp;#039;enseignement d&amp;#039;une durée de 2 jours à 2 mois.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U181" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V181" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y181" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/erasmus-sanitaire-et-social</t>
+        </is>
+      </c>
+      <c r="W172" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_ERASMUS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Coopération Européenne&lt;br /&gt; Tél. : 04 88 73 67 18 Mail : &lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z181" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA181" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-sanitaire-et-social-1/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE181" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF181" s="1" t="inlineStr">
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG181" s="1" t="inlineStr">
+      <c r="AG172" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH181" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="182" spans="1:34" customHeight="0">
-      <c r="A182" s="1">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
         <v>164173</v>
       </c>
-      <c r="B182" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
         </is>
       </c>
-      <c r="C182" s="1" t="inlineStr">
+      <c r="C173" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G182" s="1" t="inlineStr">
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H182" s="1" t="inlineStr">
+      <c r="H173" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I182" s="1" t="inlineStr">
+      <c r="I173" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J182" s="1" t="inlineStr">
+      <c r="J173" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K182" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L182" s="1" t="inlineStr">
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
 coopération est une réelle opportunité pour enrichir la stratégie LEADER du
 territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
 d’autant plus important que la stratégie est orientée vers le changement de
 modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
 réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
 développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
 communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
 et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
 territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
 changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
 d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
 l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
 la résilience territoriale, les dynamiques de villes ou territoires en
 transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
 préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
 d’expériences sur la sobriété énergétique, le développement des énergies
 renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
 vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
 Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
 sensibilisation, formation, étude avec des territoires nationaux ou européens
 plus avancés dans leurs démarches de structuration de leurs systèmes
 alimentaires territoriaux ou sur des problématiques spécifiques (préservation
 du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
 biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
 »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
 des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
 d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
 de valorisation des produits identitaires du territoire (produits alimentaires,
 produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
 Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
 XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
 du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
 nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
 mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
 liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
 de découverte insolite / innovante des territoires, actions favorisant
 l’inclusion sociale, actions culturelles liées aux thématiques de la
 résilience, développées avec d’autres GAL&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N182" s="1" t="inlineStr">
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Personnes âgées
 Alimentation
 Economie circulaire
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O182" s="1" t="inlineStr">
+      <c r="O173" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q182" s="1" t="inlineStr">
+      <c r="Q173" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R182" s="1" t="inlineStr">
+      <c r="R173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
 le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
 territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
 matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
 de construction, d’aménagement de locaux pour la logistique, la transformation,
 la conservation, la distribution, la vente de produits locaux en circuit court
 de proximité.&lt;br /&gt;- Investissements
 matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
 de fournitures liées à l’opération&lt;br /&gt;- Aménagement
 et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
 construction de plate-forme, équipement de broyage, de manutention, de
 stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S182" s="1" t="inlineStr">
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T182" s="1" t="inlineStr">
+      <c r="T173" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U182" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V182" s="1" t="inlineStr">
+      <c r="V173" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X182" s="1" t="inlineStr">
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y182" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z182" s="1" t="inlineStr">
+      <c r="Z173" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB182" s="1" t="inlineStr">
+      <c r="AB173" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC182" s="1" t="inlineStr">
+      <c r="AC173" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD182" s="1" t="inlineStr">
+      <c r="AD173" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG182" s="1" t="inlineStr">
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH182" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="183" spans="1:34" customHeight="0">
-[...48 lines deleted...]
-      <c r="O183" s="1" t="inlineStr">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>166150</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation globale des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Sy'nergies</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie financière
+Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accompagner les collectivités dans la rénovation de leurs bâtiments et faciliter le passage à l’acte, le Syane lance le dispositif Sy’nergies : un kit technique et financier complet. Il s’agit d’un pack global comprenant un accompagnement technique dès le début du projet et un préfinancement des travaux (une avance sur les CEE et un prêt à taux zéro).&lt;/p&gt;&lt;p&gt;L’accompagnement Sy’nergies, proposé par le Syane, a pour objectif de renforcer la capacité de rénovation et d’amélioration énergétique du patrimoine public bâti des collectivités de Haute-Savoie.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation globale des écoles communales, des bâtiments communaux, des salles polyvalentes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;&lt;p&gt;Projet de rénovation globale justifiant d&amp;#039;au moins 40% d&amp;#039;économies d&amp;#039;énergie&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/synergies/</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;synergies&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;c.hulin&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-renovation-globale-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>140765</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et réaliser des installations de production de chaleur renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J175" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conception et Assistance à Maîtrise d&amp;#039;ouvrage pour des projets utilisant des énergies renouvelables thermiques (biomasse, réseau de chaleur, solaire thermique, géothermie)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chauffage des bâtiments publics (écoles, mairies, ...), création de réseau de chaleur en service public, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R183" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="S183" s="1" t="inlineStr">
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f2d-concevoir-et-realiser-des-installations-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE183" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="184" spans="1:34" customHeight="0">
-      <c r="A184" s="1">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
         <v>166079</v>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Promouvoir la culture et les savoir-faire alpins</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Promotion de la culture et des savoir-faire alpins</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G184" s="1" t="inlineStr">
+      <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H184" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L184" s="1" t="inlineStr">
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La cohésion du massif des Alpes repose sur la reconstruction d’une culture commune alpine s’appuyant sur les patrimoines culturels typiques à l’arc alpin et dans sa capacité à tisser des liens afin de permettre aux territoires de préserver leurs savoir-faire spécifiques.&lt;br /&gt; &lt;br /&gt; Ce dispositif a pour objectifs :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le maintien et le développement d’une culture alpine vivante, avec des actions de sauvegarde et de valorisation des patrimoines culturels typiques à l’arc alpin (immatériels et matériels) qui visent à la fois l’histoire locale, les savoir-faire locaux et les patrimoines bâtis associés, qui fondent l’identité des territoires.&lt;/li&gt; 	&lt;li&gt;La promotion de la culture alpine en direction des populations locales, notamment les jeunes, et touristiques.&lt;/li&gt; 	&lt;li&gt;De traiter la culture sous un angle thématique ou de filière, de façon transversale en relation avec les domaines d’intervention de la CIMA (agriculture, bois, eau, risques…)&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;Groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Tourisme</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S176" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U176" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V184" s="1" t="inlineStr">
+      <c r="V176" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/promotion-de-la-culture-et-des-savoir-faire-alpins</t>
         </is>
       </c>
-      <c r="W184" s="1" t="inlineStr">
+      <c r="W176" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/dashboard/accueil</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y176" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z176" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promotion-de-la-culture-et-des-savoir-faire-alpins-1/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF184" s="1" t="inlineStr">
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG184" s="1" t="inlineStr">
+      <c r="AG176" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH184" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="185" spans="1:34" customHeight="0">
-[...548 lines deleted...]
-      <c r="A187" s="1">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
         <v>165104</v>
       </c>
-      <c r="B187" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants : Coup de pouce rural</t>
         </is>
       </c>
-      <c r="D187" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Coup de pouce rural</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G187" s="1" t="inlineStr">
+      <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H187" s="1" t="inlineStr">
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K187" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L187" s="1" t="inlineStr">
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale « coup de pouce » pouvant aller : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;jusqu’à 10 000 € si vous êtes une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;jusqu’à 12 000 € si vous êtes une commune entre 501 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une commune de moins de 500 habitants&lt;/li&gt;
 &lt;li&gt;Une commune entre 500 et 1500 habitants&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre investissement concerne&lt;/strong&gt; &lt;strong&gt;en particulier des travaux de : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;réparation ou de consolidation de certaines &lt;strong&gt;parties de bâtiments publics&lt;/strong&gt;, parapublics, ou encore d’aménagements dans les &lt;strong&gt;cimetières &lt;/strong&gt;;&lt;/li&gt;
 &lt;li&gt;réparation ou de consolidation d’éléments de &lt;strong&gt;patrimoine ordinaire&lt;/strong&gt; de type toitures, fissures de murs, cloches d’églises, sols d’églises, ferronneries, lavoirs etc., et travaux de restauration ;&lt;/li&gt;
 &lt;li&gt;démolition simple pour &lt;strong&gt;désencombrement&lt;/strong&gt;, embellissement, sécurisation d’un lieu ;&lt;/li&gt;
 &lt;li&gt;aménagement des &lt;strong&gt;abords&lt;/strong&gt; de bâtiments publics ou parapublics (écoles, associations, Maison de santé, Maison des seniors, Maison de projet, petit tiers-lieu), d’églises et de cimetière (embellissement, cheminements perméables, pose de toilettes publiques et sanitaires des petites mairies, nettoyage et démoussage et travaux de mise en valeur de monuments aux morts,etc.) ;&lt;/li&gt;
 &lt;li&gt;compléments ponctuels d’aménagements, d’équipements et aménagement de &lt;strong&gt;petit mobilier d’espaces publics/d’espaces de vie existants pour faciliter la vie des habitants &lt;/strong&gt;;&lt;/li&gt;
 &lt;li&gt;interventions spécifiques à la problématique des villages-rue dégradés en vue de &lt;strong&gt;l’embellissement de la rue principale &lt;/strong&gt;et de ses abords : aménagements de fleurissements non ou peu énergivores en eau, mesures de confort des piétons et d’amélioration des points de vue sur les différents atouts du village depuis la rue principale &lt;em&gt;;&lt;/em&gt;&lt;/li&gt;
 &lt;li&gt;ou encore liés à des &lt;strong&gt;projets d’aménagement des habitants&lt;/strong&gt; identifiés dans le cadre d’un budget participatif ou d’une démarche de concertation, en lien avec un projet communal pour des projets utiles au confort de vie et à l’embellissement.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Pour une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;L’aide est plafonnée, et son &lt;strong&gt;maximum est de 10 000 €&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 20 000 €.&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Pour une commune entre 500 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 30 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;L’aide est plafonnée, et son&lt;strong&gt; maximum est de 12 000 €&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 40 000 €.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne à partir du 1er décembre 2024 avec votre délibération et votre devis travaux&lt;/strong&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N187" s="1" t="inlineStr">
+      <c r="N177" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Equipement public
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O187" s="1" t="inlineStr">
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P187" s="1" t="inlineStr">
+      <c r="P177" s="1" t="inlineStr">
         <is>
           <t>28/10/2024</t>
         </is>
       </c>
-      <c r="S187" s="1" t="inlineStr">
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U187" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V187" s="1" t="inlineStr">
+      <c r="V177" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/coup-de-pouce-rural/</t>
         </is>
       </c>
-      <c r="W187" s="1" t="inlineStr">
+      <c r="W177" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0299/depot/simple</t>
         </is>
       </c>
-      <c r="Y187" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z187" s="1" t="inlineStr">
+      <c r="Z177" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/coup-de-pouce-rural/</t>
         </is>
       </c>
-      <c r="AA187" s="1" t="inlineStr">
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE187" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF187" s="1" t="inlineStr">
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG187" s="1" t="inlineStr">
+      <c r="AG177" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH187" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="188" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G188" s="1" t="inlineStr">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>71866</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans des projets de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soutenir l&amp;#039;insertion professionnelle des jeunes et dynamiser le développement d&amp;#039;un territoire, la Banque des Territoires investit dans des offres de formation à des métiers nouveaux ou en tension, conçues avec les acteurs économiques en vue de répondre à leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit en fonds propres ou quasi-fonds propres, à hauteur minimale de 200 K€, dans la structure portant le projet : organisme ou centre de formation, entreprise ou association exerçant une activité de formation ou de qualification.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle finance plus particulièrement les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  former les habitants aux métiers qui permettront de développer l&amp;#039;attractivité du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apporter les compétences digitales nécessaires à la transformation des entreprises et à l&amp;#039;essor de nouvelles activités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer aux personnes éloignées de l&amp;#039;emploi des formations qualifiantes qui correspondent aux besoins du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nos références
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SIMPLON,
+  &lt;em&gt;
+   Grandes Ecoles du Numérique
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le CFA de la Gastronomie de Marcy l&amp;#039;Etoile
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mecateam, pôle de formation à la maintenance ferroviaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_formation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a0f-contribuer-a-ladaptation-et-au-developpement-/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>165808</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Territoires d'industrie en transition écologique</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...266 lines deleted...]
-      <c r="AA188" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I179" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient des projets d’investissements industriels structurants et ambitieux sur le plan environnemental. Les projets doivent être situés dans l’un des territoires labellisés « Territoires d&amp;#039;industrie 2023-2027 » et s’inscrire en cohérence avec la stratégie industrielle du territoire.&lt;/p&gt;&lt;p&gt;Les projets industriels accompagnés auront une double ambition environnementale, de par :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une contribution au développement de systèmes productifs durables et de chaînes de valeur industrielles stratégiques pour la transition écologique ; &lt;/li&gt;&lt;li&gt;L’inscription dans une démarche environnementale ambitieuse ou innovante. Ces critères s’apprécient en particulier en termes de réduction des émissions de gaz à effet de serre, de recours aux techniques de génie écologique, de préservation de la biodiversité et des services rendus par les écosystèmes, du recours à des démarches d’économie circulaire, de la faible consommation en matières, la préservation des ressources et de l’eau, de de la poursuite de l’objectif de sobriété foncière, ou le recours aux solutions fondées sur la nature.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Industrie Vendée Centre, Pays de la Loire, filière « économie 
+circulaire » – subvention de 685 230€ octroyée en 2024 pour un projet industriel portant la réhabilitation d’une 
+friche en vue d’implanter une unité de production industrielle pour transformer entre 
+20 000 et 40 000 tonnes de coquilles d’huîtres par an et fabriquer différents produits 
+(céramiques, pavés drainants, etc.), tout en faisant un bond environnemental (baisse de la 
+consommation énergétique, eau de pluie recyclée, écoconception, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q179" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine et les départements et régions d’outre-mer (DROM).&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les maîtres d’ouvrage de projets de développement industriel, sous réserve que leur projet respecte les règles européennes applicables aux aides d’Etat :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A titre principal, des &lt;strong&gt;entreprises privées&lt;/strong&gt;, immatriculées en France, sous réserve de l’accord de la gouvernance du Territoire d’industrie, et pour des projets présentant un intérêt général manifeste notamment en termes de revitalisation économique et de transition écologique ;&lt;/li&gt;&lt;li&gt;A titre secondaire, des &lt;strong&gt;groupements d’employeurs&lt;/strong&gt; ayant une personnalité morale, des &lt;strong&gt;associations&lt;/strong&gt;, des &lt;strong&gt;établissements de formation&lt;/strong&gt; (organisme de formation, CFA, université, lycée, etc.) ou les collectivités territoriales et leurs groupements. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les projets éligibles à l&amp;#039;accompagnement du Fonds vert sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets d’investissements industriels structurants et ambitieux sur le plan environnemental qui contribuent à l’émergence, au renforcement et/ou à la réindustrialisation de chaînes de valeur industrielles clefs pour la transition écologique (cf. liste d’exemples ci-après).&lt;/li&gt;&lt;li&gt;Des projets d’investissements contribuant au développement des compétences (école de production, centre de formation, plateau technique, etc.) nécessaires à l’émergence, au renforcement et/ou à la réindustrialisation de ces chaînes de valeur industrielles clés pour la transition écologique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles doivent être situés dans le périmètre géographique d’un Territoire d’industrie 2023-2027 et soutenus par le ou les Territoires d’industrie concernés, du fait de leur cohérence avec la stratégie industrielle du territoire. A cet égard, un courrier de soutien de la gouvernance du Territoire d’industrie et/ou de l’EPCI concerné par le projet est requis.&lt;/p&gt;&lt;p&gt;Les projets doivent présenter une assiette minimale de dépenses de 400 000 € (exceptions en Corse et dans les départements et régions d&amp;#039;outre-mer). &lt;/p&gt;&lt;p&gt;A titre d’exemple, les chaînes de valeur soutenues pourront relever des secteurs suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bioéconomie pour le développement de produits biosourcés (chanvre, lin, laine, bois, paille, bioéconomie marine, chimie, etc.) ;&lt;/li&gt;&lt;li&gt;Nouvelles mobilités durables (vélos, vélos-cargos, véhicules intermédiaires, etc.) ;&lt;/li&gt;&lt;li&gt;Souveraineté alimentaire et relocalisation des filières agroalimentaires (unités de transformation locale de production), prenant en compte les enjeux de l’agriculture durable ou de l’agroécologie ;&lt;/li&gt;&lt;li&gt;Relocalisation de biens de consommation courants (habillement, mobilier, etc.) avec un procès significativement plus respectueux de l’environnement que les standards ;&lt;/li&gt;&lt;li&gt;Productions industrielles contribuant au recyclage de matériaux ou matières premières, à l’économie circulaire et au réemploi, ou à la valorisation de déchets et co-produits (équipements de la transition énergétique, de la rénovation du bâti, etc.) ;&lt;/li&gt;&lt;li&gt;Projets qui s’inscrivent dans une stratégie de diversification pour des territoires fragiles dont l’économie est impactée par le changement climatique (notamment territoires de montagne).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T179" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Territoires_industrie.pdf</t>
+        </is>
+      </c>
+      <c r="W179" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-territoires-industrie</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-ecologique-des-territoires-d-industrie/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB188" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="189" spans="1:34" customHeight="0">
-      <c r="A189" s="1">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
         <v>120951</v>
       </c>
-      <c r="B189" s="1" t="inlineStr">
+      <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Fonds Régional pour les Talents Emergents (FoRTE) - Bourse aux Jeunes artistes (2025)</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G189" s="1" t="inlineStr">
+      <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H189" s="1" t="inlineStr">
+      <c r="H180" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région a lancé le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N189" s="1" t="inlineStr">
+      <c r="N180" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O189" s="1" t="inlineStr">
+      <c r="O180" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P189" s="1" t="inlineStr">
+      <c r="P180" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R189" s="1" t="inlineStr">
+      <c r="R180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FoRTE s&amp;#039;adresse aux jeunes artistes et créateurs de 18 à 30 ans, diplômés d&amp;#039;une école d&amp;#039;art ou de culture ou justifiant d&amp;#039;une formation qualifiante dans ce domaine, et qui résident en Île-de-France pour la majorité du temps du projet soumis.
 &lt;/p&gt;
 &lt;p&gt;
  Ils co-candidatent impérativement avec une structure qui s&amp;#039;engage à les accompagner dans la réalisation de leur projet et dans leur insertion professionnelle, pour une durée soumise n&amp;#039;excédant pas 10 mois.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif a notamment pour objectif de permettre aux jeunes artistes et créateurs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser leur première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel ils souhaitent faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -41374,1617 +39642,1044 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Selon les cas (ex : impossibilité de verser l&amp;#039;aide direct au jeune artiste, projet mobilisant non pas un artiste mais un collectif d&amp;#039;artistes...), il pourra être préférable que ce soit plutôt la structure qui dépose une demande de subvention. Elle aura alors la charge du projet et de la rémunération des jeunes artistes.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S189" s="1" t="inlineStr">
+      <c r="S180" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
+      <c r="U180" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V189" s="1" t="inlineStr">
+      <c r="V180" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-bourse-aux-jeunes-artistes-2025</t>
         </is>
       </c>
-      <c r="X189" s="1" t="inlineStr">
+      <c r="X180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y189" s="1" t="inlineStr">
+      <c r="Y180" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z189" s="1" t="inlineStr">
+      <c r="Z180" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6add-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA189" s="1" t="inlineStr">
+      <c r="AA180" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF189" s="1" t="inlineStr">
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG189" s="1" t="inlineStr">
+      <c r="AG180" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH189" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="190" spans="1:34" customHeight="0">
-[...166 lines deleted...]
-      <c r="A191" s="1">
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
         <v>92694</v>
       </c>
-      <c r="B191" s="1" t="inlineStr">
+      <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le traitement des friches</t>
         </is>
       </c>
-      <c r="E191" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G191" s="1" t="inlineStr">
+      <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H191" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="1" t="inlineStr">
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le traitement des friches constitue un enjeu important pour la région Occitanie. Elles représentent de réelles opportunités de développement pour les collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie est partenaire des appels à projets et des appels à manifestation d&amp;#039;intérêt lancés par l&amp;#039;État et le Conseil Régional dans ce domaine.  Ainsi, il peut intervenir sur la problématique des friches et des espaces délaissés.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF accélère ses interventions sur les fonciers en friche de tous types, rencontrant entre autre des problématiques de pollution des sols.
  Pour autant, ces fonciers constituent des sites stratégiques bien souvent enclavés dans un tissu urbanisé. Ces sites sont des opportunités intéressantes pour les collectivités qui souhaitent les faire évoluer vers des usages plus urbains.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF apporte également son concours à l&amp;#039;AMI Friches au travers de son champ de compétences.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M191" s="1" t="inlineStr">
+      <c r="M181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;EPF accompagne les collectivités sur des projets variés
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification sur une friche commerciale limitrophe à un quartier d&amp;#039;habitat inscrit au nouveau programme national de renouvellement urbain.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement de la ville pour la reconversion d&amp;#039;un hangar en école audiovisuelle et la construction d&amp;#039;un pôle numérique.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N191" s="1" t="inlineStr">
+      <c r="N181" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Logement et habitat
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O191" s="1" t="inlineStr">
+      <c r="O181" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S191" s="1" t="inlineStr">
+      <c r="S181" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T191" s="1" t="inlineStr">
+      <c r="T181" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U191" s="1" t="inlineStr">
+      <c r="U181" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V191" s="1" t="inlineStr">
+      <c r="V181" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/type-dintervention/developpement-de-lattractivite-de-la-region-et-de-ses-territoires/</t>
         </is>
       </c>
-      <c r="X191" s="1" t="inlineStr">
+      <c r="X181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y191" s="1" t="inlineStr">
+      <c r="Y181" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z191" s="1" t="inlineStr">
+      <c r="Z181" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb28-copie-12h04-conforter-lattractivite-economiqu/</t>
         </is>
       </c>
-      <c r="AA191" s="1" t="inlineStr">
+      <c r="AA181" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB191" s="1" t="inlineStr">
+      <c r="AB181" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG191" s="1" t="inlineStr">
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
         <is>
           <t>06/05/2021</t>
         </is>
       </c>
-      <c r="AH191" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="192" spans="1:34" customHeight="0">
-      <c r="A192" s="1">
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>130992</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>SAGE</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les communes ou les groupements de communes membres du SIEL-Territoire d’énergie Loire peuvent adhérer à la compétence optionnelle « Service d’Assistance à la Gestion Énergétique» (SAGE).&lt;br /&gt;Les spécialistes du SIEL-Territoire d’énergie Loire accompagnent les collectivités territoriales et les EPCI dans leurs démarches d’économies d’énergie et de développement des énergies renouvelables.&lt;br /&gt;Le SAGE réalise le suivi énergétique des bâtiments (inter)communaux d&amp;#039;environ 3660 bâtiments publics pour le compte d&amp;#039;environ 290 collectivités et apporte des préconisations techniques pour les systèmes énergétiques et l’isolation.&lt;/p&gt;&lt;h2&gt;Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et les intercommunalités de la Loire.&lt;/h2&gt;&lt;h2&gt;Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux pour les conseiller et les sensibiliser.&lt;/h2&gt;&lt;p&gt;D’une durée de six ans reconductible tacitement, la compétence SAGE permet de bénéficier d’une analyse et d’un suivi personnalisé des consommations d’énergie des bâtiments publics. Cette assistance technique permet aux collectivités d’obtenir un avis et des conseils neutres et objectifs. Les collectivités territoriales et intercommunalités peuvent, grâce au SAGE, réduire leurs dépenses d’énergie et leurs émissions de gaz à effet de serre. Le SAGE concerne à la fois l’amélioration des bâtiments existants (bâti, chauffage, ventilation…) mais aussi l’accompagnement de projets de rénovations lourdes ou de constructions basses ou très basses consommations. Un suivi individuel est assuré par une équipe de techniciens mutualisés pour agir auprès d’une trentaine de communes chacun, répartis sur le département de la Loire.&lt;/p&gt;&lt;p&gt;Les communes et intercommunalités peuvent ainsi disposer de personnes dédiées à l’optimisation énergétique de leurs bâtiments. Pour les communes ou pour les intercommunalités, le SIEL-Territoire d’énergie Loire apporte son expertise de manière neutre et indépendante. Son regard extérieur peut être complémentaire du travail des services de la collectivité. Dans un souci de solidarité intercommunale, les communes et intercommunalités qui adhèrent au SAGE participent financièrement à l’action du SIEL-Territoire d’énergie Loire au prorata de leur population.&lt;/p&gt;&lt;p&gt;N’hésitez pas à contacter le SAGE si vous avez besoin de plus d’informations concernant le détail des différentes modalités d’intervention.&lt;/p&gt;&lt;h2&gt;Les collectivités adhérentes au SAGE peuvent souscrire à une ou plusieurs options selon leurs besoins :&lt;/h2&gt;&lt;h3&gt;Installation et/ou maintenance d&amp;#039;un système de télégestion&lt;/h3&gt;&lt;p&gt;La mise en place d’une télégestion est un moyen d’être économe et performant dans la gestion de l’énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l’ensemble des équipements de chauffage d’un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l’énergie dans les espaces à forte intermittence d’utilisation comme les salles d’animation ou encore les écoles. L’option «  télégestion  » intègre l’installation d’un tel équipement et/ou sa maintenance.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Assistance à maitrise d&amp;#039;ouvrage bâtiment et énergie&lt;/h3&gt;&lt;p&gt;Le SIEL-Territoire d’énergie Loire propose un accompagnement au montage d’opérations (définition d’un programme de travaux et sélection d’un maitre d’œuvre) et un accompagnement technique (en phase d’études de conception et de réalisation des travaux menés par une équipe de maîtrise d’œuvre). Un interlocuteur fiable et neutre peut vous appuyer sur la concrétisation de votre projet. Cette compétence porte uniquement sur les projets de rénovation énergétique, sur tout type de bâtiment public et sans limite de montant de travaux. Quelle que soit votre collectivité, nous intervenons selon vos besoins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Détails et logos sur notre site internet : &lt;a href="https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/" title="SIEL-TE42" target="_self"&gt;https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ROLLAND Philippe, Responsable du SAGE
+&lt;/p&gt;
+&lt;p&gt;
+ rolland&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;06 79 59 97 59&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB182" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
         <v>139937</v>
       </c>
-      <c r="B192" s="1" t="inlineStr">
+      <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
         </is>
       </c>
-      <c r="D192" s="1" t="inlineStr">
+      <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Usages numériques</t>
         </is>
       </c>
-      <c r="E192" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G192" s="1" t="inlineStr">
+      <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H192" s="1" t="inlineStr">
+      <c r="H183" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L192" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M192" s="1" t="inlineStr">
+      <c r="M183" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ecoles numériques du Cantal : ENT (environnements numérique de travail),
  &lt;/li&gt;
  &lt;li&gt;
   Mission de maintenance et assistance
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et expertise sur le volet équipements et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation de la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N192" s="1" t="inlineStr">
+      <c r="N183" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Appui méthodologique
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O192" s="1" t="inlineStr">
+      <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R192" s="1" t="inlineStr">
+      <c r="R183" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
  &lt;/li&gt;
  &lt;li&gt;
   Etre adhérent à CIT
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
  &lt;/li&gt;
  &lt;li&gt;
   Contrat de maintenance et AMO: services payants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S192" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T192" s="1" t="inlineStr">
+      <c r="T183" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U192" s="1" t="inlineStr">
+      <c r="U183" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V192" s="1" t="inlineStr">
+      <c r="V183" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X192" s="1" t="inlineStr">
+      <c r="X183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y192" s="1" t="inlineStr">
+      <c r="Y183" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z192" s="1" t="inlineStr">
+      <c r="Z183" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
         </is>
       </c>
-      <c r="AA192" s="1" t="inlineStr">
+      <c r="AA183" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC192" s="1" t="inlineStr">
+      <c r="AC183" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE192" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG192" s="1" t="inlineStr">
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH192" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="193" spans="1:34" customHeight="0">
-      <c r="A193" s="1">
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
         <v>129733</v>
       </c>
-      <c r="B193" s="1" t="inlineStr">
+      <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Réduire la production de déchets ménagers et assimilés</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G193" s="1" t="inlineStr">
+      <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H193" s="1" t="inlineStr">
+      <c r="H184" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K193" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L193" s="1" t="inlineStr">
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose depuis le 1er janvier 2023 d&amp;#039;un programme local de prévention des déchets ménagers et assimilés qui poursuit plusieurs objectifs à l&amp;#039;échelle de l&amp;#039;ensemble du périmètre de compétences du SDED 52 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réutiliser/Réemployer les objets et appareils avant qu&amp;#039;ils ne deviennent &amp;#34;déchets&amp;#34;,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la production de déchets en les valorisant localement,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux recycler les déchets en facilitant le geste de tri.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Syndicat a ainsi identifié 12 actions dont il coordonnera la mise en œuvre pour la période 2023-2028 et qui, à destination des ménages, des entreprises, des collectivités locales, de la restauration collective et des associations, permettra d&amp;#039;atteindre les objectifs de réduction de déchets, de meilleur réemploi au bénéfice d&amp;#039;une gestion locale qui s&amp;#039;appuiera en particulier sur les acteurs de l&amp;#039;économie circulaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M193" s="1" t="inlineStr">
+      <c r="M184" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Mise à disposition de gobelets réutilisables lors d&amp;#039;évènements locaux
  &lt;/li&gt;
  &lt;li&gt;
   Intervention des ambassadeurs de tri dans les écoles
  &lt;/li&gt;
  &lt;li&gt;
   Formation au compostage domestique
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation du compostage collectif à Saint-Dizier
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de zones de réemploi en déchetterie
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateforme de broyage de déchets verts dans les communes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N193" s="1" t="inlineStr">
+      <c r="N184" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O193" s="1" t="inlineStr">
+      <c r="O184" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R193" s="1" t="inlineStr">
+      <c r="R184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les structures intéressées par un accompagnement du SDED 52 doivent être situées sur le territoire de compétences &amp;#34;traitement&amp;#34; du SDED 52, à savoir l&amp;#039;intégralité du territoire de la Haute-Marne, le territoire de la communauté de communes des Portes de Meuse et quelques communes de la Marne et de la Haute-Saône.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de se rapprocher du SDED 52 pour vérifier cette condition d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S193" s="1" t="inlineStr">
+      <c r="S184" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U193" s="1" t="inlineStr">
+      <c r="U184" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V193" s="1" t="inlineStr">
+      <c r="V184" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/reduction-des-dechets</t>
         </is>
       </c>
-      <c r="X193" s="1" t="inlineStr">
+      <c r="X184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y193" s="1" t="inlineStr">
+      <c r="Y184" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z193" s="1" t="inlineStr">
+      <c r="Z184" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/349e-installer-une-borne-publique-de-recharge-pour/</t>
         </is>
       </c>
-      <c r="AA193" s="1" t="inlineStr">
+      <c r="AA184" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC193" s="1" t="inlineStr">
+      <c r="AC184" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE193" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG193" s="1" t="inlineStr">
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH193" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="194" spans="1:34" customHeight="0">
-      <c r="A194" s="1">
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
         <v>89215</v>
       </c>
-      <c r="B194" s="1" t="inlineStr">
+      <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C194" s="1" t="inlineStr">
+      <c r="C185" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G194" s="1" t="inlineStr">
+      <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H194" s="1" t="inlineStr">
+      <c r="H185" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L194" s="1" t="inlineStr">
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M194" s="1" t="inlineStr">
+      <c r="M185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N194" s="1" t="inlineStr">
+      <c r="N185" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O194" s="1" t="inlineStr">
+      <c r="O185" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S194" s="1" t="inlineStr">
+      <c r="S185" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U194" s="1" t="inlineStr">
+      <c r="U185" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V194" s="1" t="inlineStr">
+      <c r="V185" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X194" s="1" t="inlineStr">
+      <c r="X185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y194" s="1" t="inlineStr">
+      <c r="Y185" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z194" s="1" t="inlineStr">
+      <c r="Z185" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA194" s="1" t="inlineStr">
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB194" s="1" t="inlineStr">
+      <c r="AB185" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD194" s="1" t="inlineStr">
+      <c r="AD185" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE194" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG194" s="1" t="inlineStr">
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH194" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="195" spans="1:34" customHeight="0">
-[...540 lines deleted...]
-      <c r="A198" s="1">
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
         <v>58398</v>
       </c>
-      <c r="B198" s="1" t="inlineStr">
+      <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Financer la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Seine Normandie Agglomération (SNA)</t>
         </is>
       </c>
-      <c r="G198" s="1" t="inlineStr">
+      <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H198" s="1" t="inlineStr">
+      <c r="H186" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I198" s="1" t="inlineStr">
+      <c r="I186" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K198" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L198" s="1" t="inlineStr">
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, adhérez à notre dispositif Patrimoine naturel !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, replantons !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques et biodiversité :
   &lt;/strong&gt;
@@ -43105,214 +40800,754 @@
   &lt;li&gt;
    Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
   &lt;/li&gt;
   &lt;li&gt;
    Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
   &lt;/li&gt;
   &lt;li&gt;
    Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N198" s="1" t="inlineStr">
+      <c r="N186" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O198" s="1" t="inlineStr">
+      <c r="O186" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S198" s="1" t="inlineStr">
+      <c r="S186" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T198" s="1" t="inlineStr">
+      <c r="T186" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U198" s="1" t="inlineStr">
+      <c r="U186" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="V198" s="1" t="inlineStr">
+      <c r="V186" s="1" t="inlineStr">
         <is>
           <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
         </is>
       </c>
-      <c r="W198" s="1" t="inlineStr">
+      <c r="W186" s="1" t="inlineStr">
         <is>
           <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
         </is>
       </c>
-      <c r="X198" s="1" t="inlineStr">
+      <c r="X186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Laurence DESVIGNES
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission Biodiversité - SNA
 &lt;/p&gt;
 &lt;p&gt;
  ldesvignes&amp;#64;sna27.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 33 86 01 48 ou 02 76 48 02 73
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y198" s="1" t="inlineStr">
+      <c r="Y186" s="1" t="inlineStr">
         <is>
           <t>ncaroff@sna27.fr</t>
         </is>
       </c>
-      <c r="Z198" s="1" t="inlineStr">
+      <c r="Z186" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA198" s="1" t="inlineStr">
+      <c r="AA186" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB198" s="1" t="inlineStr">
+      <c r="AB186" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC198" s="1" t="inlineStr">
+      <c r="AC186" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="AE198" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG198" s="1" t="inlineStr">
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
         <is>
           <t>21/09/2020</t>
         </is>
       </c>
-      <c r="AH198" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="199" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G199" s="1" t="inlineStr">
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>97608</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des structures liées aux activités culturelles</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H199" s="1" t="inlineStr">
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I188" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude propose des aides aux communes et leurs groupements à développer, aménager et moderniser leurs équipements culturels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Restauration du patrimoine historique et culturel
+&lt;/p&gt;
+&lt;p&gt;
+ - Constructions, restructurations et aménagements de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  bibliothèques participant au réseau départemental de lecture publique ayant reçu un avis favorable de la Bibliothèque Départementale de l&amp;#039;Aude
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux adaptés à l&amp;#039;enseignement artistique, écoles de musique s&amp;#039;inscrivant dans le schéma départemental du développement des enseignements artistiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  musées
+ &lt;/li&gt;
+ &lt;li&gt;
+  salles de spectacle
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Musée
+Equipement public
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondront aux orientations des schémas départementaux en matière de développement des enseignements artistiques et de lecture publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  et feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de mobilier et d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0a3-construire-ou-amenager-des-structures-liees-a/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>165819</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la protection des bâtiments des collectivités d'outre-mer contre les vents cycloniques</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renforcement de la protection des bâtiments contre les vents cycloniques</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I199" s="1" t="inlineStr">
+      <c r="I189" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, le fonds
+vert accompagne les territoires d’outre-mer pour réduire la vulnérabilité de
+leurs bâtiments en cas de crise cyclonique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments publics aux normes paracycloniques
+et le renforcement du bâti existant permettent d’accroître la résilience face
+aux crises, de préserver des vies humaines et de limiter les dégâts et
+pollutions du fait de l’arrachement des éléments les plus fragiles des
+constructions (toitures et ouvrants). Sont concernés les bâtiments publics qui
+hébergent la population lors des crises cycloniques ou qui accueillent les centres
+de gestion de crise. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Réunion – subvention de 96 092€ octroyée en 2024. Construction du bâtiment 
+d’une cuisine autonome desservant deux écoles maternelles sur le site de 
+Mare à vieille place. Outre son utilisation pour la restauration 
+scolaire, le bâtiment servira de centre d’accueil de la population lors 
+d’évènements cycloniques grâce à sa construction aux normes 
+anticycloniques et sa proximité des axes routiers.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne les territoires de Mayotte, La Réunion, la
+Guadeloupe, la Martinique, Saint-Martin et Saint-Barthélemy.&lt;/p&gt;&lt;p&gt;La candidature peut être portée par une commune, un EPCI à
+fiscalité propre, un département, une région ou collectivité unique ou les
+collectivités de de Saint-Martin et de Saint-Barthélemy. &lt;/p&gt;&lt;p&gt;Les bailleurs sociaux sur ces territoires sont éligibles à cette
+mesure pour le parc social pour les projets co-portés avec une collectivité
+territoriale dans les conditions définies dans le cahier d’accompagnement de la
+mesure. &lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les projets de réhabilitation lourde ;&lt;/li&gt;
+ &lt;li&gt;La reconstruction complète d’un bâtiment
+     existant ;&lt;/li&gt;
+ &lt;li&gt;Une modification ciblée portant uniquement sur le
+     renforcement des éléments les plus fragiles du bâtiment (toiture et
+     ouvrants) ;&lt;/li&gt;
+ &lt;li&gt;Une construction neuve ex nihilo.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Les travaux devront être conformes à la réglementation et aux
+préconisations formulées dans les guides de bonnes pratiques relatives aux
+normes paracycloniques. &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas
+avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles
+européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’État ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T189" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Cyclones.pdf</t>
+        </is>
+      </c>
+      <c r="W189" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-cyclones</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-la-protection-des-batiments-des-collectivites-d-outre-mer-contre-les-vents-cycloniques/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>152446</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I190" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J199" s="1" t="inlineStr">
+      <c r="J190" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K199" s="1" t="inlineStr">
+      <c r="K190" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L199" s="1" t="inlineStr">
+      <c r="L190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M199" s="1" t="inlineStr">
+      <c r="M190" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -43325,66 +41560,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N199" s="1" t="inlineStr">
+      <c r="N190" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O199" s="1" t="inlineStr">
+      <c r="O190" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R199" s="1" t="inlineStr">
+      <c r="R190" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -43704,233 +41939,233 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S199" s="1" t="inlineStr">
+      <c r="S190" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T199" s="1" t="inlineStr">
+      <c r="T190" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U199" s="1" t="inlineStr">
+      <c r="U190" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V199" s="1" t="inlineStr">
+      <c r="V190" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W199" s="1" t="inlineStr">
+      <c r="W190" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X199" s="1" t="inlineStr">
+      <c r="X190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y199" s="1" t="inlineStr">
+      <c r="Y190" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z199" s="1" t="inlineStr">
+      <c r="Z190" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA199" s="1" t="inlineStr">
+      <c r="AA190" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB199" s="1" t="inlineStr">
+      <c r="AB190" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC199" s="1" t="inlineStr">
+      <c r="AC190" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE199" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG199" s="1" t="inlineStr">
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH199" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="200" spans="1:34" customHeight="0">
-      <c r="A200" s="1">
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
         <v>152467</v>
       </c>
-      <c r="B200" s="1" t="inlineStr">
+      <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Aider à l’équipement en vidéoprotection</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="D191" s="1" t="inlineStr">
         <is>
           <t>VIDEOPROTECTION DES ESPACES PUBLICS</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
+      <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G200" s="1" t="inlineStr">
+      <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H200" s="1" t="inlineStr">
+      <c r="H191" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I200" s="1" t="inlineStr">
+      <c r="I191" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 52</t>
         </is>
       </c>
-      <c r="J200" s="1" t="inlineStr">
+      <c r="J191" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+10%)</t>
         </is>
       </c>
-      <c r="K200" s="1" t="inlineStr">
+      <c r="K191" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L200" s="1" t="inlineStr">
+      <c r="L191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;équipement en vidéoprotection pour la sécurisation des espaces et bâtiments publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M200" s="1" t="inlineStr">
+      <c r="M191" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un système de vidéoprotection pour les zones de loisirs de la commune : 6 caméras
  &lt;/li&gt;
  &lt;li&gt;
   Extension du dispositif de vidéoprotection pour couvrir les rues principales et les abords de l&amp;#039;école : 10 caméras
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement de matériel de vidéoprotection obsolète (plus de 5 ans) : 12 caméras
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des bâtiments publics : installation de caméras à la mairie, à la salle des fêtes et à la poste : 7 caméras
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N200" s="1" t="inlineStr">
+      <c r="N191" s="1" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O200" s="1" t="inlineStr">
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R200" s="1" t="inlineStr">
+      <c r="R191" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -43976,1170 +42211,1463 @@
      &lt;p&gt;
       Taux communal ou intercommunal bonifié
       &lt;br /&gt;
       (&amp;#43; 10 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Cumul possible avec le FIPD dans la limite légale des plafonds de cumul d&amp;#039;aides publiques
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DEPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coûts relevant du fonctionnement (formation et coût de maintenance de l&amp;#039;équipement...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S200" s="1" t="inlineStr">
+      <c r="S191" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T200" s="1" t="inlineStr">
+      <c r="T191" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U200" s="1" t="inlineStr">
+      <c r="U191" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V200" s="1" t="inlineStr">
+      <c r="V191" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W200" s="1" t="inlineStr">
+      <c r="W191" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X200" s="1" t="inlineStr">
+      <c r="X191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y200" s="1" t="inlineStr">
+      <c r="Y191" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z200" s="1" t="inlineStr">
+      <c r="Z191" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ceb5-aider-a-la-creation-des-maisons-de-sante-plur/</t>
         </is>
       </c>
-      <c r="AA200" s="1" t="inlineStr">
+      <c r="AA191" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB200" s="1" t="inlineStr">
+      <c r="AB191" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un système de vidéo-protection</t>
         </is>
       </c>
-      <c r="AC200" s="1" t="inlineStr">
+      <c r="AC191" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE200" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG200" s="1" t="inlineStr">
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH200" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="201" spans="1:34" customHeight="0">
-      <c r="A201" s="1">
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
         <v>140802</v>
       </c>
-      <c r="B201" s="1" t="inlineStr">
+      <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
+      <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du LUBERON (PNR)</t>
         </is>
       </c>
-      <c r="G201" s="1" t="inlineStr">
+      <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H201" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L201" s="1" t="inlineStr">
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui des collectivités pour répondre aux appels à projets, et appui à la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : conseil architectural et paysager auprès des porteurs de projets publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux portés par le Parc, médiation et aide au soutien au pastoralisme dans un contexte de prédation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M201" s="1" t="inlineStr">
+      <c r="M192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Coin de verdure pour la pluie - la désimperméabilisation des cours d&amp;#039;écoles
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement des communes au dispositif Territoires engagés pour la Nature
   &lt;/li&gt;
   &lt;li&gt;
    Programme Économisons l&amp;#039;eau - Chaque goutte compte
   &lt;/li&gt;
   &lt;li&gt;
    Communication auprès du public sur les chiens de protection
   &lt;/li&gt;
   &lt;li&gt;
    Marque Valeur Parc
   &lt;/li&gt;
   &lt;li&gt;
    Luberon Labo Vélo
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement écoquartier de Reillanne
   &lt;/li&gt;
   &lt;li&gt;
    Plateforme SARE (rénovation énergétique)
   &lt;/li&gt;
   &lt;li&gt;
    Animation de sites Natura 2000
   &lt;/li&gt;
   &lt;li&gt;
    Inventaire du patrimoine bâti
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N201" s="1" t="inlineStr">
+      <c r="N192" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Biodiversité</t>
         </is>
       </c>
-      <c r="O201" s="1" t="inlineStr">
+      <c r="O192" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R201" s="1" t="inlineStr">
+      <c r="R192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à la Charte du Parc, et verser une cotisation au syndicat mixte.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S201" s="1" t="inlineStr">
+      <c r="S192" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U201" s="1" t="inlineStr">
+      <c r="U192" s="1" t="inlineStr">
         <is>
           <t>PNR du Luberon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V201" s="1" t="inlineStr">
+      <c r="V192" s="1" t="inlineStr">
         <is>
           <t>https://www.parcduluberon.fr/</t>
         </is>
       </c>
-      <c r="X201" s="1" t="inlineStr">
+      <c r="X192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 60 places Jean Jaurès BP 122 – 84404 Apt CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 90 04 42 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:accueil&amp;#64;parcduluberon.fr" target="_self"&gt;
   accueil&amp;#64;parcduluberon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y201" s="1" t="inlineStr">
+      <c r="Y192" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z201" s="1" t="inlineStr">
+      <c r="Z192" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea04-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA201" s="1" t="inlineStr">
+      <c r="AA192" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC201" s="1" t="inlineStr">
+      <c r="AC192" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE201" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG201" s="1" t="inlineStr">
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH201" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="202" spans="1:34" customHeight="0">
-      <c r="A202" s="1">
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
         <v>36013</v>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
         </is>
       </c>
-      <c r="G202" s="1" t="inlineStr">
+      <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H202" s="1" t="inlineStr">
+      <c r="H193" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="1" t="inlineStr">
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   déplacements et usages de la voirie et des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   bâtiments et équipements,
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de l&amp;#039;espace et habitat,
  &lt;/li&gt;
  &lt;li&gt;
   dynamisation des centres-bourgs,
  &lt;/li&gt;
  &lt;li&gt;
   eau et assainissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
  &lt;/li&gt;
  &lt;li&gt;
   définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les sources de financement possibles du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M202" s="1" t="inlineStr">
+      <c r="M193" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Revitalisation des centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur voirie
  &lt;/li&gt;
  &lt;li&gt;
   Création de cheminements doux
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N193" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O193" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S193" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T202" s="1" t="inlineStr">
+      <c r="T193" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U193" s="1" t="inlineStr">
         <is>
           <t>Finistère</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V193" s="1" t="inlineStr">
         <is>
           <t>http://finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X193" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
  &lt;li&gt;
   Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y193" s="1" t="inlineStr">
         <is>
           <t>severine.fossey@finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z193" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA193" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB202" s="1" t="inlineStr">
+      <c r="AB193" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC202" s="1" t="inlineStr">
+      <c r="AC193" s="1" t="inlineStr">
         <is>
           <t>Finistère Ingénierie Assistance</t>
         </is>
       </c>
-      <c r="AE202" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG202" s="1" t="inlineStr">
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
         <is>
           <t>23/04/2020</t>
         </is>
       </c>
-      <c r="AH202" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="203" spans="1:34" customHeight="0">
-      <c r="A203" s="1">
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
         <v>165418</v>
       </c>
-      <c r="B203" s="1" t="inlineStr">
+      <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G203" s="1" t="inlineStr">
+      <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K203" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="1" t="inlineStr">
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine, partenaire incontournable de la valorisation patrimoniale, accompagne les collectivités par une aide aux études – qu’elles soient historiques, juridiques, de faisabilité, de programmation ou diagnostiques – en s’associant étroitement à leur suivi pour garantir des projets cohérents et durables.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces études ont pour objectif d’analyser les besoins, le potentiel (atouts et faiblesses) d’un site patrimonial et de proposer un projet adapté aux contraintes identifiées, pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d’envergure.&lt;/p&gt;&lt;p&gt;L’accompagnement financier de ces opérations a pour but de favoriser l’émergence de projets viables de valorisation de sites patrimoniaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M203" s="1" t="inlineStr">
+      <c r="M194" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles : études historiques, études juridiques, études diagnostic, études de faisabilité et programmation.&lt;/p&gt;&lt;p&gt;Modalités de calcul de la subvention régionale : 20 % du coût.&lt;/p&gt;&lt;p&gt;La subvention est plafonné e à 20 000 € par projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N203" s="1" t="inlineStr">
+      <c r="N194" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme</t>
         </is>
       </c>
-      <c r="O203" s="1" t="inlineStr">
+      <c r="O194" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R203" s="1" t="inlineStr">
+      <c r="R194" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations propriétaires ou détentrices d’une contractualisation pérenne avec le propriétaire (exemple : bail emphytéotique) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises, à l’exclusion des Sociétés Civiles Immobilières (SCI).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non au titre des Monuments historiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites ouverts au public au minimum de 3 à 6 mois dans l’année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l’office de tourisme intercommunal ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte des droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (ateliers citoyens…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;Un diagnostic « biodiversité et espèces protégées » en amont des travaux.&lt;/p&gt;&lt;p&gt;Honoraires de l’architecte maître d’oeuvre sur l’ensemble du projet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Volet connaissance&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un état des lieux de la connaissance du site sera fait au début du projet et pourra être complété, le cas échéant, par une étude historique ou dans certains cas, par des fouilles archéologiques complémentaires, nécessaires à la compréhension et la visite du site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le service du Patrimoine et de l’Inventaire de la Région pourra être mobilisé le cas échéant sur sa compétence Inventaire Général du Patrimoine Culturel.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Volet restauration&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses portant sur la restauration d’un édifice ou d’un site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La cristallisation des vestiges.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’accessibilité du site et l’accueil des visiteurs, à condition que leur coût ne représente pas la plus importante part des dépenses.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans certains cas, les travaux d’urgence qui constituent un préalable indispensable à la mise en œuvre d’un projet de valorisation du site, pourront être retenus.&lt;/p&gt;&lt;p&gt;Volet médiation scénographie muséographie les dépenses matérielles et les prestations intellectuelles pour réaliser les outils de médiation et leurs contenus&lt;/p&gt;&lt;p&gt;La Région devra être associée au projet par le maître d’ouvrage en tant que membre du comité de pilotage ou de suivi.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;parkings, voiries et réseaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;travaux de simple entretien du site ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dépenses générales de fonctionnement et frais de communication.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets inscrits dans un contrat de territoire en tant que projet structurant (notoriété, rayonnement, intérêt patrimonial, fréquentation …) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte du patrimoine culturel immatériel et des politiques mémorielles dans l’ensemble du projet (réunions d’information, ateliers…). Selon la nature du site, cette prise en compte sera considérée comme obligatoire (ex : patrimoine industriel) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;liens établis avec le Campus régional du Patrimoine bâti* (conseils, coopération, chantier école…) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte de l’accessibilité au public en situation de handicap ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte d’une approche environnementale dans la conception du projet pour réduire les coûts de fonctionnement sur les postes : gestion des déchets, restauration du bâti, médiation, scénographie, muséographie, aménagements liés à l&amp;#039;accueil du public. Exemplarités dans les économies de flux (eau, électricité...). Encouragement aux déplacements doux et actifs. Utilisation de matériaux et de produits locaux. Inscription du projet dans son environnement par l’intégration paysagère des équipements liés à l’accueil du public…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;site faisant l’objet d’une animation culturelle spécifique (festivals, spectacles vivants, arts plastiques, expositions temporaires, etc…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;* Campus régional du patrimoine bâti : Le Conseil Régional et la Région Académique de Nouvelle-Aquitaine ont souhaité unir leurs labels respectifs CMQ (Campus des Métiers et de Qualifications) et TTNA (Talents et Territoires de Nouvelle-Aquitaine) autour d’un projet commun : le Campus régional du patrimoine bâti. Incarné au lycée des métiers du bâtiment (LMB) de Felletin (23), ce campus rassemble les objectifs et les champs d’actions des deux labels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U203" s="1" t="inlineStr">
+      <c r="U194" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V203" s="1" t="inlineStr">
+      <c r="V194" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X203" s="1" t="inlineStr">
+      <c r="X194" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;un courrier de demande, daté et signé, adressé à Monsieur le Président du Conseil Régional ;&lt;/p&gt;&lt;p&gt;un descriptif précis de l’objet de l’étude (par exemple le cahier des charges adressé aux cabinets d’étude potentiels prestataires) ;&lt;/p&gt;&lt;p&gt;un budget prévisionnel détaillé, équilibré en dépenses et en recettes (en HT et TTC) ;&lt;/p&gt;&lt;p&gt;fiche d’identité SIRENE de la structure porteuse du projet / extrait Kbis pour les entreprises ;&lt;/p&gt;&lt;p&gt;un relevé d’identité bancaire ;&lt;/p&gt;&lt;p&gt;la délibération ou le compte-rendu du Conseil d&amp;#039;Administration par laquelle la structure engage l&amp;#039;étude avec le budget prévisionnel.&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine CULTURE PATRIMOINE », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y203" s="1" t="inlineStr">
+      <c r="Y194" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z203" s="1" t="inlineStr">
+      <c r="Z194" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
         </is>
       </c>
-      <c r="AA203" s="1" t="inlineStr">
+      <c r="AA194" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE203" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF203" s="1" t="inlineStr">
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG203" s="1" t="inlineStr">
+      <c r="AG194" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="AH203" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="204" spans="1:34" customHeight="0">
-      <c r="A204" s="1">
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>120632</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer les projets de développement culturel et d'action territoriale</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Fiche d'évaluation développement culturel et action territoriale en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaque projet ayant bénéficié d&amp;#039;une subvention de l&amp;#039;État doit faire l&amp;#039;objet d&amp;#039;une évaluation. Celui-ci concerne l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale réalisés en Ile-de-France.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Qu&amp;#039;est-ce que l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale ?
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation d&amp;#039;un projet se fait sous forme d&amp;#039;un bilan. Ce bilan est rédigé par la structure porteuse du projet mais l&amp;#039;ensemble des partenaires y contribue.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente fiche d&amp;#039;évaluation permettra de produire un bilan à la fois quantitatif et qualitatif.
+ &lt;strong&gt;
+  Aucune nouvelle demande de subvention ne sera prise en compte si les fiches d&amp;#039;évaluation des projets précédemment subventionnés n&amp;#039;ont pas été transmises.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs de la démarche
+&lt;/h3&gt;
+&lt;p&gt;
+ Cette évaluation a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Détailler l&amp;#039;utilisation précise faite de la subvention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre les différents partenaires du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager les structures soutenues à réfléchir aux effets des actions qu&amp;#039;elles mènent auprès des publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre la direction régionale des affaires culturelles (DRAC) et les structures culturelles et mieux connaître les effets des dispositifs proposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les actions menées conjointement auprès du public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les personnes pouvant compléter une évaluation sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État (bibliothèques, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers (personnes physiques professionnelles de la Culture ou non)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Dispositifs concernés par l&amp;#039;évaluation
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Cette fiche d&amp;#039;évaluation est à compléter par les structures culturelles ayant bénéficié d&amp;#039;une subvention dans le cadre des dispositifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Premiers Regards, Premiers Pas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tourisme culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence territoriale artistique et culturelle en milieu scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture et ruralité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contractualisation (CLEA / CTEAC...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence de journalistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualification des ressources/Formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet de territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h3&gt;
+ Comment déposer une évaluation
+&lt;/h3&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Projets soutenus précédemment
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Parcours numérique de visite à l&amp;#039;Abbaye de Maubuisson (Tourisme Culturel) - 2020
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 15 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Abbaye de Maubuisson crée un parcours numérique de visite pour offrir la possibilité aux visiteurs d&amp;#039;appréhender le lieu et son histoire malgré la disparition d&amp;#039;une grande partie de ses bâtiments, utilisés comme carrière de pierre au XIXe siècle. La nouvelle offre permet également de créer un lien et une circulation entre les visiteurs du parc et ceux du centre d&amp;#039;art en valorisant un savoir riche et insoupçonné.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Les oiseaux battaient lentement des ailes par le centre d&amp;#039;art Micro-Onde à l&amp;#039;école élémentaire Mozart (Résidence territoriale artistique et culturelle en milieu scolaire) - 2022
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 9 500 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet pluridisciplinaire a permis aux enfants de s&amp;#039;appuyer sur leur imaginaire pour participer à plusieurs ateliers : créer des instruments de musique en céramique, des costumes, un scénario ou encore des décors, le tout dans le but de présenter une exposition chorégraphiée à l&amp;#039;issue de la résidence. Pour ce faire, les élèves ont pu découvrir l&amp;#039;expression corporelle grâce aux ateliers menés par deux danseurs. Neuf classes de quatre établissements différents ont ainsi participé à une œuvre collective, tout en étant initiées à l&amp;#039;écriture d&amp;#039;une trame de narration, à la construction de maquettes, ou encore à la réalisation d&amp;#039;objets en trois dimensions.
+&lt;/p&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;a fiche d&amp;#039;évaluation &amp;#34;développement culturel et action territoriale&amp;#34;, vous êtes invités à vous adresser au service du développement et de l&amp;#039;action territoriale (SDAT) Ile-de-France par mail à l&amp;#039;adresse
+ &lt;a href="mailto:sdat.idf&amp;#64;culture.gouv.fr"&gt;
+  sdat.idf&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ; ou par téléphone au 01 56 06 50 95 / 01 56 06 51 00.
+&lt;/p&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/dev-culturel_evaluation-idf" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+bénéficiaires de l&amp;#039;aide: Associations, Communes, Départements, Établissements publics / services de l&amp;#039;État, Entreprises privées, Particuliers (personnes physiques professionnelles de la Culture ou non)
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;Ile-de-France&amp;#039;]</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/fiche-d-evaluation-developpement-culturel-et-action-territoriale-en-ile-de-france</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>DRAC Ile-de-France &amp;gt; Service du développement et de l&amp;#039;action territoriale
+sdat.idf&amp;#64;culture.gouv.fr
+01 56 06 50 95 / 01 56 06 51 00</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0507-fiche-devaluation-developpement-culturel-et-action-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
         <v>163963</v>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Restaurer les milieux et développer nos connaissances sur la biodiversité marine</t>
         </is>
       </c>
-      <c r="C204" s="1" t="inlineStr">
+      <c r="C196" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°4 - Impulser une dynamique partenariale pour restaurer les milieux et développer nos connaissances sur la biodiversité marine et les conséquences du changement climatique</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="G204" s="1" t="inlineStr">
+      <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H204" s="1" t="inlineStr">
+      <c r="H196" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I204" s="1" t="inlineStr">
+      <c r="I196" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J204" s="1" t="inlineStr">
+      <c r="J196" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
         </is>
       </c>
-      <c r="K204" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" s="1" t="inlineStr">
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette
 fiche action est aujourd’hui un pilier incontournable pour garder une filière
 pêche et aquaculture attractive et en bon état écologique. Elle repose sur une
 volonté collective d’améliorer les connaissances du milieu marin, sa
 biodiversité et d’améliorer l’état écologique de nos littoraux, afin de
 préserver les ressources halieutiques. Il s’agit ainsi de s’appuyer sur
 l’Agenda 2030, notamment l’objectif 14 sur la vie aquatique « conserver et
 exploiter de manière durable les océans, les mers et les ressources marines aux
 fins du développement durable ». &lt;/p&gt;&lt;p&gt;En
 outre, il est nécessaire de pouvoir connaitre les conséquences du changement
 climatique sur la biodiversité, la faune et la flore, afin de pouvoir au mieux
 anticiper l’avenir de la filière pêche seinomarine, notamment les espèces qui y
 seront pêchées. Il s’agit donc de pouvoir identifier l’impact du changement
 climatique sur les espèces halieutiques et aquacoles locales pour s’y adapter,
 notamment en renforçant la coopération scientifique. On doit être en capacité
 de pouvoir vulgariser la connaissance du milieu marin pour une meilleure
 appropriation par les acteurs au niveau local des caractéristiques et des
 évolutions de nos eaux côtières. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;Le
 développement d’une conscience maritime suppose la sensibilisation et
 l’éducation de l’ensemble des publics (scolaires, grand public, élus, etc.), à
 la fois sur les aspects environnemental, économique, social et de gouvernance.
 Il est aujourd’hui important de développer une offre pédagogique à destination
 du grand public, des scolaires, des touristes. Ces actions d’éducation à
 l’environnement ont pour objectif de faire découvrir le monde de la mer,
 attirer les populations, même à proximité, à découvrir l’importance de
 l’écosystème marin, en mettant davantage l’accent sur la biodiversité et le
 caractère unique du littoral pour attirer les touristes. Plus spécifiquement, à
 destination du jeune public, il s’agira de développer l’éducation à la mer et une
 meilleure connaissance du milieu marin par le développement de projets
 éducatifs liés à la mer en particulier avec les lycées et les CFA.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Faire
 émerger des dynamiques collectives innovantes, expérimentales, partenariales
 (public/privé) pour une meilleure connaissance du milieu marin&lt;/li&gt;&lt;li&gt;Promouvoir
 l’excellence environnementale et assurer la protection des écosystèmes marins
 et côtiers&lt;/li&gt;&lt;li&gt;Développer
 une offre pédagogique&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Prise
 en compte de l’environnement dans les actions de la filière pêche et
 aquaculture&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Promotion
 de l’excellence environnementale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
 de la biodiversité marine, des milieux aquatiques et marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Approfondissement
 des connaissances des milieux marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Gestion
 durable des écosystèmes marins et côtiers&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M204" s="1" t="inlineStr">
+      <c r="M196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Planification
 d’actions sur la conservation des ressources halieutiques et la protection des
 écosystèmes marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Séjour
 de classe de mer non prévu aux programmes de formation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Atlas
 de la biodiversité&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
 d’une aire marine éducative&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement
 d’une offre pédagogique&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
 en place de nurseries et récifs artificiels&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Restauration
 des milieux et actions de préservation, repeuplements des eaux estuariennes et
 côtières&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
 en place d’une école de biodiversité&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Étude
 sur l’avenir de la filière pêche seinomarine et les conséquences du changement
 climatique&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N204" s="1" t="inlineStr">
+      <c r="N196" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O204" s="1" t="inlineStr">
+      <c r="O196" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P204" s="1" t="inlineStr">
+      <c r="P196" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="Q204" s="1" t="inlineStr">
+      <c r="Q196" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R204" s="1" t="inlineStr">
+      <c r="R196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
 groupements d’entreprises ou entrepreneurs individuels implantés sur le
 territoire&lt;/li&gt;&lt;li&gt;Associations
 implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
 Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
 publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
 formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
 recherche &lt;/li&gt;&lt;li&gt;
 Établissements Publics de
 caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
 ci-dessous et sous réserve de la rédaction finale du programme opérationnel
 FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
 Organismes de Droit Public ou une entreprise chargée de la gestion de services
 d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
 être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
 caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S204" s="1" t="inlineStr">
+      <c r="S196" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T204" s="1" t="inlineStr">
+      <c r="T196" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U204" s="1" t="inlineStr">
+      <c r="U196" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp et Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="V204" s="1" t="inlineStr">
+      <c r="V196" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
         </is>
       </c>
-      <c r="X204" s="1" t="inlineStr">
+      <c r="X196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y204" s="1" t="inlineStr">
+      <c r="Y196" s="1" t="inlineStr">
         <is>
           <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
         </is>
       </c>
-      <c r="Z204" s="1" t="inlineStr">
+      <c r="Z196" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-impacts-des-activites-maritimes-et-littorales-dans-une-demarche-deconomie-circulaire/</t>
         </is>
       </c>
-      <c r="AA204" s="1" t="inlineStr">
+      <c r="AA196" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC204" s="1" t="inlineStr">
+      <c r="AC196" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
         </is>
       </c>
-      <c r="AD204" s="1" t="inlineStr">
+      <c r="AD196" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE204" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG204" s="1" t="inlineStr">
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH204" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="205" spans="1:34" customHeight="0">
-      <c r="A205" s="1">
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
         <v>44627</v>
       </c>
-      <c r="B205" s="1" t="inlineStr">
+      <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Gérer des archives communales</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G205" s="1" t="inlineStr">
+      <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H205" s="1" t="inlineStr">
+      <c r="H197" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K205" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="1" t="inlineStr">
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Classement et inventaire, conservation, tri et élimination, communication au public, mise en valeur ; reliure et restauration des documents ; construction et aménagement de locaux d&amp;#039;archives.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 61 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M205" s="1" t="inlineStr">
+      <c r="M197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &amp;#34;Abbaye-école : révision complète du classement (effectué en 2009 par l&amp;#039;archiviste Marie-Odile Munier).
 &lt;/p&gt;
 &lt;p&gt;
  Établissement du récolement complet et d&amp;#039;un nouveau répertoire normalisé des archives.&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Contrôle des archives : récolement, préconisations en matière de conservation des archives et procédures pour l&amp;#039;élimination des archives.
 &lt;/p&gt;
 &lt;p&gt;
  Préconisations pour le classement des archives de la commune
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt de 3 volumes de registres paroissiaux à la demande du Maire de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Aide et conseil pour la création du blason de la commune nouvelle
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N205" s="1" t="inlineStr">
+      <c r="N197" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O205" s="1" t="inlineStr">
+      <c r="O197" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R205" s="1" t="inlineStr">
+      <c r="R197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S205" s="1" t="inlineStr">
+      <c r="S197" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T205" s="1" t="inlineStr">
+      <c r="T197" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U205" s="1" t="inlineStr">
+      <c r="U197" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V205" s="1" t="inlineStr">
+      <c r="V197" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X205" s="1" t="inlineStr">
+      <c r="X197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y205" s="1" t="inlineStr">
+      <c r="Y197" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z205" s="1" t="inlineStr">
+      <c r="Z197" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/76fe-gerer-des-archives-communales/</t>
         </is>
       </c>
-      <c r="AA205" s="1" t="inlineStr">
+      <c r="AA197" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC205" s="1" t="inlineStr">
+      <c r="AC197" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE205" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG205" s="1" t="inlineStr">
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH205" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="206" spans="1:34" customHeight="0">
-      <c r="A206" s="1">
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
         <v>74162</v>
       </c>
-      <c r="B206" s="1" t="inlineStr">
+      <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
         </is>
       </c>
-      <c r="C206" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G206" s="1" t="inlineStr">
+      <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H206" s="1" t="inlineStr">
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Subvention</t>
         </is>
       </c>
-      <c r="J206" s="1" t="inlineStr">
+      <c r="J198" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
-      <c r="K206" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L206" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition-amélioration d&amp;#039;immeubles entiers;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M206" s="1" t="inlineStr">
+      <c r="M198" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Exemple en
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
   vidéo
  &lt;/a&gt;
  d&amp;#039;une belle opération à Moulins (63) par Evoléa.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N206" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O206" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q206" s="1" t="inlineStr">
+      <c r="Q198" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R206" s="1" t="inlineStr">
+      <c r="R198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
@@ -45171,568 +43699,351 @@
  &lt;strong&gt;
   démolition-reconstruction
  &lt;/strong&gt;
  de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
 &lt;/p&gt;
 &lt;p&gt;
  - en
  &lt;strong&gt;
   construction
  &lt;/strong&gt;
  d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les
  parties communes de l&amp;#039;immeuble et parties privatives
  des logements, à l&amp;#039;exception des parties privatives
  liées aux locaux commerciaux qui ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations ne devront pas avoir démarré au
  moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S206" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T206" s="1" t="inlineStr">
+      <c r="T198" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U206" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V206" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X206" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter
  par
   mail en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y206" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z206" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA206" s="1" t="inlineStr">
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC206" s="1" t="inlineStr">
+      <c r="AC198" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE206" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG206" s="1" t="inlineStr">
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH206" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="207" spans="1:34" customHeight="0">
-[...217 lines deleted...]
-      <c r="A208" s="1">
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
         <v>164287</v>
       </c>
-      <c r="B208" s="1" t="inlineStr">
+      <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Développer l'économie</t>
         </is>
       </c>
-      <c r="C208" s="1" t="inlineStr">
+      <c r="C199" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement des petites entreprises et de l'emploi</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G208" s="1" t="inlineStr">
+      <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H208" s="1" t="inlineStr">
+      <c r="H199" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I208" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I199" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K208" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L208" s="1" t="inlineStr">
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;3.1   Contribuer à la pérennité et au développement du tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.1.1 Accompagner les entreprises et les associations
 dans les domaines des ressources humaines et des conditions de travail&lt;/p&gt;&lt;p&gt;3.1.2  Promouvoir les métiers et les savoir-faire &lt;/p&gt;&lt;p&gt;3.1.3  Accueillir des entreprises et des nouvelles activités &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2  
 Soutenir le développement de la filière
 bois et des éco-matériaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.2.1   Accompagner les démarches développant et valorisant
 la filière bois &lt;/p&gt;&lt;p&gt;3.2.2 
 Sensibiliser à
 l’écoconstruction, à l’usage des éco-matériaux&lt;/p&gt;&lt;p&gt;3.2.3 
 Favoriser le
 développement de filières locales&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3  
 Développer le tourisme durable toute
 l’année &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk182562708"&gt;3.3.1  Créer et adapter les sites et hébergements
 touristiques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;3.3.2 Créer des produits
 ou des offres valorisant le territoire, les savoir-faire, les productions et
 les patrimoines locaux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M208" s="1" t="inlineStr">
+      <c r="M199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GPECT, opération collective d’accompagnement
 des entreprises pour le recrutement/management/bien-être au travail/adaptation
 aux changements/prise en compte du handicap, recensement des friches et bâtiments inoccupés, multiple
 rural, aménagement de locaux professionnels, espace coworking, espace de
 télétravail, tiers-lieu, création coopérative, couveuse ; etc. ;&lt;/li&gt;&lt;li&gt;Chantier-école,
 événements, journées de démonstration, nouveaux usages de la laine caussenarde, accompagnement à la gestion
 forestière, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’un local
 vélos, création de circuits de randonnée, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N208" s="1" t="inlineStr">
+      <c r="N199" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Friche
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O208" s="1" t="inlineStr">
+      <c r="O199" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q208" s="1" t="inlineStr">
+      <c r="Q199" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S208" s="1" t="inlineStr">
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T208" s="1" t="inlineStr">
+      <c r="T199" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U208" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V208" s="1" t="inlineStr">
+      <c r="V199" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader</t>
         </is>
       </c>
-      <c r="X208" s="1" t="inlineStr">
+      <c r="X199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
 des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
 Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
 - 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
 Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
 PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
 - 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
 - 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y208" s="1" t="inlineStr">
+      <c r="Y199" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z208" s="1" t="inlineStr">
+      <c r="Z199" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-leconomie/</t>
         </is>
       </c>
-      <c r="AA208" s="1" t="inlineStr">
+      <c r="AA199" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB208" s="1" t="inlineStr">
+      <c r="AB199" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC208" s="1" t="inlineStr">
+      <c r="AC199" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="AD208" s="1" t="inlineStr">
+      <c r="AD199" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE208" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG208" s="1" t="inlineStr">
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
-      <c r="AH208" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="209" spans="1:34" customHeight="0">
-      <c r="A209" s="1">
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
         <v>155122</v>
       </c>
-      <c r="B209" s="1" t="inlineStr">
+      <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G209" s="1" t="inlineStr">
+      <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H209" s="1" t="inlineStr">
+      <c r="H200" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K209" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L209" s="1" t="inlineStr">
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les accueils collectifs de mineurs sans hébergement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Accueil de jeunes
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
 &lt;/p&gt;
@@ -45752,65 +44063,65 @@
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoire de la PMI (si accueil enfants -6ans)
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N209" s="1" t="inlineStr">
+      <c r="N200" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O209" s="1" t="inlineStr">
+      <c r="O200" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R209" s="1" t="inlineStr">
+      <c r="R200" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Bâtiment
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
@@ -45880,120 +44191,120 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S209" s="1" t="inlineStr">
+      <c r="S200" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T209" s="1" t="inlineStr">
+      <c r="T200" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U209" s="1" t="inlineStr">
+      <c r="U200" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V209" s="1" t="inlineStr">
+      <c r="V200" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W209" s="1" t="inlineStr">
+      <c r="W200" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X209" s="1" t="inlineStr">
+      <c r="X200" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y209" s="1" t="inlineStr">
+      <c r="Y200" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z209" s="1" t="inlineStr">
+      <c r="Z200" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
         </is>
       </c>
-      <c r="AA209" s="1" t="inlineStr">
+      <c r="AA200" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE209" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF209" s="1" t="inlineStr">
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG209" s="1" t="inlineStr">
+      <c r="AG200" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH209" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>